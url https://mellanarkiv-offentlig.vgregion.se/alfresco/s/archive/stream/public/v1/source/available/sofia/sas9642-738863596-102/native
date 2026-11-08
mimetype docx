--- v0 (2025-11-26)
+++ v1 (2026-11-08)
@@ -24,1051 +24,1050 @@
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="003C0C0B" w:rsidP="007F5E7B" w:rsidRDefault="003C0C0B" w14:paraId="492FC55F" w14:textId="37C2D19B">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:right="707"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Journaldokumentation i Melior – SÄS-standard för </w:t>
       </w:r>
       <w:r w:rsidR="009E68AE">
         <w:t xml:space="preserve">journalföring </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C0C0B" w:rsidP="003C0C0B" w:rsidRDefault="003C0C0B" w14:paraId="058729B6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc201570575" w:id="0"/>
+      <w:bookmarkStart w:name="_Toc244250849" w:id="0"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="003C0C0B" w:rsidP="003C0C0B" w:rsidRDefault="003C0C0B" w14:paraId="16537AF2" w14:textId="33DBFB0D">
+    <w:p w:rsidR="003C0C0B" w:rsidP="003C0C0B" w:rsidRDefault="003C0C0B" w14:paraId="16537AF2" w14:textId="2EDBAF9B">
       <w:r>
-        <w:t xml:space="preserve">Riktlinjen beskriver dokumentation enligt standarden </w:t>
+        <w:t>Riktlinjen beskriver dokumentation enligt standard</w:t>
       </w:r>
-      <w:r w:rsidR="00304069">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">projektet </w:t>
+      <w:r w:rsidR="00BC4264">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Optimal textjournal inom den somatiska och psykiatriska vården vid SÄS.</w:t>
+        <w:t>inom den somatiska och psykiatriska vården vid SÄS.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00090643" w:rsidR="008C7F0C" w:rsidP="007155D5" w:rsidRDefault="00D20779" w14:paraId="2AF3298A" w14:textId="3C63A740">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc201570576" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc244250850" w:id="1"/>
       <w:r w:rsidRPr="00090643">
         <w:t xml:space="preserve">Förändringar </w:t>
       </w:r>
       <w:r w:rsidRPr="00090643" w:rsidR="008C7F0C">
         <w:t>sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="007F5E7B" w:rsidP="007D2FD2" w:rsidRDefault="081176A7" w14:paraId="00D96AF3" w14:textId="6070DDA3">
       <w:r>
         <w:t>Hantering av avsaknad av journaldokumentation tillagt</w:t>
       </w:r>
       <w:r w:rsidR="00274173">
         <w:t xml:space="preserve"> samt uppdatering med nya aktiviteter.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DD65C2" w:rsidR="007F5E7B" w:rsidP="00DD65C2" w:rsidRDefault="007F5E7B" w14:paraId="0A12F781" w14:textId="70754EC3">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD65C2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A1EAC" w:rsidRDefault="007F5E7B" w14:paraId="6D8D7472" w14:textId="4C90363D">
+    <w:p w:rsidR="0056728D" w:rsidRDefault="007F5E7B" w14:paraId="0EE39355" w14:textId="3220252D">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Rubrik 4;3" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="_Toc201570575">
-        <w:r w:rsidRPr="009618AB" w:rsidR="008A1EAC">
+      <w:hyperlink w:history="1" w:anchor="_Toc244250849">
+        <w:r w:rsidRPr="00D11FAB" w:rsidR="0056728D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
-        <w:r w:rsidR="008A1EAC">
+        <w:r w:rsidR="0056728D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008A1EAC">
+        <w:r w:rsidR="0056728D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008A1EAC">
+        <w:r w:rsidR="0056728D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201570575 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244250849 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008A1EAC">
+        <w:r w:rsidR="0056728D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008A1EAC">
+        <w:r w:rsidR="0056728D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A1EAC">
+        <w:r w:rsidR="0056728D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="008A1EAC">
+        <w:r w:rsidR="0056728D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008A1EAC" w:rsidRDefault="008A1EAC" w14:paraId="66B91AE5" w14:textId="59FBBC09">
+    <w:p w:rsidR="0056728D" w:rsidRDefault="0056728D" w14:paraId="4B97E870" w14:textId="0808EDE0">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc201570576">
-        <w:r w:rsidRPr="009618AB">
+      <w:hyperlink w:history="1" w:anchor="_Toc244250850">
+        <w:r w:rsidRPr="00D11FAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201570576 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244250850 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008A1EAC" w:rsidRDefault="008A1EAC" w14:paraId="6649A92B" w14:textId="7CB9A098">
+    <w:p w:rsidR="0056728D" w:rsidRDefault="0056728D" w14:paraId="1DBCF23F" w14:textId="141A6E55">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc201570577">
-        <w:r w:rsidRPr="009618AB">
+      <w:hyperlink w:history="1" w:anchor="_Toc244250851">
+        <w:r w:rsidRPr="00D11FAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Bakgrund</w:t>
+          <w:t>Bakgrund och syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201570577 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244250851 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008A1EAC" w:rsidRDefault="008A1EAC" w14:paraId="32EBB8A1" w14:textId="4F8EFD3C">
+    <w:p w:rsidR="0056728D" w:rsidRDefault="0056728D" w14:paraId="74A62164" w14:textId="1A7265C4">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc201570578">
-        <w:r w:rsidRPr="009618AB">
+      <w:hyperlink w:history="1" w:anchor="_Toc244250852">
+        <w:r w:rsidRPr="00D11FAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201570578 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244250852 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008A1EAC" w:rsidRDefault="008A1EAC" w14:paraId="1816C272" w14:textId="68ACF1C8">
+    <w:p w:rsidR="0056728D" w:rsidRDefault="0056728D" w14:paraId="245BF69C" w14:textId="4B1080CC">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc201570579">
-        <w:r w:rsidRPr="009618AB">
+      <w:hyperlink w:history="1" w:anchor="_Toc244250853">
+        <w:r w:rsidRPr="00D11FAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Genomförande</w:t>
+          <w:t>Utförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201570579 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244250853 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008A1EAC" w:rsidRDefault="008A1EAC" w14:paraId="3C2E4D9B" w14:textId="64F96B27">
+    <w:p w:rsidR="0056728D" w:rsidRDefault="0056728D" w14:paraId="77108D1E" w14:textId="0AB5164C">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc201570580">
-        <w:r w:rsidRPr="009618AB">
+      <w:hyperlink w:history="1" w:anchor="_Toc244250854">
+        <w:r w:rsidRPr="00D11FAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utebliven dokumentation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201570580 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244250854 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008A1EAC" w:rsidRDefault="008A1EAC" w14:paraId="57640401" w14:textId="7837DF83">
+    <w:p w:rsidR="0056728D" w:rsidRDefault="0056728D" w14:paraId="5102BEEB" w14:textId="0A58F6A6">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc201570581">
-        <w:r w:rsidRPr="009618AB">
+      <w:hyperlink w:history="1" w:anchor="_Toc244250855">
+        <w:r w:rsidRPr="00D11FAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Styrråd Vårdadministration</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201570581 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244250855 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008A1EAC" w:rsidRDefault="008A1EAC" w14:paraId="32FA8C41" w14:textId="751D9596">
+    <w:p w:rsidR="0056728D" w:rsidRDefault="0056728D" w14:paraId="7163237F" w14:textId="64FD4199">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc201570582">
-        <w:r w:rsidRPr="009618AB">
+      <w:hyperlink w:history="1" w:anchor="_Toc244250856">
+        <w:r w:rsidRPr="00D11FAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Aktiviteter per personalkategori</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201570582 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244250856 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008A1EAC" w:rsidRDefault="008A1EAC" w14:paraId="50E3770C" w14:textId="07FA10D3">
+    <w:p w:rsidR="0056728D" w:rsidRDefault="0056728D" w14:paraId="0355AF15" w14:textId="0EE4D693">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc201570583">
-        <w:r w:rsidRPr="009618AB">
+      <w:hyperlink w:history="1" w:anchor="_Toc244250857">
+        <w:r w:rsidRPr="00D11FAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Aktivitetstabell</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201570583 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244250857 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008A1EAC" w:rsidRDefault="008A1EAC" w14:paraId="415AF49B" w14:textId="5935F94F">
+    <w:p w:rsidR="0056728D" w:rsidRDefault="0056728D" w14:paraId="092A7A7F" w14:textId="6D489371">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc201570584">
-        <w:r w:rsidRPr="009618AB">
+      <w:hyperlink w:history="1" w:anchor="_Toc244250858">
+        <w:r w:rsidRPr="00D11FAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Dokumentinformation</w:t>
+          <w:t>Arbetsgrupp</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201570584 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244250858 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008A1EAC" w:rsidRDefault="008A1EAC" w14:paraId="5966B1B4" w14:textId="60D4ACD7">
+    <w:p w:rsidR="0056728D" w:rsidRDefault="0056728D" w14:paraId="3DAA00A6" w14:textId="7271F5B5">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc201570585">
-        <w:r w:rsidRPr="009618AB">
+      <w:hyperlink w:history="1" w:anchor="_Toc244250859">
+        <w:r w:rsidRPr="00D11FAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Länkförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc201570585 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244250859 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00544ADE" w:rsidP="00544ADE" w:rsidRDefault="007F5E7B" w14:paraId="4F39D417" w14:textId="53BC2699">
+    <w:p w:rsidR="00544ADE" w:rsidP="00544ADE" w:rsidRDefault="007F5E7B" w14:paraId="4F39D417" w14:textId="3DE7C815">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00090643" w:rsidP="00544ADE" w:rsidRDefault="00090643" w14:paraId="2E50AE2C" w14:textId="296628D9">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="007D2FD2" w:rsidP="007D2FD2" w:rsidRDefault="007D2FD2" w14:paraId="6E2FBF20" w14:textId="7F903AF5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc201570577" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc244250851" w:id="2"/>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:r w:rsidR="2754A394">
         <w:t xml:space="preserve"> och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w:rsidR="007D2FD2" w:rsidP="007D2FD2" w:rsidRDefault="007D2FD2" w14:paraId="38C40E62" w14:textId="195B93D1">
       <w:r>
         <w:t>Projektet Optimal textjournal initierades av sjukhusledningen 2015, p</w:t>
       </w:r>
       <w:r w:rsidR="03AE29EE">
         <w:t>å grund av</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> brister och okunskap kring dokumentation och läsbarheten samt att</w:t>
       </w:r>
       <w:r w:rsidR="00B82FDE">
         <w:t> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">säkerställa spårbarhet så att patientsäkerheten stärks. Syftet med projektet har varit att underlätta dokumentationen och minska dubbeldokumentation i SÄS Meliorjournal. Målet </w:t>
+        <w:t xml:space="preserve">säkerställa spårbarhet så att patientsäkerheten stärks. Syftet med projektet har varit att underlätta dokumentationen och minska dubbeldokumentation i SÄS </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Meliorjournal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Målet </w:t>
       </w:r>
       <w:r w:rsidR="002F4890">
         <w:t xml:space="preserve">med projektet </w:t>
       </w:r>
       <w:r w:rsidR="00DE4419">
         <w:t xml:space="preserve">var </w:t>
       </w:r>
       <w:r>
         <w:t>att SÄS ska ha en textjournal i Melior som är lättöverskådlig för den som söker information om patientens tillstånd.</w:t>
       </w:r>
       <w:r w:rsidR="006D647F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A7F22">
         <w:t>Projekt Optimal textjournal har sedan 20</w:t>
       </w:r>
       <w:r w:rsidR="007D21D1">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="0094404C">
         <w:t>2 fo</w:t>
       </w:r>
       <w:r w:rsidR="00541A22">
         <w:t>rtsatt som en del av</w:t>
       </w:r>
       <w:r w:rsidR="003A7F22">
-        <w:t xml:space="preserve"> Styrråd Vårdadministration</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003A7F22">
+        <w:t>Styrråd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003A7F22">
+        <w:t xml:space="preserve"> Vårdadministration</w:t>
       </w:r>
       <w:r w:rsidR="00541A22">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007D2FD2" w:rsidP="007D2FD2" w:rsidRDefault="007D2FD2" w14:paraId="4D887A69" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc201570578" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc244250852" w:id="3"/>
       <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w:rsidR="007A334E" w:rsidP="007D2FD2" w:rsidRDefault="00541A22" w14:paraId="56140802" w14:textId="7BA1CD5D">
       <w:r>
         <w:t>Arbetet</w:t>
       </w:r>
       <w:r w:rsidR="007D2FD2">
-        <w:t xml:space="preserve"> har omfattat textdelen i Meliorjournalen. Det inbegriper samtliga berörda yrkeskategorier och verksamhetsområden inom den somatiska och psykiatriska vården vid SÄS. </w:t>
+        <w:t xml:space="preserve"> har omfattat textdelen i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007D2FD2">
+        <w:t>Meliorjournalen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007D2FD2">
+        <w:t xml:space="preserve">. Det inbegriper samtliga berörda yrkeskategorier och verksamhetsområden inom den somatiska och psykiatriska vården vid SÄS. </w:t>
       </w:r>
       <w:r>
         <w:t>Det har skapats en tydlig standard för journaldokumentationen på SÄS, både inom sluten- och öppenvården.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="573AE7F9" w:rsidP="457F095B" w:rsidRDefault="573AE7F9" w14:paraId="03D7B4EE" w14:textId="7D179352">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
+      <w:bookmarkStart w:name="_Toc244250853" w:id="4"/>
       <w:r>
         <w:t>Utförande</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w:rsidRPr="00824312" w:rsidR="00824312" w:rsidP="00824312" w:rsidRDefault="00824312" w14:paraId="1A97F872" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc201570580" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc244250854" w:id="5"/>
       <w:r w:rsidRPr="00824312">
         <w:t>Utebliven dokumentation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w:rsidRPr="00824312" w:rsidR="00824312" w:rsidP="00824312" w:rsidRDefault="00824312" w14:paraId="5322DC2B" w14:textId="3096D27E">
       <w:r w:rsidRPr="00824312">
         <w:t>Enligt Patientdatalagen är vårdpersonal skyldig att föra journalanteckningar för varje patient och vid varje vårdkontakt.</w:t>
       </w:r>
       <w:r w:rsidRPr="002C68EB" w:rsidR="002C68EB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00824312" w:rsidR="00824312" w:rsidP="00824312" w:rsidRDefault="00824312" w14:paraId="7B6544A5" w14:textId="2515ECAA">
       <w:r w:rsidRPr="00824312">
         <w:t xml:space="preserve">Journalen ska innehålla uppgifter som är nödvändiga för att ge en god och säker vård, inklusive patientens identitet, diagnos, behandlingar och information som lämnats till patienten. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00824312" w:rsidR="00824312" w:rsidP="16608451" w:rsidRDefault="00824312" w14:paraId="5691943D" w14:textId="6111D255">
-      <w:pPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> i journalen bör så snart som möjligt ske efter en vårdkontakt. Enligt riktlinjerna för patientsäkerhet bör journalanteckningar göras senast när det kan antas att en annan vård</w:t>
+      <w:r>
+        <w:t>Dokumentationen i journalen bör så snart som möjligt ske efter en vårdkontakt. Enligt riktlinjerna för patientsäkerhet bör journalanteckningar göras senast när det kan antas att en annan vård</w:t>
       </w:r>
       <w:r w:rsidR="158752C5">
-        <w:rPr/>
         <w:t>givare</w:t>
       </w:r>
-      <w:r w:rsidR="00824312">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> behöver tillgång till informationen för att kunna ge en god och säker vård.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00824312" w:rsidR="00824312" w:rsidP="457F095B" w:rsidRDefault="3A79875B" w14:paraId="755DE2E7" w14:textId="467C9192">
+    <w:p w:rsidRPr="00824312" w:rsidR="00824312" w:rsidP="457F095B" w:rsidRDefault="3A79875B" w14:paraId="755DE2E7" w14:textId="497D089A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Om administrativ personal vid controlling uppmärksammar att </w:t>
+        <w:t xml:space="preserve">Om administrativ personal vid </w:t>
       </w:r>
-      <w:r w:rsidR="00824312">
-        <w:tab/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>controlling</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>dokumentation saknas</w:t>
+        <w:t xml:space="preserve"> uppmärksammar att dokumentation saknas</w:t>
       </w:r>
       <w:r w:rsidR="3B9A7564">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="457F095B" w:rsidR="5116083C">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">för att kunna färdigställa diagnosregistrering eller </w:t>
       </w:r>
       <w:r w:rsidRPr="457F095B" w:rsidR="4A44DEC0">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">registrering av </w:t>
       </w:r>
       <w:r w:rsidRPr="457F095B" w:rsidR="3CD7A8D6">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">det </w:t>
       </w:r>
@@ -1100,2788 +1099,2981 @@
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
       <w:r w:rsidRPr="457F095B" w:rsidR="5116083C">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i systemet E</w:t>
       </w:r>
       <w:r w:rsidRPr="457F095B" w:rsidR="10A89155">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lvis</w:t>
       </w:r>
       <w:r w:rsidRPr="457F095B" w:rsidR="34E25DFF">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> genomförs följande steg. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00824312" w:rsidR="00824312" w:rsidP="457F095B" w:rsidRDefault="00824312" w14:paraId="553A6468" w14:textId="3F50D85D">
+    <w:p w:rsidRPr="00FC4A14" w:rsidR="00824312" w:rsidP="457F095B" w:rsidRDefault="00824312" w14:paraId="553A6468" w14:textId="3F50D85D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FC4A14">
         <w:t>Skicka en påminnelse till berörd vårdpersonal.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00824312" w:rsidR="00824312" w:rsidP="1ED90E91" w:rsidRDefault="00824312" w14:paraId="21C104D5" w14:textId="7754E649">
+    <w:p w:rsidRPr="00FC4A14" w:rsidR="00824312" w:rsidP="1ED90E91" w:rsidRDefault="00824312" w14:paraId="21C104D5" w14:textId="7754E649">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FC4A14">
         <w:t>Eskalera ärendet till respektive chef om ingen åtgärd vidtas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00824312" w:rsidR="00824312" w:rsidP="457F095B" w:rsidRDefault="08548615" w14:paraId="522EDEF2" w14:textId="2AFDAFD3">
+    <w:p w:rsidRPr="00FC4A14" w:rsidR="00824312" w:rsidP="457F095B" w:rsidRDefault="08548615" w14:paraId="522EDEF2" w14:textId="789FC366">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FC4A14">
         <w:t>Om dokumentation fortfarande saknas, skrivs en avvikelse. Enligt</w:t>
       </w:r>
-      <w:r w:rsidR="00824312">
+      <w:r w:rsidRPr="00FC4A14" w:rsidR="00824312">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="457F095B" w:rsidR="49AD7A00">
+        <w:r w:rsidRPr="00FC4A14" w:rsidR="49AD7A00">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lathund - Avvikelse saknad journaldokumentation.pdf</w:t>
+          <w:t>Lathund - Avvikelse saknad</w:t>
         </w:r>
-        <w:r w:rsidR="00824312">
+        <w:r w:rsidR="00FC4A14">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FC4A14" w:rsidR="49AD7A00">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>journaldokumentation.pdf</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FC4A14" w:rsidR="00824312">
           <w:br/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="002D2DC8" w:rsidP="002D2DC8" w:rsidRDefault="002D2DC8" w14:paraId="253B997B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc201570581" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc244250855" w:id="6"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Styrråd Vårdadministration</w:t>
+        <w:t>Styrråd</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Vårdadministration</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w:rsidR="00E41619" w:rsidP="00E41619" w:rsidRDefault="00E41619" w14:paraId="1FE5C05F" w14:textId="450D2B1C">
       <w:r>
         <w:t xml:space="preserve">Uppdraget för </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004F4FB0">
-        <w:t xml:space="preserve">Styrråd </w:t>
+        <w:t>Styrråd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004F4FB0">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D04D9B">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="004F4FB0">
         <w:t xml:space="preserve">årdadministration – </w:t>
       </w:r>
       <w:r w:rsidR="00D04D9B">
         <w:t>J</w:t>
       </w:r>
       <w:r>
         <w:t>ournalhantering</w:t>
       </w:r>
       <w:r w:rsidR="004F4FB0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">är att arbeta för en standardiserad och strukturerad dokumentation på SÄS vad gäller begrepp, termer och vårddokumentation. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D2FD2" w:rsidP="00FF3077" w:rsidRDefault="00E41619" w14:paraId="11396E3D" w14:textId="71951218">
+    <w:p w:rsidR="007D2FD2" w:rsidP="00FF3077" w:rsidRDefault="00E41619" w14:paraId="11396E3D" w14:textId="3AEA9B3F">
       <w:r>
-        <w:t xml:space="preserve">Alla förändringar i Meliors textdel </w:t>
+        <w:t xml:space="preserve">Alla förändringar i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Meliors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> textdel </w:t>
       </w:r>
       <w:r w:rsidR="00D04D9B">
         <w:t>och</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Korr/Intyg lyfts till </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FF3077">
-        <w:t>Styrråd Vårdadministration - Journalhantering och</w:t>
+        <w:t>Styrråd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF3077">
+        <w:t xml:space="preserve"> Vårdadministration - Journalhantering och</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> beslutas av chefläkare.</w:t>
+        <w:t xml:space="preserve"> beslutas av chefläkare</w:t>
+      </w:r>
+      <w:r w:rsidR="007C160A">
+        <w:t>/chefsjuksköterska</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007D2FD2" w:rsidP="007D2FD2" w:rsidRDefault="007D2FD2" w14:paraId="327FB866" w14:textId="6346DA72">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc201570582" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc244250856" w:id="7"/>
       <w:r>
         <w:t>Aktiviteter per personalkategori</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w:rsidR="007D2FD2" w:rsidP="00D106B8" w:rsidRDefault="00D106B8" w14:paraId="2D096ECB" w14:textId="1828D8D6">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>Läkare</w:t>
       </w:r>
       <w:r w:rsidR="00DD65C2">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7779" w:type="dxa"/>
         <w:tblInd w:w="907" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="3810"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D925B8" w:rsidTr="1C725598" w14:paraId="40C7275C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="00D925B8" w14:paraId="1002F781" w14:textId="42875454">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="84"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Administrativanteckning">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Administrativ anteckning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="00D925B8" w14:paraId="5CDDB720" w14:textId="0DF3A1D4">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="5CDDB720" w14:textId="72208E38">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="993"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-202"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" w:anchor="Fortsättning_tillägg_inskrivning">
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Inskrivning – Fortsättning/tillägg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F5F21" w:rsidTr="1C725598" w14:paraId="30EFA895" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B0238C" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="333DBB01" w14:textId="40327315">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="993"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="84"/>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" w:anchor="Ambulansmätvärden">
+              <w:r w:rsidRPr="00B0238C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Ambulansmätvärden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="623BF33F" w14:textId="3EC7EFBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="119"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Intratekal_Epidural_kateter">
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Intratekal/Epidural kateter</w:t>
-              </w:r>
+                <w:t>Intratekal</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:proofErr w:type="gramStart"/>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Epidural kateter</w:t>
+              </w:r>
+              <w:proofErr w:type="gramEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D925B8" w:rsidTr="1C725598" w14:paraId="30EFA895" w14:textId="77777777">
+      <w:tr w:rsidR="000F5F21" w:rsidTr="1C725598" w14:paraId="36EDF23A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B0238C" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="00D925B8" w14:paraId="333DBB01" w14:textId="40327315">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="752316CB" w14:textId="1E36B03D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="84"/>
               <w:rPr>
-                <w:color w:val="0000FF"/>
-[...8 lines deleted...]
-                <w:t>Ambulansmätvärden</w:t>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" w:anchor="Anteckning_Läk">
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Anteckning (läkare)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="00D925B8" w14:paraId="623BF33F" w14:textId="1D1E47BC">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="5E2E7290" w14:textId="3A68956E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="119"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Kateterjournal">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Kateterjournal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D925B8" w:rsidTr="1C725598" w14:paraId="36EDF23A" w14:textId="77777777">
+      <w:tr w:rsidR="000F5F21" w:rsidTr="1C725598" w14:paraId="3192F2ED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="00D925B8" w14:paraId="752316CB" w14:textId="1E36B03D">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="617274D5" w14:textId="350E2515">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="84"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Anteckning_Läk">
+            <w:hyperlink w:history="1" w:anchor="Avliden_patient">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Anteckning (läkare)</w:t>
+                <w:t>Avliden patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="00D925B8" w14:paraId="5E2E7290" w14:textId="032595D5">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="7EF90071" w14:textId="14D946E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="119"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="MIG">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>MIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D925B8" w:rsidTr="1C725598" w14:paraId="3192F2ED" w14:textId="77777777">
+      <w:tr w:rsidR="000F5F21" w:rsidTr="1C725598" w14:paraId="792509F4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="00D925B8" w14:paraId="617274D5" w14:textId="350E2515">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="6D7E3BF2" w14:textId="6137F7EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="84"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Avliden_patient">
+            <w:hyperlink w:history="1" w:anchor="Begränsning_av_vårdinsats">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Avliden patient</w:t>
+                <w:t>Begränsning av vårdinsats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="00D925B8" w14:paraId="7EF90071" w14:textId="63FD1CC4">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="1ECEA88E" w14:textId="26E696C6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="119"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Närståendeinformation">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Närståendeinformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D925B8" w:rsidTr="1C725598" w14:paraId="792509F4" w14:textId="77777777">
+      <w:tr w:rsidR="000F5F21" w:rsidTr="1C725598" w14:paraId="13ED5D50" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="00D925B8" w14:paraId="6D7E3BF2" w14:textId="6137F7EB">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="1CFBC297" w14:textId="3F8D6108">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="84"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Begränsning_av_vårdinsats">
+            <w:hyperlink w:history="1" w:anchor="Besök">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Begränsning av vårdinsats</w:t>
+                <w:t>Besök</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="00D925B8" w14:paraId="1ECEA88E" w14:textId="00456CFD">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="0164D288" w14:textId="1442C562">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="119"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Op_åtgärd">
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Op/åtgärd</w:t>
+                <w:t>Op</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>/åtgärd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D925B8" w:rsidTr="1C725598" w14:paraId="13ED5D50" w14:textId="77777777">
+      <w:tr w:rsidR="000F5F21" w:rsidTr="1C725598" w14:paraId="34AD4DE8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="00D925B8" w14:paraId="1CFBC297" w14:textId="3F8D6108">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="1421787E" w14:textId="44DBF917">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="84"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Besök">
+            <w:hyperlink w:history="1" w:anchor="Besök_tillägg">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Besök</w:t>
+                <w:t>Besök – Fortsättning/tillägg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="00D925B8" w14:paraId="0164D288" w14:textId="0272DAF7">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="6318421D" w14:textId="0B46D9ED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="119"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Op_åtgärd_ögon">
+            <w:hyperlink w:history="1" w:anchor="Patientbakgrund">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Op/åtgärd ögon</w:t>
+                <w:t>Patientb</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>a</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>kgrund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D925B8" w:rsidTr="1C725598" w14:paraId="34AD4DE8" w14:textId="77777777">
+      <w:tr w:rsidR="000F5F21" w:rsidTr="1C725598" w14:paraId="7663813B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="00D925B8" w14:paraId="1421787E" w14:textId="44DBF917">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="779286B5" w14:textId="0867AAA4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="84"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Besök_tillägg">
+            <w:hyperlink w:history="1" w:anchor="Besök_team">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Besök – Fortsättning/tillägg</w:t>
+                <w:t>Besök team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="00D925B8" w14:paraId="6318421D" w14:textId="0B46D9ED">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="4B46CE41" w14:textId="382310AF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="119"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Patientbakgrund">
+            <w:hyperlink w:history="1" w:anchor="Planering">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Patientbakgrund</w:t>
+                <w:t>Planerin</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>g</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D925B8" w:rsidTr="1C725598" w14:paraId="7663813B" w14:textId="77777777">
+      <w:tr w:rsidR="000F5F21" w:rsidTr="1C725598" w14:paraId="60F57423" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="00D925B8" w14:paraId="779286B5" w14:textId="0867AAA4">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="6261AAAB" w14:textId="03F17CBA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="84"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Besök_team">
+            <w:hyperlink w:history="1" w:anchor="Brytpunktssamtal">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Besök team</w:t>
+                <w:t>Brytpunktssamtal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="00D925B8" w14:paraId="4B46CE41" w14:textId="382310AF">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="57DD543C" w14:textId="3443DAFC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="119"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Planering">
+            <w:hyperlink w:history="1" w:anchor="Planering_öppenvård">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Planering</w:t>
+                <w:t>Planerin</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>g</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> öppenvård</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D925B8" w:rsidTr="1C725598" w14:paraId="60F57423" w14:textId="77777777">
+      <w:tr w:rsidR="000F5F21" w:rsidTr="1C725598" w14:paraId="4C62D017" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="00D925B8" w14:paraId="6261AAAB" w14:textId="03F17CBA">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="43754399" w14:textId="2BBB7710">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="84"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Brytpunktssamtal">
+            <w:hyperlink w:history="1" w:anchor="Central_infart">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Brytpunktssamtal</w:t>
+                <w:t>Central infart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="00D925B8" w14:paraId="57DD543C" w14:textId="3443DAFC">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="04AF191B" w14:textId="2A34C9C5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="119"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Planering_öppenvård">
+            <w:hyperlink w:history="1" w:anchor="Rehabiliteringsplan">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Planering öppenvård</w:t>
+                <w:t>Rehabil</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>i</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>teringsplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D925B8" w:rsidTr="1C725598" w14:paraId="4C62D017" w14:textId="77777777">
+      <w:tr w:rsidR="000F5F21" w:rsidTr="1C725598" w14:paraId="356DDDAC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="00D925B8" w14:paraId="43754399" w14:textId="2BBB7710">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="05D5CD70" w14:textId="6E325F6C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="84"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Central_infart">
-[...4 lines deleted...]
-                <w:t>Central infart</w:t>
+            <w:hyperlink w:anchor="Dödbevis">
+              <w:r w:rsidRPr="51DB0663">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Dödsbevis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> - Intygsmodulen</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="00D925B8" w14:paraId="04AF191B" w14:textId="2A34C9C5">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="7636F54F" w14:textId="0580B238">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="119"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Rehabiliteringsplan">
+            <w:hyperlink w:history="1" w:anchor="Team_Konferensanteckning">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Rehabiliteringsplan</w:t>
+                <w:t>Team/Konferensanteck</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>n</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>ing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D925B8" w:rsidTr="1C725598" w14:paraId="356DDDAC" w14:textId="77777777">
+      <w:tr w:rsidR="000F5F21" w:rsidTr="1C725598" w14:paraId="6D8A8FD7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="576164F9" w14:paraId="05D5CD70" w14:textId="6E325F6C">
+          </w:tcPr>
+          <w:p w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="5FC8BA98" w14:textId="2A814AEC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="84"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:hyperlink w:anchor="Dödbevis">
+            </w:pPr>
+            <w:hyperlink w:anchor="Dödsorsaksintyg">
               <w:r w:rsidRPr="51DB0663">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Dödsbevis</w:t>
+                <w:t>Dödsorsaksintyg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="0C78A075">
+            <w:r>
               <w:t xml:space="preserve"> - Intygsmodulen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D925B8" w:rsidP="00ED31F0" w:rsidRDefault="5250A9FE" w14:paraId="7636F54F" w14:textId="08A34EFC">
+          </w:tcPr>
+          <w:p w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="32AB37DB" w14:textId="7F84F3F1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="119"/>
-              <w:rPr>
-[...14 lines deleted...]
-            </w:r>
+            </w:pPr>
+            <w:hyperlink w:history="1" w:anchor="Telefon">
+              <w:r w:rsidRPr="00010BE0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Tel</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00010BE0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>e</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00010BE0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>fon (läk)</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F7052" w:rsidTr="1C725598" w14:paraId="6D8A8FD7" w14:textId="77777777">
+      <w:tr w:rsidR="000F5F21" w:rsidTr="1C725598" w14:paraId="77580AB9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007F7052" w:rsidP="00ED31F0" w:rsidRDefault="007F7052" w14:paraId="5FC8BA98" w14:textId="2A814AEC">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="52DDE0A2" w14:textId="361C919F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="84"/>
-            </w:pPr>
-[...5 lines deleted...]
-                <w:t>Dödsorsaksintyg</w:t>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" w:anchor="Enteral_nutritionssond">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Enteral</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> nutritionssond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007F7052" w:rsidP="00ED31F0" w:rsidRDefault="007F7052" w14:paraId="32AB37DB" w14:textId="36F59687">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="24FF75D4" w14:textId="7285CEFC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="119"/>
-            </w:pPr>
-[...5 lines deleted...]
-                <w:t>Team/Konferensanteckning</w:t>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" w:anchor="Telefonbesök">
+              <w:r w:rsidRPr="00010BE0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Telefonbesök</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F7052" w:rsidTr="1C725598" w14:paraId="77580AB9" w14:textId="77777777">
+      <w:tr w:rsidR="000F5F21" w:rsidTr="1C725598" w14:paraId="673999B2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="007F7052" w:rsidP="00ED31F0" w:rsidRDefault="007F7052" w14:paraId="52DDE0A2" w14:textId="361C919F">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="07A04AB4" w14:textId="149C4BAA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="84"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Enteral_nutritionssond">
-[...4 lines deleted...]
-                <w:t>Enteral nutritionssond</w:t>
+            <w:hyperlink w:history="1" w:anchor="Epikris_Vårdtidssammanfattning">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Epikris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="007F7052" w:rsidP="00ED31F0" w:rsidRDefault="007F7052" w14:paraId="24FF75D4" w14:textId="403A3415">
+          </w:tcPr>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="2B5E99A8" w14:textId="6A01FFE5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="119"/>
               <w:rPr>
-                <w:rStyle w:val="Hyperlnk"/>
-[...8 lines deleted...]
-              </w:r>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" w:anchor="Uppföljning_FaR">
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uppföljning </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>FaR</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F7052" w:rsidTr="1C725598" w14:paraId="673999B2" w14:textId="77777777">
+      <w:tr w:rsidR="000F5F21" w:rsidTr="1C725598" w14:paraId="693B6913" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="007F7052" w:rsidP="00ED31F0" w:rsidRDefault="007F7052" w14:paraId="07A04AB4" w14:textId="591CAF2C">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="27CA2F70" w14:textId="1753B04C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="84"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Epikris_Vårdtidssammanfattning">
+            <w:hyperlink w:history="1" w:anchor="Fotobedömning">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Epikris/Vårdtidssammanfattning</w:t>
+                <w:t>Foto ö</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>g</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>on – Fotobedömning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00010BE0" w:rsidR="007F7052" w:rsidP="00ED31F0" w:rsidRDefault="007F7052" w14:paraId="2B5E99A8" w14:textId="036072F1">
+          </w:tcPr>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="128A9323" w14:textId="7307A7D3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="119"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Telefonbesök">
-[...4 lines deleted...]
-                <w:t>Telefonbesök</w:t>
+            <w:hyperlink w:history="1" w:anchor="Undantag_från_direktåtkomst">
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Undantag från direktåtkomst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F7052" w:rsidTr="1C725598" w14:paraId="693B6913" w14:textId="77777777">
+      <w:tr w:rsidR="000F5F21" w:rsidTr="1C725598" w14:paraId="4C99AC8B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="007F7052" w:rsidP="005A32F7" w:rsidRDefault="007F7052" w14:paraId="27CA2F70" w14:textId="1753B04C">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="273AE30F" w14:textId="0B7F4079">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="84"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Fotobedömning">
+            <w:hyperlink w:history="1" w:anchor="Foto_ögon_diabetesscreening">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Foto ögon – Fotobedömning</w:t>
+                <w:t>Foto ög</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>o</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>n diabetesscreening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00010BE0" w:rsidR="007F7052" w:rsidP="005A32F7" w:rsidRDefault="007F7052" w14:paraId="128A9323" w14:textId="215D681E">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="1925722B" w14:textId="26C2EF4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="119"/>
               <w:rPr>
-                <w:color w:val="0000FF"/>
-[...2 lines deleted...]
-            <w:hyperlink w:history="1" w:anchor="Uppföljning_FaR">
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" w:anchor="Utskrivningsmeddelande">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Uppföljning FaR</w:t>
+                <w:t>Utskrivningsmeddelande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F7052" w:rsidTr="1C725598" w14:paraId="4C99AC8B" w14:textId="77777777">
+      <w:tr w:rsidR="000F5F21" w:rsidTr="005E3291" w14:paraId="7ABAAEC6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="007F7052" w:rsidP="005A32F7" w:rsidRDefault="007F7052" w14:paraId="273AE30F" w14:textId="0B7F4079">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="3E7D30EE" w14:textId="2BD91DFA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="84"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Foto_ögon_diabetesscreening">
+            <w:hyperlink w:history="1" w:anchor="Försegling_av_direktåtkomst">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Foto ögon diabetesscreening</w:t>
+                <w:t>Försegling av direktåtkomst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="007F7052" w:rsidP="005A32F7" w:rsidRDefault="007F7052" w14:paraId="1925722B" w14:textId="3FCDB090">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="63CAEB88" w14:textId="45EB4BA0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="119"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Undantag_från_direktåtkomst">
+            <w:hyperlink w:history="1" w:anchor="Vård_och_behandlingsplan">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Undantag från direktåtkomst</w:t>
+                <w:t>Vård- och behandlingsplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F7052" w:rsidTr="1C725598" w14:paraId="7ABAAEC6" w14:textId="77777777">
+      <w:tr w:rsidR="000F5F21" w:rsidTr="00081EDC" w14:paraId="21EE4E64" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="007F7052" w:rsidP="005A32F7" w:rsidRDefault="007F7052" w14:paraId="3E7D30EE" w14:textId="2BD91DFA">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="66CFD11F" w14:textId="435FC641">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="84"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Försegling_av_direktåtkomst">
+            <w:hyperlink w:history="1" w:anchor="Läk_inskrivning_rehab">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Försegling av direktåtkomst</w:t>
+                <w:t>Gemensam inskrivning rehab – Läk inskrivning rehab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="007F7052" w:rsidP="005A32F7" w:rsidRDefault="007F7052" w14:paraId="63CAEB88" w14:textId="54C561F2">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="4D968161" w14:textId="01A22CA7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="119"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Utskrivningsmeddelande">
+            <w:hyperlink w:history="1" w:anchor="Vårdskada">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Utskrivningsmeddelande</w:t>
+                <w:t>Vårdskada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F7052" w:rsidTr="00081EDC" w14:paraId="21EE4E64" w14:textId="77777777">
+      <w:tr w:rsidR="000F5F21" w:rsidTr="005E3291" w14:paraId="584FF2B8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="007F7052" w:rsidP="005A32F7" w:rsidRDefault="007F7052" w14:paraId="66CFD11F" w14:textId="435FC641">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="4E42183C" w14:textId="4C457B90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="84"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Läk_inskrivning_rehab">
-[...57 lines deleted...]
-            </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Hemskrivningsinformation">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Hemskrivningsinformation</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t>Inskrivning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="007F7052" w:rsidP="005A32F7" w:rsidRDefault="007F7052" w14:paraId="63DFE2A6" w14:textId="44D0C843">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="007E281F" w14:paraId="58A8A1B1" w14:textId="535A5CAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="119"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Vävnadsdonation">
-[...4 lines deleted...]
-                <w:t>Vävnadsdonation</w:t>
+            <w:hyperlink w:history="1" w:anchor="Vårdtidssammanfattning_läk">
+              <w:r w:rsidRPr="007E281F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Vårdtidssammanfattning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F7052" w:rsidTr="1C725598" w14:paraId="3A590D3F" w14:textId="77777777">
+      <w:tr w:rsidR="000F5F21" w:rsidTr="00081EDC" w14:paraId="1F06E7B4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="007F7052" w:rsidP="005A32F7" w:rsidRDefault="007F7052" w14:paraId="66F39F5B" w14:textId="052E5F63">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="000F5F21" w14:paraId="0E1F5A82" w14:textId="7C2222F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="84"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Inskrivning">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Inskrivning – Fortsättning/tillägg</w:t>
+                <w:t>Inskrivning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="007F7052" w:rsidP="005A32F7" w:rsidRDefault="007F7052" w14:paraId="2B356464" w14:textId="4EE382FF">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="000F5F21" w:rsidP="000F5F21" w:rsidRDefault="007E281F" w14:paraId="63DFE2A6" w14:textId="1A80F29A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="119"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
+            <w:hyperlink w:history="1" w:anchor="Vävnadsdonation">
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Vävnadsdonation</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="007D2FD2" w:rsidP="00D106B8" w:rsidRDefault="00D106B8" w14:paraId="4904BA0F" w14:textId="5D9DFB1A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="160" w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="00D106B8">
         <w:t>Sjuksköterska/undersköterska:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8019" w:type="dxa"/>
         <w:tblInd w:w="907" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3766"/>
         <w:gridCol w:w="4253"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="626537CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="377821E7" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="377821E7" w14:textId="51B90A46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Administrativ_anteckning">
+            <w:hyperlink w:history="1" w:anchor="Administrativanteckning">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Administrativ anteckning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="16B96BB2" w14:textId="3A4BEEF4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Central_infart">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Central infart – Skötsel central infart</w:t>
+                <w:t>Centr</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>a</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>l infart – Skötsel central infart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="52F0E36E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="601A666C" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="601A666C" w14:textId="7272B3B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Ambulansmätvärden">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Ambulansmätvärden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="6FD82ADA" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Central_infart_tillägg">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Central infart – Tillägg central infart</w:t>
+                <w:t>Central infa</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>r</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>t – Tillägg central infart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="4752B78E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="7E51E513" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Ankomst">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Ankomst</w:t>
+                <w:t>A</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>n</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>komst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="26CDFC3F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Enteral_nutritionssond">
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Enteral nutritionssond</w:t>
+                <w:t>En</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>t</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>eral</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> nutritionssond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="49D868E2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="4B58A50B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Anteckning">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Anteckning</w:t>
+                <w:t>Anteckn</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>i</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>ng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="22C06466" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="22C06466" w14:textId="5BA51DAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Epikris_Vårdtidssammanfattning">
-              <w:r w:rsidRPr="00D106B8">
-[...3 lines deleted...]
-                <w:t>Epikris/Vårdtidssammanfattning</w:t>
+              <w:r w:rsidR="00FC4290">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Epikris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="364AE028" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="0E3C790D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Anteckning_usk_Rehabbadet">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Anteckning usk Rehabbadet</w:t>
+                <w:t xml:space="preserve">Anteckning </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>us</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>k</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Rehabbadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="40FC9E1F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Foto_ögon">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Foto ögon</w:t>
+                <w:t>Fo</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>t</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>o ögon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="1B6157CE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="718630A6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Avliden_patient">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Avliden patient</w:t>
+                <w:t>Avli</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>d</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>en patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="44055381" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Foto_ögon_diabetesscreening">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Foto ögon diabetesscreening</w:t>
+                <w:t>Foto ögon d</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>i</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>abetesscreening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="59BD4DCB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="00722872" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="BB_vård">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>BB-vård</w:t>
+                <w:t>BB-</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>v</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>ård</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="36865024" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Försegling_av_direktåtkomst">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Försegling av direktåtkomst</w:t>
+                <w:t>Förs</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>e</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>gling av direktåtkomst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="42D4F46C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="4E5E4C72" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Besök">
               <w:r w:rsidRPr="1C725598">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Besök</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="12A79A3E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Gemensam_inskrivning_Ankomstsamtal_rehab">
               <w:r w:rsidRPr="1C725598">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Gemensam inskrivning rehab – Ankomstsamtal rehab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="1C725598" w:rsidTr="33E30B7B" w14:paraId="070D18C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00D106B8" w:rsidP="1C725598" w:rsidRDefault="00D106B8" w14:paraId="67F1C0F3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Besök_team">
               <w:r w:rsidRPr="1C725598">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Besök team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="2430CCBB" w:rsidP="33E30B7B" w:rsidRDefault="00251A9F" w14:paraId="23DF4E83" w14:textId="1F73955B">
+          </w:tcPr>
+          <w:p w:rsidR="2430CCBB" w:rsidP="33E30B7B" w:rsidRDefault="2430CCBB" w14:paraId="23DF4E83" w14:textId="1F73955B">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:hyperlink w:anchor="Gipsjournal">
-              <w:r w:rsidRPr="33E30B7B" w:rsidR="2430CCBB">
+              <w:r w:rsidRPr="33E30B7B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Gipsjournal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="126C6791" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00D106B8" w:rsidP="1C725598" w:rsidRDefault="00D106B8" w14:paraId="6BCCD305" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Brytpunktssamtal">
               <w:r w:rsidRPr="1C725598">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Brytpunktssamtal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="7E6F646B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Hemskrivningsinformation">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Hemskrivningsinformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="31AD2B40" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00D106B8" w:rsidP="1C725598" w:rsidRDefault="00D106B8" w14:paraId="5E7BEA6A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Central_infart">
               <w:r w:rsidRPr="1C725598">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Central infart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="6C52705A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Hotellanteckning">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Hotellanteckning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="08EC5187" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00D106B8" w:rsidP="1C725598" w:rsidRDefault="00D106B8" w14:paraId="18F993C3" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Kateterjournal">
               <w:r w:rsidRPr="1C725598">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Kateterjournal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="348261BD" w14:textId="47C88C24">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Skötsel_intratekal_epidural_kateter">
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Intratekal/epidural kateter</w:t>
-              </w:r>
+                <w:t>Intratekal</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:proofErr w:type="gramStart"/>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>epidural kateter</w:t>
+              </w:r>
+              <w:proofErr w:type="gramEnd"/>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
                 <w:br/>
               </w:r>
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>– Skötsel intratekal/epidural kateter</w:t>
-              </w:r>
+                <w:t xml:space="preserve">– Skötsel </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>intratekal</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:proofErr w:type="gramStart"/>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>epidural kateter</w:t>
+              </w:r>
+              <w:proofErr w:type="gramEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="0A530A4B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00D106B8" w:rsidP="1C725598" w:rsidRDefault="00D106B8" w14:paraId="1CF89330" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Lekterapi">
               <w:r w:rsidRPr="1C725598">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Lekterapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="3FD2855D" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Stomijournal">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Stomijournal, Stomiskötsel, Stomiterapeutbesök, Stomiterapeut slutenvård</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="197D7486" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00D106B8" w:rsidP="1C725598" w:rsidRDefault="00D106B8" w14:paraId="228DC2B2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Läkemedelsanteckning_apotekare">
               <w:r w:rsidRPr="1C725598">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Läkemedelsanteckning apotekare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="61266855" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Sårjournal">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Sårjournal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="39070033" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00D106B8" w:rsidP="1C725598" w:rsidRDefault="00D106B8" w14:paraId="12FF804F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Munstatus">
               <w:r w:rsidRPr="1C725598">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Munstatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="05842188" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Team_Konferensanteckning">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Team/Konferensanteckning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="44353529" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00D106B8" w:rsidP="1C725598" w:rsidRDefault="00D106B8" w14:paraId="01716926" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="NEWS">
               <w:r w:rsidRPr="1C725598">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>NEWS 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="6D49D31F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Telefon">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Telefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="675442DD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00D106B8" w:rsidP="1C725598" w:rsidRDefault="00D106B8" w14:paraId="6E0D27E4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Nutritionsjournal">
               <w:r w:rsidRPr="1C725598">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Nutritionsjournal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="255FCD50" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Telefonbesök">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Telefonbesök</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="2AC5BFD5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00D106B8" w:rsidP="1C725598" w:rsidRDefault="00D106B8" w14:paraId="64EE0FCD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Omvårdnadsplaner_IVA">
               <w:r w:rsidRPr="1C725598">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Omvårdnadsplaner/IVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="6281DB45" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Skötsel_trakealkanyl">
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Trakealkanyl – Skötsel trakealkanyl</w:t>
-              </w:r>
+                <w:t>Trakealkanyl</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> – Skötsel </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>trakealkanyl</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="32E2EAEE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00D106B8" w:rsidP="1C725598" w:rsidRDefault="00D106B8" w14:paraId="5368FAB1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Omvårdnadsstatus">
               <w:r w:rsidRPr="1C725598">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Omvårdnadsstatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="31981824" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Undantag_från_direktåtkomst">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Undantag från direktåtkomst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="1D8285C0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00D106B8" w:rsidP="1C725598" w:rsidRDefault="00D106B8" w14:paraId="113D58DA" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Patientbakgrund">
               <w:r w:rsidRPr="1C725598">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Patientbakgrund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="3EA6BBE1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Uppföljning_FaR">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Uppföljning FaR</w:t>
-              </w:r>
+                <w:t xml:space="preserve">Uppföljning </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>FaR</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="2BBAFC7C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00D106B8" w:rsidP="1C725598" w:rsidRDefault="00D106B8" w14:paraId="500C984F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Perifer_infart">
               <w:r w:rsidRPr="1C725598">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Perifer infart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="659F4F88" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Utskrivningsplanering">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Utskrivningsplanering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="7F85A15A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00D106B8" w:rsidP="1C725598" w:rsidRDefault="00D106B8" w14:paraId="5E86E862" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Planering">
               <w:r w:rsidRPr="1C725598">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Planering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="01C1B692" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Vård_och_behandlingsplan">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Vård- och behandlingsplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="2A3B920B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00D106B8" w:rsidP="1C725598" w:rsidRDefault="00D106B8" w14:paraId="37BB3826" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Planering_öppenvård">
               <w:r w:rsidRPr="1C725598">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Planering öppenvård</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="4A18888E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Vårdskada">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Vårdskada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="08D31A0D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00D106B8" w:rsidP="1C725598" w:rsidRDefault="00D106B8" w14:paraId="0807B8CC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Rehabiliteringsplan">
               <w:r w:rsidRPr="1C725598">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Rehabiliteringsplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="25FD7DE2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Vårdtidssammanfattning_ssk">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Vårdtidssammanfattning ssk</w:t>
-              </w:r>
+                <w:t xml:space="preserve">Vårdtidssammanfattning </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00D106B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>ssk</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidTr="33E30B7B" w14:paraId="373F55A7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="1C725598" w:rsidRDefault="1C725598" w14:paraId="083CCB93" w14:textId="4C3E66FC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D106B8" w:rsidR="00D106B8" w:rsidP="005A32F7" w:rsidRDefault="00D106B8" w14:paraId="4A6C4928" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Vävnadsdonation">
               <w:r w:rsidRPr="00D106B8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Vävnadsdonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="007D2FD2" w:rsidP="00A16C43" w:rsidRDefault="00A16C43" w14:paraId="0E1DC94D" w14:textId="4944C4DF">
@@ -3889,7045 +4081,8357 @@
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="160" w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="00A16C43">
         <w:t>Andra yrkeskategorier:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8019" w:type="dxa"/>
         <w:tblInd w:w="907" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3970"/>
         <w:gridCol w:w="4049"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00A16C43" w:rsidR="00207C39" w:rsidTr="007F7052" w14:paraId="000352A2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A16C43" w:rsidR="00207C39" w:rsidTr="3A9D7C85" w14:paraId="000352A2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A16C43" w:rsidR="00207C39" w:rsidP="005A32F7" w:rsidRDefault="00207C39" w14:paraId="3091D0D1" w14:textId="1AE4275A">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="00207C39" w:rsidP="005A32F7" w:rsidRDefault="00207C39" w14:paraId="3091D0D1" w14:textId="7B060596">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Administrativ_anteckning">
+            <w:hyperlink w:history="1" w:anchor="Administrativanteckning">
               <w:r w:rsidRPr="00A16C43">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Administrativ anteckning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4049" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A16C43" w:rsidR="00207C39" w:rsidP="005A32F7" w:rsidRDefault="00207C39" w14:paraId="6504B0E6" w14:textId="797FB788">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="00207C39" w:rsidP="005A32F7" w:rsidRDefault="00207C39" w14:paraId="6504B0E6" w14:textId="0C48F813">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Sjukskrivningsanteckning">
               <w:r w:rsidRPr="00A16C43">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Sjukskrivningsanteckning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A16C43" w:rsidR="00207C39" w:rsidTr="007F7052" w14:paraId="7A238708" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A16C43" w:rsidR="00207C39" w:rsidTr="3A9D7C85" w14:paraId="7A238708" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A16C43" w:rsidR="00207C39" w:rsidP="005A32F7" w:rsidRDefault="00207C39" w14:paraId="1A85B39F" w14:textId="77777777">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="00207C39" w:rsidP="005A32F7" w:rsidRDefault="00207C39" w14:paraId="1A85B39F" w14:textId="39AC1506">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Anteckning">
               <w:r w:rsidRPr="00A16C43">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Anteckning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4049" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A16C43" w:rsidR="00207C39" w:rsidP="005A32F7" w:rsidRDefault="00207C39" w14:paraId="16489908" w14:textId="33B0D99D">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="00207C39" w:rsidP="005A32F7" w:rsidRDefault="00207C39" w14:paraId="16489908" w14:textId="4F2B43FE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Sjukskrivningsplan">
               <w:r w:rsidRPr="00A16C43">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Sjukskrivningsplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A16C43" w:rsidR="00207C39" w:rsidTr="007F7052" w14:paraId="7BE55BFA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A16C43" w:rsidR="00207C39" w:rsidTr="3A9D7C85" w14:paraId="7BE55BFA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A16C43" w:rsidR="00207C39" w:rsidP="005A32F7" w:rsidRDefault="00207C39" w14:paraId="40002C2A" w14:textId="77777777">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="00207C39" w:rsidP="005A32F7" w:rsidRDefault="00207C39" w14:paraId="40002C2A" w14:textId="03A65D78">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Anteckning_arb_fys">
               <w:r w:rsidRPr="00A16C43">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Anteckning arb/fys</w:t>
-              </w:r>
+                <w:t xml:space="preserve">Anteckning </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00A16C43">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>arb</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00A16C43">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00A16C43">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>fys</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4049" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00A16C43" w:rsidR="00207C39" w:rsidP="005A32F7" w:rsidRDefault="00207C39" w14:paraId="61AB18DA" w14:textId="22992398">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="00207C39" w:rsidP="3A9D7C85" w:rsidRDefault="00207C39" w14:paraId="61AB18DA" w14:textId="0462C0EF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="993"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-1"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">HYPERLINK  \l "Rehabiliteringsplan"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="3A9D7C85" w:rsidR="53A83170">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Rehabiliteringsplan</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4A5C044C" w:rsidTr="3A9D7C85" w14:paraId="4680181A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3970" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="53A83170" w:rsidP="4A5C044C" w:rsidRDefault="53A83170" w14:paraId="2D97278B" w14:noSpellErr="1" w14:textId="0DA356DD">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-1260"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">HYPERLINK  \l  "Anteckning_usk_Rehabbadet" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="1B47CD6C" w:rsidR="53A83170">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Anteckning usk Rehabbadet</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="4A5C044C" w:rsidP="3A9D7C85" w:rsidRDefault="4A5C044C" w14:paraId="7DC6B740" w14:textId="175248A2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="993"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">HYPERLINK  \l "Slutenvårdskontakt"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="3A9D7C85" w:rsidR="53A83170">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Slutenvårdskontakt</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A16C43" w:rsidR="00A16C43" w:rsidTr="3A9D7C85" w14:paraId="65E1B863" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3970" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="00A16C43" w:rsidP="005A32F7" w:rsidRDefault="00A16C43" w14:paraId="29067E88" w14:textId="07D8A689">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="993"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-1"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">HYPERLINK  \l "Behandling_log"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="4A5C044C" w:rsidR="00A16C43">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Behandling/slutenvårdsbehandling log</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="00A16C43" w:rsidP="005A32F7" w:rsidRDefault="00FE4A98" w14:paraId="7930F2DB" w14:textId="2EED334C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="993"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-1"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Subakut bedömning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A16C43" w:rsidR="00A16C43" w:rsidTr="3A9D7C85" w14:paraId="5C21F910" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3970" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="00A16C43" w:rsidP="005A32F7" w:rsidRDefault="00A16C43" w14:paraId="1F6B9F7C" w14:textId="271A2AF5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="993"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-1"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" w:anchor="Besök">
+              <w:r w:rsidRPr="00A16C43">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Besök</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="00A16C43" w:rsidP="005A32F7" w:rsidRDefault="00A26EC9" w14:paraId="7ED212A3" w14:textId="2722530F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="993"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-1"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" w:anchor="Stomijournal">
+              <w:r w:rsidRPr="00A16C43">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Stomijournal, Stomiskötsel, Stomiterapeutbesök, Stomiterapeut slutenvård</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A16C43" w:rsidR="00A16C43" w:rsidTr="3A9D7C85" w14:paraId="5428F70A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3970" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="00A16C43" w:rsidP="005A32F7" w:rsidRDefault="00A16C43" w14:paraId="1E5CD2C6" w14:textId="3B586F50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="993"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-1"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" w:anchor="Besök_team">
+              <w:r w:rsidRPr="00A16C43">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Besök team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="00A16C43" w:rsidP="005A32F7" w:rsidRDefault="00A26EC9" w14:paraId="6A0EC859" w14:textId="14C46115">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="993"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-1"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" w:anchor="Team_Konferensanteckning">
+              <w:r w:rsidRPr="00A16C43">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Team/Konferensanteckning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A16C43" w:rsidR="001B178D" w:rsidTr="3A9D7C85" w14:paraId="6EF0E7FF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3970" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="001B178D" w:rsidP="005A32F7" w:rsidRDefault="001B178D" w14:paraId="429A2C60" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="993"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-1"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" w:anchor="Brytpunktssamtal">
+              <w:r w:rsidRPr="00A16C43">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Brytpunktssamtal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="001B178D" w:rsidP="005A32F7" w:rsidRDefault="00A26EC9" w14:paraId="2FA52E60" w14:textId="53056DEA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="993"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-1"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" w:anchor="Telefon">
+              <w:r w:rsidRPr="00A16C43">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Telefon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A16C43" w:rsidR="00A26EC9" w:rsidTr="3A9D7C85" w14:paraId="07B8040E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3970" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="00A26EC9" w:rsidP="00A26EC9" w:rsidRDefault="00A26EC9" w14:paraId="2B011AA6" w14:textId="6B506CBA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="993"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-1"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" w:anchor="Epikris_Vårdtidssammanfattning">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Epikr</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>i</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="00A26EC9" w:rsidP="00A26EC9" w:rsidRDefault="00A26EC9" w14:paraId="64681344" w14:textId="2D9CB2CC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="993"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-1"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" w:anchor="Uppföljning_FaR">
+              <w:r w:rsidRPr="00A16C43">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uppföljning </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00A16C43">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>FaR</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A16C43" w:rsidR="00A26EC9" w:rsidTr="3A9D7C85" w14:paraId="79ABED65" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3970" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="00A26EC9" w:rsidP="00A26EC9" w:rsidRDefault="00A26EC9" w14:paraId="3980333A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8647"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Slutenvårdskontakt">
+            <w:hyperlink w:history="1" w:anchor="Försegling_av_direktåtkomst">
               <w:r w:rsidRPr="00A16C43">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Slutenvårdskontakt</w:t>
+                <w:t>Försegling av direktåtkomst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
-      </w:tr>
-[...6 lines deleted...]
-          <w:p w:rsidRPr="00A16C43" w:rsidR="00A16C43" w:rsidP="005A32F7" w:rsidRDefault="00A16C43" w14:paraId="29067E88" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="00A26EC9" w:rsidP="00A26EC9" w:rsidRDefault="00A26EC9" w14:paraId="0639FD02" w14:textId="5E6FD572">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Behandling_log">
+            <w:hyperlink w:history="1" w:anchor="Undantag_från_direktåtkomst">
               <w:r w:rsidRPr="00A16C43">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Behandling/slutenvårdsbehandling log</w:t>
+                <w:t>Undantag från direktåtkomst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
-        <w:tc>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="00A16C43" w:rsidR="00A16C43" w:rsidP="005A32F7" w:rsidRDefault="00FE4A98" w14:paraId="7930F2DB" w14:textId="2EED334C">
+      </w:tr>
+      <w:tr w:rsidRPr="00A16C43" w:rsidR="00A26EC9" w:rsidTr="3A9D7C85" w14:paraId="634CB4B6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3970" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="00A26EC9" w:rsidP="00A26EC9" w:rsidRDefault="00A26EC9" w14:paraId="53BF3A52" w14:textId="11755F78">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-          <w:p w:rsidRPr="00A16C43" w:rsidR="00A16C43" w:rsidP="005A32F7" w:rsidRDefault="00A16C43" w14:paraId="1F6B9F7C" w14:textId="77777777">
+            <w:hyperlink w:history="1" w:anchor="Patientbakgrund">
+              <w:r w:rsidRPr="00A16C43">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Patientbakgrund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="00A26EC9" w:rsidP="00A26EC9" w:rsidRDefault="00A26EC9" w14:paraId="6A2D34BA" w14:textId="35FF79AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="Besök">
+            <w:hyperlink w:history="1" w:anchor="Vård_och_behandlingsplan">
               <w:r w:rsidRPr="00A16C43">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Besök</w:t>
+                <w:t>Vård- och behandlingsplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
-        <w:tc>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="00A16C43" w:rsidR="00A16C43" w:rsidP="005A32F7" w:rsidRDefault="00FE4A98" w14:paraId="7ED212A3" w14:textId="38338087">
+      </w:tr>
+      <w:tr w:rsidRPr="00A16C43" w:rsidR="00A26EC9" w:rsidTr="3A9D7C85" w14:paraId="4CE6C5B6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3970" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="00A26EC9" w:rsidP="00A26EC9" w:rsidRDefault="00A26EC9" w14:paraId="10BD8E99" w14:textId="1DDE00DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-          <w:p w:rsidRPr="00A16C43" w:rsidR="00A16C43" w:rsidP="005A32F7" w:rsidRDefault="00A16C43" w14:paraId="1E5CD2C6" w14:textId="77777777">
+            <w:hyperlink w:history="1" w:anchor="Planering">
+              <w:r w:rsidRPr="00A16C43">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Planering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A16C43" w:rsidR="00A26EC9" w:rsidP="00A26EC9" w:rsidRDefault="00A26EC9" w14:paraId="53144D50" w14:textId="4F27E8B2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
-            </w:pPr>
-[...343 lines deleted...]
-              <w:ind w:left="0" w:right="-1"/>
             </w:pPr>
             <w:hyperlink w:history="1" w:anchor="Vårdskada">
               <w:r w:rsidRPr="00A16C43">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Vårdskada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00904EAD" w:rsidP="00F6182D" w:rsidRDefault="00904EAD" w14:paraId="6CE7D5FC" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:sectPr w:rsidR="00904EAD" w:rsidSect="00B96AFF">
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="even" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F056CF" w:rsidP="00673E18" w:rsidRDefault="00F6182D" w14:paraId="36FDC7C5" w14:textId="6826F15C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc201570583" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc244250857" w:id="8"/>
       <w:r>
         <w:t>Aktivitetstabell</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10262"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1699"/>
+        <w:gridCol w:w="10295"/>
+        <w:gridCol w:w="2146"/>
+        <w:gridCol w:w="1700"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE4419" w:rsidTr="1C725598" w14:paraId="410B7598" w14:textId="77777777">
+      <w:tr w:rsidR="00DE4419" w:rsidTr="62169081" w14:paraId="410B7598" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BF3F00" w:rsidR="00F6182D" w:rsidP="00BF3F00" w:rsidRDefault="00F6182D" w14:paraId="5952AC67" w14:textId="7545E37F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>Aktivitet:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="00BF3F00" w:rsidR="00F6182D" w:rsidP="00BF3F00" w:rsidRDefault="00F6182D" w14:paraId="53ACD883" w14:textId="153588B6">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BF3F00" w:rsidR="00F6182D" w:rsidP="00BF3F00" w:rsidRDefault="00F6182D" w14:paraId="53ACD883" w14:textId="2CBE2699">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="26"/>
               </w:rPr>
-              <w:t>Används av:</w:t>
+              <w:t>An</w:t>
+            </w:r>
+            <w:r w:rsidR="00960CC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+              <w:t>svarig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF3F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BF3F00" w:rsidR="00F6182D" w:rsidP="00BF3F00" w:rsidRDefault="00F6182D" w14:paraId="28FB056A" w14:textId="41CA6531">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF3F00">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>Länkar:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F6182D" w:rsidTr="1C725598" w14:paraId="5B16D363" w14:textId="77777777">
+      <w:tr w:rsidR="00F6182D" w:rsidTr="62169081" w14:paraId="5B16D363" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00010BE0" w:rsidR="00F6182D" w:rsidP="00673E18" w:rsidRDefault="00F6182D" w14:paraId="3D5CC667" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="Administrativanteckning" w:id="8"/>
+            <w:bookmarkStart w:name="Administrativanteckning" w:id="9"/>
             <w:r w:rsidRPr="000A2455">
               <w:t>Administrativ</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> anteckning</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="8"/>
+          <w:bookmarkEnd w:id="9"/>
           <w:p w:rsidR="00F6182D" w:rsidP="0040265C" w:rsidRDefault="00F6182D" w14:paraId="6FAB29FF" w14:textId="2B3421D4">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">En administrativ anteckning används för att dokumentera administrativa händelser eller åtgärder: </w:t>
             </w:r>
             <w:r w:rsidRPr="00010BE0">
               <w:t>såsom</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> erhållna journalkopior, externa kontakter, ärendenummer på avvikelserapport, registeranmälan, uteblivet besök, köpt specialistvård samt att dödsbevis och dödsorsaksintyg har skickats.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00F6182D" w:rsidP="0040265C" w:rsidRDefault="00F6182D" w14:paraId="14771D6A" w14:textId="0A0295A4">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r>
               <w:t>Alla personalkategorier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00F6182D" w:rsidP="00544ADE" w:rsidRDefault="00F6182D" w14:paraId="38B03610" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F6182D" w:rsidTr="1C725598" w14:paraId="557A337C" w14:textId="77777777">
+      <w:tr w:rsidR="00F6182D" w:rsidTr="62169081" w14:paraId="557A337C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="004C4524" w:rsidR="00F6182D" w:rsidP="0040265C" w:rsidRDefault="00F6182D" w14:paraId="20335CF7" w14:textId="7874AB7D">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004C4524" w:rsidR="00F6182D" w:rsidP="0040265C" w:rsidRDefault="00F6182D" w14:paraId="20335CF7" w14:textId="12AA2A07">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="Ambulansmätvärden" w:id="9"/>
+            <w:bookmarkStart w:name="Ambulansmätvärden" w:id="10"/>
             <w:r w:rsidRPr="00010BE0">
               <w:t>Ambulansmätvärden</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="10"/>
             <w:r w:rsidRPr="00010BE0">
               <w:rPr>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C4524">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">- går endast att använda från </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004C4524" w:rsidR="00852E5C">
+              <w:t xml:space="preserve">- går endast att använda </w:t>
+            </w:r>
+            <w:r w:rsidR="00453CF3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">VO </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004C4524">
+              <w:t>på akutmottagning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F6182D" w:rsidP="00950839" w:rsidRDefault="00F6182D" w14:paraId="15B8530F" w14:textId="6D8245E5">
+            <w:pPr>
+              <w:ind w:left="0" w:right="33"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t xml:space="preserve">Används för att manuellt lägga in aktuella mätvärden från </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>Ambulink</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00010BE0">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t xml:space="preserve">Mätvärdena visas under fliken läkemedel på samma sätt som övriga mätvärden. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00F6182D" w:rsidP="00852E5C" w:rsidRDefault="00F6182D" w14:paraId="39C05E0C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>Läkare</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F6182D" w:rsidP="00852E5C" w:rsidRDefault="00F6182D" w14:paraId="5B5734F9" w14:textId="23E4D5F1">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00F6182D" w:rsidP="00544ADE" w:rsidRDefault="00F6182D" w14:paraId="3B981C15" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F6182D" w:rsidTr="62169081" w14:paraId="40C91827" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00F6182D" w:rsidP="00852E5C" w:rsidRDefault="00F6182D" w14:paraId="1CF04164" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="Ankomst" w:id="11"/>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>Ankomst</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="11"/>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C3FCC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>akut</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004C4524" w:rsidR="00852E5C">
+              <w:t>– en per besök/vårdtillfälle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F6182D" w:rsidP="00852E5C" w:rsidRDefault="00F6182D" w14:paraId="4C15FE6D" w14:textId="4C8E2CA2">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>Ankomst upprättas av sjuksköterska eller undersköterska i samråd med patienten vid ankomst till akutmottagning/vårdavdelning. Ankomst ska beskriva patientens aktuella tillstånd</w:t>
+            </w:r>
+            <w:r w:rsidR="00301C2F">
+              <w:t xml:space="preserve"> samt kortfattad beskrivning av hur det varit tidigare.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00296AC9" w:rsidR="00F6182D" w:rsidP="00852E5C" w:rsidRDefault="00F6182D" w14:paraId="27F6CAF5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00296AC9">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F6182D" w:rsidP="00852E5C" w:rsidRDefault="00F6182D" w14:paraId="02CE8866" w14:textId="41D4E74E">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00296AC9">
+              <w:t>Undersköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00F6182D" w:rsidP="00544ADE" w:rsidRDefault="00F6182D" w14:paraId="48535AA4" w14:textId="1FBA6E0F">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId18">
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Lathund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F6182D" w:rsidTr="62169081" w14:paraId="6F138166" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007C3FCC" w:rsidR="00F6182D" w:rsidP="008055FC" w:rsidRDefault="00F6182D" w14:paraId="5A5826EE" w14:textId="55B81EFF">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>sjukvård</w:t>
-[...5 lines deleted...]
-            </w:pPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="Anestesianteckning" w:id="12"/>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t>Anestesianteckning</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="12"/>
             <w:r w:rsidRPr="00010BE0">
-              <w:t xml:space="preserve">Används för att manuellt lägga in aktuella mätvärden från Ambulink. </w:t>
-[...61 lines deleted...]
-            <w:r w:rsidRPr="00F6182D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C3FCC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>– en per besök/vårdtillfälle</w:t>
-[...61 lines deleted...]
-              <w:pStyle w:val="Mellanrubrikitabell"/>
+              <w:t>- går enbart att använda</w:t>
+            </w:r>
+            <w:r w:rsidR="00453CF3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:bookmarkStart w:name="Anestesianteckning" w:id="11"/>
+              <w:t>s inom anestesiområdet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00F6182D" w:rsidP="008055FC" w:rsidRDefault="00F6182D" w14:paraId="0B232763" w14:textId="02DA627D">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
             <w:r w:rsidRPr="00F6182D">
-              <w:t>Anestesianteckning</w:t>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="11"/>
+              <w:t>Dokumentation inför operation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00F6182D" w:rsidP="008055FC" w:rsidRDefault="00F6182D" w14:paraId="5EAAA78D" w14:textId="0F0109B7">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
             <w:r w:rsidRPr="00010BE0">
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007C3FCC">
+              <w:t>Anestesiläkare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00F6182D" w:rsidP="00544ADE" w:rsidRDefault="00F6182D" w14:paraId="53EABAF7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F6182D" w:rsidTr="62169081" w14:paraId="526E8BB5" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="000E38F4" w:rsidR="00F6182D" w:rsidP="007A7AE5" w:rsidRDefault="00F6182D" w14:paraId="5BB74DD2" w14:textId="4DA13389">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>- går enbart att användas från</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004A01DC">
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924870" w:id="13"/>
+            <w:bookmarkStart w:name="_Toc522628981" w:id="14"/>
+            <w:bookmarkStart w:name="Anteckning_Läk" w:id="15"/>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>Anteckning</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="14"/>
+            <w:r w:rsidR="000E38F4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> VO AnOpIVA</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="Tabelltext"/>
+              <w:t xml:space="preserve"> - läk</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00F6182D" w:rsidP="007A7AE5" w:rsidRDefault="00F6182D" w14:paraId="306E5D07" w14:textId="223152EC">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F6182D">
-              <w:t>Dokumentation inför operation.</w:t>
-[...20 lines deleted...]
-          <w:p w:rsidR="00F6182D" w:rsidP="00544ADE" w:rsidRDefault="00F6182D" w14:paraId="53EABAF7" w14:textId="77777777">
+              <w:t>Anteckning i samband med direkt patientkontakt eller i direkt relation till sådan. Finns som Anteckning, Daganteckning eller Konsultanteckning.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00F6182D" w:rsidP="007A7AE5" w:rsidRDefault="00F6182D" w14:paraId="14F3AAAA" w14:textId="5946F536">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t>Läkare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00F6182D" w:rsidP="00544ADE" w:rsidRDefault="00F6182D" w14:paraId="62E6FC6B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F6182D" w:rsidTr="1C725598" w14:paraId="526E8BB5" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="1552DB3D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="00010BE0" w:rsidR="00F6182D" w:rsidP="007A7AE5" w:rsidRDefault="00F6182D" w14:paraId="5BB74DD2" w14:textId="77777777">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="000E38F4" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="4481F76B" w14:textId="22259F4B">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
-            </w:pPr>
-[...2 lines deleted...]
-            <w:bookmarkStart w:name="Anteckning_Läk" w:id="14"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924871" w:id="16"/>
+            <w:bookmarkStart w:name="_Toc522628982" w:id="17"/>
+            <w:bookmarkStart w:name="Anteckning" w:id="18"/>
             <w:r w:rsidRPr="00010BE0">
-              <w:t>Anteckning (Läk)</w:t>
-[...8 lines deleted...]
-              <w:rPr>
+              <w:t>Anteckning</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="17"/>
+            <w:r w:rsidR="000E38F4">
+              <w:rPr>
+                <w:b w:val="0"/>
                 <w:bCs/>
-              </w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF5E67">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="000E38F4">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF5E67">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">log, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CF5E67">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>psy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CF5E67">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CF5E67">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="4D1DB15F" w14:textId="48FDA50E">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6182D">
-              <w:t>Anteckning i samband med direkt patientkontakt eller i direkt relation till sådan. Finns som Anteckning, Daganteckning eller Konsultanteckning.</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidRPr="00010BE0" w:rsidR="00F6182D" w:rsidP="007A7AE5" w:rsidRDefault="00F6182D" w14:paraId="14F3AAAA" w14:textId="5946F536">
+              <w:t>Används vid dokumentation av information som berör patienten och dess vård, men som inte är kopplat till ett Besök eller Telefonsamtal.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="45B1D41D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6182D">
-              <w:t>Läkare</w:t>
-[...9 lines deleted...]
-              <w:pStyle w:val="Tabelltext"/>
+              <w:t>Logoped</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="5223480E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t xml:space="preserve">Psykolog </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="072A776F" w14:textId="23B16271">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="00950839" w:rsidRDefault="00854BDA" w14:paraId="0334A2B6" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="1552DB3D" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="25A1A2DF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="4481F76B" w14:textId="4F7459B6">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="44F20227" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc495924871" w:id="15"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:name="Anteckning" w:id="17"/>
+            <w:bookmarkStart w:name="_Toc495924872" w:id="19"/>
+            <w:bookmarkStart w:name="_Toc522628983" w:id="20"/>
+            <w:bookmarkStart w:name="Anteckning_arb_fys" w:id="21"/>
             <w:r w:rsidRPr="00010BE0">
-              <w:t>Anteckning</w:t>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="4D1DB15F" w14:textId="48FDA50E">
+              <w:t xml:space="preserve">Anteckning </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>arb</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>fys</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="20"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="576979CC" w14:textId="13497467">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6182D">
               <w:t>Används vid dokumentation av information som berör patienten och dess vård, men som inte är kopplat till ett Besök eller Telefonsamtal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="45B1D41D" w14:textId="77777777">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="04034BEB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6182D">
-              <w:t>Logoped</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="5223480E" w14:textId="77777777">
+              <w:t>Arbetsterapeut</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="04727C3A" w14:textId="0D842834">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6182D">
-              <w:t xml:space="preserve">Psykolog </w:t>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t>Fysioterapeut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="00544ADE" w:rsidRDefault="00854BDA" w14:paraId="37146CE0" w14:textId="2206FE5A">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId19">
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Lathund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="25A1A2DF" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="25895D72" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="44F20227" w14:textId="77777777">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="21D2A081" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc495924872" w:id="18"/>
-[...9 lines deleted...]
-          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="576979CC" w14:textId="13497467">
+            <w:bookmarkStart w:name="_Toc495924873" w:id="22"/>
+            <w:bookmarkStart w:name="_Toc522628984" w:id="23"/>
+            <w:bookmarkStart w:name="Anteckning_usk_Rehabbadet" w:id="24"/>
+            <w:bookmarkStart w:name="Bokmärke1" w:id="1619773724"/>
+            <w:r w:rsidR="00854BDA">
+              <w:rPr/>
+              <w:t xml:space="preserve">Anteckning </w:t>
+            </w:r>
+            <w:r w:rsidR="00854BDA">
+              <w:rPr/>
+              <w:t>usk</w:t>
+            </w:r>
+            <w:r w:rsidR="00854BDA">
+              <w:rPr/>
+              <w:t xml:space="preserve"> Rehabbadet</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="1619773724"/>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="41265A6C" w14:textId="28643048">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6182D">
-              <w:t>Används vid dokumentation av information som berör patienten och dess vård, men som inte är kopplat till ett Besök eller Telefonsamtal.</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="04034BEB" w14:textId="77777777">
+              <w:t>Används vid dokumentation om patienten som ordineras bassängträning på rehab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="7767B740" w14:textId="269D1592">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6182D">
-              <w:t>Arbetsterapeut</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t>Undersköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="00544ADE" w:rsidRDefault="00854BDA" w14:paraId="60EE002B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="25895D72" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="0D7BD8BF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="21D2A081" w14:textId="77777777">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="6336DBCB" w14:textId="08FE19AB">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc495924873" w:id="21"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:name="Anteckning_usk_Rehabbadet" w:id="23"/>
+            <w:bookmarkStart w:name="_Toc495924874" w:id="25"/>
+            <w:bookmarkStart w:name="_Toc522628985" w:id="26"/>
+            <w:bookmarkStart w:name="Avliden_patient" w:id="27"/>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t>Avliden patient</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="26"/>
             <w:r w:rsidRPr="00010BE0">
-              <w:t>Anteckning usk Rehabbadet</w:t>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="41265A6C" w14:textId="28643048">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="27"/>
+            <w:r w:rsidRPr="005E57E6">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E57E6">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Fri aktivitet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="4C34A55F" w14:textId="4A9AF4BB">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6182D">
-              <w:t>Används vid dokumentation om patienten som ordineras bassängträning på rehab.</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t>Sammanfatta kortfattat omständigheterna kring dödsfallet, notera tiden för dödsfallet samt fyll i om uppföljning med närstående ska göras.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="1AB90CE6" w14:textId="35AB78AF">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t>Läkare</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F6182D">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F6182D">
+              <w:br/>
+            </w:r>
             <w:r w:rsidRPr="00F6182D">
               <w:t>Undersköterska</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="00544ADE" w:rsidRDefault="00854BDA" w14:paraId="1625395C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId20">
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Riktlinje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="005A4883" w:rsidP="00544ADE" w:rsidRDefault="005A4883" w14:paraId="4830A6CD" w14:textId="35AEC35D">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId21">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Rutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="0D7BD8BF" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="71AA57BF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="6336DBCB" w14:textId="08FE19AB">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="3C77FA36" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc495924874" w:id="24"/>
-[...6 lines deleted...]
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkStart w:name="_Toc495924875" w:id="28"/>
+            <w:bookmarkStart w:name="_Toc522628986" w:id="29"/>
+            <w:bookmarkStart w:name="BB_vård" w:id="30"/>
             <w:r w:rsidRPr="00010BE0">
-              <w:t xml:space="preserve"> </w:t>
-[...40 lines deleted...]
-            </w:r>
+              <w:t>BB-vård</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="29"/>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="12DCE069" w14:textId="61C6BEA9">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="51DB0663">
+              <w:t>Används vid registrering av vårdkrävande barn på BB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="3E99DA8F" w14:textId="208D3974">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
             <w:r w:rsidRPr="00F6182D">
               <w:t>Sjuksköterska</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6182D">
-[...15 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId20">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="00544ADE" w:rsidRDefault="00854BDA" w14:paraId="2F62858E" w14:textId="64E1EBBC">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId22">
               <w:r w:rsidRPr="004C48D0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Riktlinje</w:t>
+                <w:t>Rutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="71AA57BF" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="25BDB2B6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="3C77FA36" w14:textId="77777777">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="4A1D67E8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc495924875" w:id="27"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:name="BB_vård" w:id="29"/>
+            <w:bookmarkStart w:name="_Toc495924876" w:id="31"/>
+            <w:bookmarkStart w:name="_Toc522628987" w:id="32"/>
+            <w:bookmarkStart w:name="Begränsning_av_vårdinsats" w:id="33"/>
             <w:r w:rsidRPr="00010BE0">
-              <w:t>BB-vård</w:t>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="12DCE069" w14:textId="61C6BEA9">
+              <w:t>Begränsning av vårdinsats</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="32"/>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="65281C9A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t xml:space="preserve">Dokumentation av de begränsningar kring livsuppehållande åtgärder som beslutats. Genererar en blå ring på journalmappen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00DA56A3" w:rsidR="00854BDA" w:rsidP="00DA56A3" w:rsidRDefault="00854BDA" w14:paraId="350391BF" w14:textId="526CE679">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="3E99DA8F" w14:textId="208D3974">
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA56A3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+              <w:t>Läk</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA56A3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA56A3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> är ansvarig för beslut och dokumentation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="64FB24A6" w14:textId="39A424C9">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6182D">
-              <w:t>Sjuksköterska</w:t>
-[...11 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId21">
+              <w:t>Läkare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C77D6B" w:rsidR="00854BDA" w:rsidP="00544ADE" w:rsidRDefault="00854BDA" w14:paraId="692415EC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-9/SURROGATE/Livsuppeh%c3%a5llande%20behandling%2c%20S%c3%84S.pdf" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C77D6B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Riktlinje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00854BDA" w:rsidP="00544ADE" w:rsidRDefault="00854BDA" w14:paraId="11B9F376" w14:textId="2869F5F2">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rId23">
               <w:r w:rsidRPr="004C48D0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Rutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="25BDB2B6" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="4B662ADD" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="007A7AE5" w:rsidRDefault="00854BDA" w14:paraId="4A1D67E8" w14:textId="77777777">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="009E31F2" w:rsidRDefault="00854BDA" w14:paraId="1ABA6F76" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc495924876" w:id="30"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:name="Begränsning_av_vårdinsats" w:id="32"/>
+            <w:bookmarkStart w:name="_Toc495924877" w:id="34"/>
+            <w:bookmarkStart w:name="_Toc522628988" w:id="35"/>
+            <w:bookmarkStart w:name="Behandling_log" w:id="36"/>
             <w:r w:rsidRPr="00010BE0">
-              <w:t>Begränsning av vårdinsats</w:t>
-[...7 lines deleted...]
-              <w:pStyle w:val="Tabelltext"/>
+              <w:t>Behandling/slutenvårdsbehandling log</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="35"/>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="00950839" w:rsidRDefault="00854BDA" w14:paraId="6211EFCE" w14:textId="14A4567D">
+            <w:pPr>
+              <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6182D">
-              <w:t xml:space="preserve">Dokumentation av de begränsningar kring livsuppehållande åtgärder som beslutats. Genererar en blå ring på journalmappen. </w:t>
-[...40 lines deleted...]
-            </w:pPr>
+              <w:t>Används av logoped vid dokumentation för patienter inskrivna i dagvård</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE6AAC">
+              <w:t>,</w:t>
+            </w:r>
             <w:r w:rsidRPr="00F6182D">
-              <w:t>Läkare</w:t>
-[...37 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId22">
+              <w:t xml:space="preserve"> vid polikliniska besök</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE6AAC">
+              <w:t xml:space="preserve"> eller inom slutenvård.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="009E31F2" w:rsidRDefault="00854BDA" w14:paraId="6529926B" w14:textId="6B4588A5">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t>Logoped</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="00544ADE" w:rsidRDefault="00854BDA" w14:paraId="06E2F1E2" w14:textId="525BE098">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId24">
               <w:r w:rsidRPr="004C48D0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
-                <w:t>Rutin</w:t>
+                <w:t>Lathund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="4B662ADD" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="50F9697B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="009E31F2" w:rsidRDefault="00854BDA" w14:paraId="1ABA6F76" w14:textId="77777777">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="009E31F2" w:rsidRDefault="00854BDA" w14:paraId="0B508042" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
-            </w:pPr>
-[...61 lines deleted...]
-              <w:pStyle w:val="Mellanrubrikitabell"/>
               <w:rPr>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc495924878" w:id="36"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:name="Besök" w:id="38"/>
+            <w:bookmarkStart w:name="_Toc495924878" w:id="37"/>
+            <w:bookmarkStart w:name="_Toc522628989" w:id="38"/>
+            <w:bookmarkStart w:name="Besök" w:id="39"/>
             <w:r w:rsidRPr="00010BE0">
               <w:t>Besök</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
             <w:bookmarkEnd w:id="37"/>
-          </w:p>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="009E31F2" w:rsidRDefault="00854BDA" w14:paraId="2A551F06" w14:textId="77777777">
+            <w:bookmarkEnd w:id="38"/>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+          <w:p w:rsidRPr="006D0283" w:rsidR="00854BDA" w:rsidP="009E31F2" w:rsidRDefault="00854BDA" w14:paraId="2A4861E9" w14:textId="44173856">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6182D">
-              <w:t>Dokumentation vid vårdkontakt inom öppen vård där personligt möte mellan patient och hälso- och sjukvårdspersonal ägt rum. Alla vårdkontakter ska dokumenteras i patientens journal.</w:t>
-[...7 lines deleted...]
-              <w:t>Specifik anteckning för samtliga personalkategorier.</w:t>
+              <w:t>Dokumentation vid vårdkontakt inom öppenvård där personligt möte mellan patient och hälso- och sjukvårdspersonal ägt rum. Alla vårdkontakter ska dokumenteras i patientens journal.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="00115AE1" w:rsidRDefault="00854BDA" w14:paraId="123118AC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="Besök_tillägg" w:id="39"/>
+            <w:bookmarkStart w:name="Besök_tillägg" w:id="40"/>
             <w:r w:rsidRPr="00F6182D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Fortsättning/Tillägg </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="40"/>
             <w:r w:rsidRPr="00F6182D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>– underaktivitet till Besök</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="009E31F2" w:rsidRDefault="00854BDA" w14:paraId="202E4489" w14:textId="008C40F3">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6182D">
               <w:t>Används vid kompletterande läkaranteckning i samband med ett Besök</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="009E31F2" w:rsidRDefault="00854BDA" w14:paraId="1FA4622D" w14:textId="77777777">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD6AFC" w:rsidP="00CD6AFC" w:rsidRDefault="00854BDA" w14:paraId="242A8418" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6182D">
               <w:t>Alla personal-kategorier</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:spacing w:before="1600"/>
+            <w:r w:rsidR="00CD6AFC">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00CD6AFC">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00CD6AFC">
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="00CD6AFC" w:rsidRDefault="00854BDA" w14:paraId="2A07F551" w14:textId="1F4B3B31">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6182D">
-              <w:t>Läkare</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+              <w:t>Läkar</w:t>
+            </w:r>
+            <w:r w:rsidR="004B4058">
+              <w:t>e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00854BDA" w:rsidP="00950839" w:rsidRDefault="00854BDA" w14:paraId="0E5AEB16" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="666"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="176" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="1AC843F2" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="1AC843F2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="009E31F2" w:rsidRDefault="00854BDA" w14:paraId="0FE36698" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc495924879" w:id="40"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:name="Besök_team" w:id="42"/>
+            <w:bookmarkStart w:name="_Toc495924879" w:id="41"/>
+            <w:bookmarkStart w:name="_Toc522628990" w:id="42"/>
+            <w:bookmarkStart w:name="Besök_team" w:id="43"/>
             <w:r w:rsidRPr="00010BE0">
               <w:t>Besök team</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
             <w:bookmarkEnd w:id="41"/>
-          </w:p>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="009E31F2" w:rsidRDefault="00854BDA" w14:paraId="21E39A3B" w14:textId="77777777">
+            <w:bookmarkEnd w:id="42"/>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="009E31F2" w:rsidRDefault="00854BDA" w14:paraId="21E39A3B" w14:textId="5206E4AA">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6182D">
-              <w:t>Dokumentation vid vårdkontakt inom öppen vård där personligt möte mellan patient och flera hälso- och sjukvårdspersonal (så kallat team) ägt rum.</w:t>
+              <w:t>Dokumentation vid vårdkontakt inom öppenvård där personligt möte mellan patient och flera hälso- och sjukvårdspersonal (så kallat team) ägt rum.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="009E31F2" w:rsidRDefault="004A6C21" w14:paraId="62F2ED95" w14:textId="0FE1BF44">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00F6182D" w:rsidR="00854BDA">
               <w:t>lla vårdkontakter ska dokumenteras i patientens journal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="009E31F2" w:rsidRDefault="00854BDA" w14:paraId="1C9155CE" w14:textId="3091150C">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6182D">
               <w:t>Alla personal-kategorier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00854BDA" w:rsidP="00950839" w:rsidRDefault="00854BDA" w14:paraId="0E95902A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="666"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="176" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="2170AAD7" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="2170AAD7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="006C5AE6" w:rsidR="00854BDA" w:rsidP="009E31F2" w:rsidRDefault="00854BDA" w14:paraId="7A56AD47" w14:textId="01E27829">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc495924880" w:id="43"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:name="Brytpunktssamtal" w:id="45"/>
+            <w:bookmarkStart w:name="_Toc495924880" w:id="44"/>
+            <w:bookmarkStart w:name="_Toc522628991" w:id="45"/>
+            <w:bookmarkStart w:name="Brytpunktssamtal" w:id="46"/>
             <w:r w:rsidRPr="00F6182D">
               <w:t>Brytpunktssamtal</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
             <w:bookmarkEnd w:id="44"/>
+            <w:bookmarkEnd w:id="45"/>
             <w:r w:rsidRPr="006C5AE6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="45"/>
+            <w:bookmarkEnd w:id="46"/>
             <w:r w:rsidRPr="006C5AE6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>– Fri aktivitet</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="009E31F2" w:rsidRDefault="00854BDA" w14:paraId="378DA5C6" w14:textId="6A427F51">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6182D">
               <w:t>Dokumentation kring övergången mellan sjukdomsfaser såsom kurativ, livsförlängande och palliativ inkl. vård i livets slutskede.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="009E31F2" w:rsidRDefault="00854BDA" w14:paraId="501D6203" w14:textId="141B3074">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F6182D">
               <w:t>Alla personal-kategorier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00854BDA" w:rsidP="00950839" w:rsidRDefault="00854BDA" w14:paraId="1245F911" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="666"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="176" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="5F2DCEA4" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="5F2DCEA4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="009E31F2" w:rsidRDefault="00854BDA" w14:paraId="0B851EE6" w14:textId="40A5E92A">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc495924881" w:id="46"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:name="Central_infart" w:id="48"/>
+            <w:bookmarkStart w:name="_Toc495924881" w:id="47"/>
+            <w:bookmarkStart w:name="_Toc522628992" w:id="48"/>
+            <w:bookmarkStart w:name="Central_infart" w:id="49"/>
             <w:r w:rsidRPr="00F6182D">
               <w:t>Central infart</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="46"/>
             <w:bookmarkEnd w:id="47"/>
+            <w:bookmarkEnd w:id="48"/>
             <w:r w:rsidRPr="00010BE0">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="48"/>
+            <w:bookmarkEnd w:id="49"/>
             <w:r w:rsidRPr="006C5AE6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="006C5AE6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>fri aktivitet så länge infarten är aktuell</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="009E31F2" w:rsidRDefault="00854BDA" w14:paraId="0CFF221E" w14:textId="77777777">
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="009E31F2" w:rsidRDefault="00854BDA" w14:paraId="0CFF221E" w14:textId="1253C2E9">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Dokumentation av inläggning av central infart såsom CVK och PICC-line.</w:t>
+              <w:t xml:space="preserve">Dokumentation av inläggning av </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>central infart</w:t>
+            </w:r>
+            <w:r w:rsidR="002F510F">
+              <w:t>er</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002F510F">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00680E66" w:rsidR="00854BDA" w:rsidP="00A42FC2" w:rsidRDefault="00854BDA" w14:paraId="2FD68611" w14:textId="55057E64">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
               <w:t xml:space="preserve">En anteckning per infart. Den som </w:t>
             </w:r>
-            <w:bookmarkStart w:name="Central_infart_tillägg" w:id="49"/>
-            <w:bookmarkEnd w:id="49"/>
+            <w:bookmarkStart w:name="Central_infart_tillägg" w:id="50"/>
+            <w:bookmarkEnd w:id="50"/>
             <w:r w:rsidRPr="005F56B7">
               <w:t>lägger in den centrala infarten är ansvarig för dokumentationen. Om patienten har en central infart som inte är dokumenterad i Melior ska Central infart öppnas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="009E31F2" w:rsidRDefault="00854BDA" w14:paraId="4C843014" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
               <w:t>Läkare</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="00544ADE" w:rsidRDefault="00854BDA" w14:paraId="53E1FC7D" w14:textId="075ACD62">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
               <w:t>Sjuksköterska</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00854BDA" w:rsidP="007A7CD9" w:rsidRDefault="00854BDA" w14:paraId="1FA02EBD" w14:textId="7495B4E7">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId24">
+            <w:hyperlink w:history="1" r:id="rId25">
               <w:r w:rsidRPr="004C48D0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>R</w:t>
               </w:r>
-              <w:bookmarkStart w:name="_Hlt525204260" w:id="50"/>
-[...1 lines deleted...]
-              <w:bookmarkEnd w:id="50"/>
+              <w:bookmarkStart w:name="_Hlt525204260" w:id="51"/>
+              <w:bookmarkStart w:name="_Hlt525204261" w:id="52"/>
               <w:bookmarkEnd w:id="51"/>
+              <w:bookmarkEnd w:id="52"/>
               <w:r w:rsidRPr="004C48D0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>utin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680E66" w:rsidTr="1C725598" w14:paraId="54F73AE8" w14:textId="77777777">
+      <w:tr w:rsidR="00680E66" w:rsidTr="62169081" w14:paraId="54F73AE8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidRPr="00534077" w:rsidR="00680E66" w:rsidP="00534077" w:rsidRDefault="00680E66" w14:paraId="65BFC238" w14:textId="77777777">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00796595" w:rsidR="00680E66" w:rsidP="00796595" w:rsidRDefault="00680E66" w14:paraId="43191D4C" w14:textId="5D21F724">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="Tillägg_central_infart" w:id="52"/>
-            <w:r w:rsidRPr="00534077">
+            <w:bookmarkStart w:name="Tillägg_central_infart" w:id="53"/>
+            <w:r w:rsidRPr="003B3D58">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
-                <w:sz w:val="26"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tillägg central infart</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="52"/>
-            <w:r w:rsidRPr="00534077">
+            <w:bookmarkEnd w:id="53"/>
+            <w:r w:rsidRPr="003B3D58">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
-                <w:sz w:val="26"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> – underaktivitet till Central infart</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t>Tilläggsanteckning till Central infart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="005F56B7" w:rsidR="00680E66" w:rsidP="00174026" w:rsidRDefault="00680E66" w14:paraId="61B2F9BE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:spacing w:before="180"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
               <w:t>Läkare</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="005F56B7" w:rsidR="00680E66" w:rsidP="00174026" w:rsidRDefault="00680E66" w14:paraId="3585B6DD" w14:textId="2A23CAA3">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:spacing w:before="180"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
               <w:t>Sjuksköterska</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00680E66" w:rsidP="007A7CD9" w:rsidRDefault="00680E66" w14:paraId="65C51659" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="0E2C0C03" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="0E2C0C03" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="007A7CD9" w:rsidRDefault="00854BDA" w14:paraId="4AD585B6" w14:textId="075B3B2D">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc495924882" w:id="53"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:name="Dödbevis" w:id="55"/>
+            <w:bookmarkStart w:name="_Toc495924882" w:id="54"/>
+            <w:bookmarkStart w:name="_Toc522628993" w:id="55"/>
+            <w:bookmarkStart w:name="Dödbevis" w:id="56"/>
             <w:r>
               <w:t>Dödsbevis</w:t>
             </w:r>
             <w:r w:rsidR="011D8548">
-              <w:t xml:space="preserve"> - Intygsmodulen</w:t>
-[...150 lines deleted...]
-              <w:pStyle w:val="Mellanrubrikitabell"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C4759" w:rsidR="011D8548">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="006109F8">
+              <w:t>- Intygsmodulen</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="54"/>
+            <w:bookmarkEnd w:id="55"/>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="007A7CD9" w:rsidRDefault="00854BDA" w14:paraId="7C7780EA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Den läkare som konstaterar dödsfallet ansvarar för att dödsbevis utfärdas. Dödsbeviset ska skickas snarast, dock senast första vardagen efter att dödsfallet konstaterats. Dokumentation ska göras i administrativ anteckning att dödsbevis har skickats.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="007A7CD9" w:rsidRDefault="00854BDA" w14:paraId="5CF60EB0" w14:textId="0F997D22">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dödsbevis skrivs i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Meliors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> intygsmodul.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00534077" w:rsidRDefault="00854BDA" w14:paraId="669E4B0E" w14:textId="3186101C">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Läkare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="007A7CD9" w:rsidRDefault="00854BDA" w14:paraId="61B23F1C" w14:textId="69327371">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId26">
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Riktlinje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="3467226F" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002C4759" w:rsidR="00854BDA" w:rsidP="007A7CD9" w:rsidRDefault="00854BDA" w14:paraId="73A0BAD0" w14:textId="65DBC23F">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>– fri aktivitet så länge sonden är aktuell</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="118AFBC2" w14:textId="103CF9BB">
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924883" w:id="57"/>
+            <w:bookmarkStart w:name="_Toc522628994" w:id="58"/>
+            <w:bookmarkStart w:name="Dödsorsaksintyg" w:id="59"/>
+            <w:r>
+              <w:t>Dödsorsaksintyg</w:t>
+            </w:r>
+            <w:r w:rsidR="2934B8D0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C4759" w:rsidR="2934B8D0">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>- Intygsmodulen</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="57"/>
+            <w:bookmarkEnd w:id="58"/>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="007A7CD9" w:rsidRDefault="00854BDA" w14:paraId="782BAA21" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Dokumentation av typ av sond, indikation, inläggning och avslutning. En aktivitet per sond. Vid byte avslutas sondjournalen och ny sondjournal öppnas.</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="0E4534B5" w14:textId="77777777">
+              <w:t>Dödsorsaksintyg ska utfärdas av den läkare som utfärdat dödsbeviset alternativt den läkare som vårdat den avlidne. Dokumentation ska göras i administrativ anteckning att dödsorsaksintyg har skickats.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="007A7CD9" w:rsidRDefault="00854BDA" w14:paraId="5F893008" w14:textId="0D1ADB14">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Döds</w:t>
+            </w:r>
+            <w:r w:rsidR="006500FC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>orsaksintyg</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F56B7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> skrivs i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Meliors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> intygsmodul.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="007A7CD9" w:rsidRDefault="00854BDA" w14:paraId="2D04799A" w14:textId="0874C05C">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
               <w:t>Läkare</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="1003B8F5" w14:textId="77777777">
-[...29 lines deleted...]
-                <w:t>Lathund</w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="007A7CD9" w:rsidRDefault="00854BDA" w14:paraId="1FB9C27E" w14:textId="02044512">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId27">
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Riktlinje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="12F1C017" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="7B7C71CC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="5F62EC6C" w14:textId="77777777">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006109F8" w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="54B71F6A" w14:textId="43BD3B88">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
-            </w:pPr>
-[...2 lines deleted...]
-            <w:bookmarkStart w:name="Epikris_Vårdtidssammanfattning" w:id="64"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924884" w:id="60"/>
+            <w:bookmarkStart w:name="_Toc522628995" w:id="61"/>
+            <w:bookmarkStart w:name="Enteral_nutritionssond" w:id="62"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E0DC6">
+              <w:t>Enteral</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E0DC6">
+              <w:t xml:space="preserve"> nutritionssond</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="60"/>
+            <w:bookmarkEnd w:id="61"/>
+            <w:r w:rsidRPr="004E0DC6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="62"/>
+            <w:r w:rsidRPr="006109F8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>– fri aktivitet så länge sonden är aktuell</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="37E4E150" w14:textId="0951FF81">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidR="00854BDA">
+              <w:rPr/>
+              <w:t>Dokumentation av typ av sond, indikation, inläggning och avslutning. En aktivitet per sond. Vid byte avslutas sondjournalen och ny sondjournal öppnas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="628A7550" w14:textId="1978C1B4">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="118AFBC2" w14:textId="4CA7FC70">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="0E4534B5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Epikris/Vårdtidssammanfattning</w:t>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="62"/>
+              <w:t>Läkare</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="1003B8F5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="1BE8FEFF" w14:textId="79DB4121">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Undersköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="548B34FB" w14:textId="6B5E7CAE">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28">
+              <w:r w:rsidRPr="00C77D6B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Lathund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="12F1C017" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A51ED6" w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="5F62EC6C" w14:textId="5C867057">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924885" w:id="63"/>
+            <w:bookmarkStart w:name="_Toc522628996" w:id="64"/>
+            <w:bookmarkStart w:name="Epikris_Vårdtidssammanfattning" w:id="65"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Epikris</w:t>
+            </w:r>
             <w:bookmarkEnd w:id="63"/>
-          </w:p>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="7114E2AB" w14:textId="77777777">
+            <w:bookmarkEnd w:id="64"/>
+            <w:r w:rsidR="00A51ED6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A51ED6">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>- läk</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+          <w:p w:rsidRPr="00DD2720" w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="73DA8A73" w14:textId="31C17F0B">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Aktiviteten Epikris/Vårdtidssammanfattning är en sammanfattning av vårdtiden, med kortfattad beskrivning av vårdförloppet, utförda åtgärder och operationer samt planerade åtgärder/uppföljning. Läkarepikrisen ska även innehålla läkemedelsberättelse.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="73DA8A73" w14:textId="4948A87D">
+              <w:t xml:space="preserve">Epikris är en </w:t>
+            </w:r>
+            <w:r w:rsidR="00A51ED6">
+              <w:t xml:space="preserve">medicinsk </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t xml:space="preserve">sammanfattning av vårdtiden, med kortfattad beskrivning av vårdförloppet, utförda åtgärder och operationer samt planerade åtgärder/uppföljning. </w:t>
+            </w:r>
+            <w:r w:rsidR="00542EDF">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>ka även innehålla läkemedelsberättelse.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00544ADE" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="11F224CE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Läkare</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00544ADE" w:rsidRDefault="00854BDA" w14:paraId="21FE43C2" w14:textId="7629DFB5">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="327A2532" w14:textId="32564717">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A51ED6" w:rsidTr="62169081" w14:paraId="6B105CC1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00A51ED6" w:rsidP="00A51ED6" w:rsidRDefault="00A51ED6" w14:paraId="14E6FAEE" w14:textId="6B0DD2BB">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Epikris</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>arb</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>fys</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00A51ED6" w:rsidP="004E0DC6" w:rsidRDefault="00F85EEC" w14:paraId="3755757A" w14:textId="55DDA8F9">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:r w:rsidRPr="02C5DD59">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Epikrisen ska vara en kortfattad sammanfattning av slutenvårdstillfället samt patientens aktuella status</w:t>
+            </w:r>
+            <w:r w:rsidRPr="02C5DD59" w:rsidR="00433C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="02C5DD59">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="02C5DD59" w:rsidR="00433C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">användas både som en gemensam epikris där respektive yrkeskategori skriver sin del, men </w:t>
+            </w:r>
+            <w:r w:rsidRPr="02C5DD59">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">den </w:t>
+            </w:r>
+            <w:r w:rsidRPr="02C5DD59" w:rsidR="00433C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kan även användas om enbart en yrkeskategori är inblandad. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00A51ED6" w:rsidP="00A51ED6" w:rsidRDefault="00A51ED6" w14:paraId="3F7810C0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Arbetsterapeut</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00A51ED6" w:rsidP="00A51ED6" w:rsidRDefault="00A51ED6" w14:paraId="6488A8DA" w14:textId="7C276219">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Fysioterapeut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00A51ED6" w:rsidP="00A51ED6" w:rsidRDefault="00A51ED6" w14:paraId="69C2A3BC" w14:textId="0B067B22">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId29">
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lathund Epikris </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>arb</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>fys</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00355A2C" w:rsidTr="62169081" w14:paraId="53377722" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00355A2C" w:rsidP="00A51ED6" w:rsidRDefault="00355A2C" w14:paraId="35DF5807" w14:textId="579A5BB0">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Epikris </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>rehabassistent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00355A2C" w:rsidP="00A51ED6" w:rsidRDefault="006A2589" w14:paraId="5CFACB66" w14:textId="3A93CC48">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00433C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epikrisen ska vara en kortfattad sammanfattning </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>av</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00433C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vård</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kontakten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00433C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> samt patientens aktuella status</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00355A2C" w:rsidP="00A51ED6" w:rsidRDefault="0044423A" w14:paraId="1C59F0A8" w14:textId="1B54E60B">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Rehabassistent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00355A2C" w:rsidP="00A51ED6" w:rsidRDefault="00355A2C" w14:paraId="41722663" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916083" w:rsidTr="62169081" w14:paraId="4C48617A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E0DC6" w:rsidR="00916083" w:rsidP="00916083" w:rsidRDefault="00916083" w14:paraId="3F550302" w14:textId="791977CD">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924886" w:id="66"/>
+            <w:bookmarkStart w:name="Foto_ögon" w:id="67"/>
+            <w:r w:rsidRPr="004E0DC6">
+              <w:t>Foto ögon</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="66"/>
+            <w:r w:rsidRPr="004E0DC6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006109F8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">- går enbart att </w:t>
+            </w:r>
+            <w:r w:rsidR="00A86AF5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>använda på ögonmottagning</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+          <w:p w:rsidRPr="004E0DC6" w:rsidR="00916083" w:rsidP="00916083" w:rsidRDefault="00916083" w14:paraId="7D2824D3" w14:textId="720FB43C">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Sjuksköterskan startar aktiviteten Foto ögon och dokumenterar undersökningen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00916083" w:rsidP="00147FA4" w:rsidRDefault="00916083" w14:paraId="0819A11A" w14:textId="0E3161AA">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00916083" w:rsidP="004E0DC6" w:rsidRDefault="00916083" w14:paraId="5A460C07" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="1CC14CA3" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A724B5" w:rsidR="00854BDA" w:rsidP="00A724B5" w:rsidRDefault="00854BDA" w14:paraId="461600F5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="Fotobedömning" w:id="68"/>
+            <w:r w:rsidRPr="00A724B5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fotobedömning </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="68"/>
+            <w:r w:rsidRPr="00A724B5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>– underaktivitet till Foto ögon</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="75690FAB" w14:textId="552F938A">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Används för kompletterande läkardokumentation i samband med undersökningen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="2207171F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="5A8B03A9" w14:textId="050EC054">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Läkare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="22186401" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="3365B9FF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00147FA4" w:rsidR="00854BDA" w:rsidP="00147FA4" w:rsidRDefault="00854BDA" w14:paraId="609D2B53" w14:textId="27475808">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="Foto_ögon_diabetesscreening" w:id="69"/>
+            <w:r w:rsidRPr="00A231F0">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Foto ögon diabetesscreening</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00010BE0">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="69"/>
+            <w:r w:rsidRPr="00147FA4">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006109F8" w:rsidR="00814977">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">går enbart att </w:t>
+            </w:r>
+            <w:r w:rsidR="00814977">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>använda på ögonmottagning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00D10D74" w:rsidRDefault="00854BDA" w14:paraId="13536CFE" w14:textId="0893F821">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Specifik anteckning för samtliga personalkategorier.</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00544ADE" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="11F224CE" w14:textId="77777777">
+              <w:t>Används vid diabetesscreening på ögonmottagningen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00147FA4" w:rsidP="00D10D74" w:rsidRDefault="00854BDA" w14:paraId="3F16FEAB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
               <w:t>Läkare</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="004E0DC6" w:rsidRDefault="00854BDA" w14:paraId="0374B2AF" w14:textId="2D1990E5">
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00854BDA" w:rsidP="00D10D74" w:rsidRDefault="00854BDA" w14:paraId="02890F43" w14:textId="30312F02">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Arbetsterapeut</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="00D10D74" w:rsidRDefault="00854BDA" w14:paraId="5F1B3FA6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00916083" w:rsidTr="1C725598" w14:paraId="4C48617A" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="4AB93977" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="004E0DC6" w:rsidR="00916083" w:rsidP="00916083" w:rsidRDefault="00916083" w14:paraId="3F550302" w14:textId="77777777">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00D10D74" w:rsidRDefault="00854BDA" w14:paraId="2C2BCDDE" w14:textId="7415695D">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc495924886" w:id="65"/>
-[...22 lines deleted...]
-            </w:pPr>
+            <w:bookmarkStart w:name="Försegling_av_direktåtkomst" w:id="70"/>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Sjuksköterskan startar aktiviteten Foto ögon och dokumenterar undersökningen.</w:t>
-[...155 lines deleted...]
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00D10D74" w:rsidRDefault="00854BDA" w14:paraId="13536CFE" w14:textId="0893F821">
+              <w:t>Försegling av direktåtkomst</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="70"/>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00D10D74" w:rsidRDefault="00854BDA" w14:paraId="42E43D65" w14:textId="26ED6338">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Används vid diabetesscreening på ögonmottagningen.</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00147FA4" w:rsidP="00D10D74" w:rsidRDefault="00854BDA" w14:paraId="3F16FEAB" w14:textId="77777777">
+              <w:t>Ska användas när hälso- och sjukvårdspersonal anser att information ska förseglas för direktåtkomst under en viss tid.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00D10D74" w:rsidRDefault="00854BDA" w14:paraId="4914223C" w14:textId="48066B21">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Läkare</w:t>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t>Alla personalkategorier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="00D10D74" w:rsidRDefault="00854BDA" w14:paraId="247229C5" w14:textId="3948AEA6">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30">
+              <w:r w:rsidRPr="2A18936D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Lathund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="4AB93977" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="4BBD0FE0" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00D10D74" w:rsidRDefault="00854BDA" w14:paraId="2C2BCDDE" w14:textId="7415695D">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00365F89" w:rsidRDefault="00854BDA" w14:paraId="2F16DB71" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
             </w:pPr>
-            <w:bookmarkStart w:name="Försegling_av_direktåtkomst" w:id="69"/>
-[...67 lines deleted...]
-            <w:bookmarkStart w:name="Gemensam_inskrivning_rehab" w:id="72"/>
+            <w:bookmarkStart w:name="_Toc495924887" w:id="71"/>
+            <w:bookmarkStart w:name="_Toc522628997" w:id="72"/>
+            <w:bookmarkStart w:name="Gemensam_inskrivning_rehab" w:id="73"/>
             <w:r w:rsidRPr="005F56B7">
               <w:t>Gemensam inskrivning rehab</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="70"/>
             <w:bookmarkEnd w:id="71"/>
-          </w:p>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="00365F89" w:rsidRDefault="00854BDA" w14:paraId="1EB3531B" w14:textId="2DD3FF30">
+            <w:bookmarkEnd w:id="72"/>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="00365F89" w:rsidRDefault="00854BDA" w14:paraId="1EB3531B" w14:textId="46A3E936">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
               <w:t xml:space="preserve">Huvudaktivitet för inskrivning i slutenvården inom </w:t>
             </w:r>
-            <w:r w:rsidR="005D1ABC">
-[...15 lines deleted...]
-          <w:p w:rsidRPr="00365F89" w:rsidR="00854BDA" w:rsidP="00CE553D" w:rsidRDefault="00854BDA" w14:paraId="6087F32C" w14:textId="2650DE2A">
+            <w:r w:rsidR="00E82128">
+              <w:t>neurologi</w:t>
+            </w:r>
+            <w:r w:rsidR="00221EF9">
+              <w:t>- och</w:t>
+            </w:r>
+            <w:r w:rsidR="00E82128">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E82128">
+              <w:t>rehabiliteringsvård</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E82128">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003B3D58" w:rsidR="00854BDA" w:rsidP="00CE553D" w:rsidRDefault="00854BDA" w14:paraId="6087F32C" w14:textId="2650DE2A">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:spacing w:before="360"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="004C7971">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Läk inskrivning rehab</w:t>
-[...42 lines deleted...]
-            <w:r w:rsidRPr="004C7971">
+            </w:pPr>
+            <w:bookmarkStart w:name="Läk_inskrivning_rehab" w:id="74"/>
+            <w:r w:rsidRPr="003B3D58">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Ankomstsamtal rehab</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">Läk inskrivning rehab </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="74"/>
+            <w:r w:rsidRPr="003B3D58">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">– underaktivitet till Gemensam inskrivning </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B3D58" w:rsidR="00CC1DA7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">– underaktivitet till Gemensam inskrivning </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B3D58">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>r</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>ehab</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003B3D58" w:rsidR="00854BDA" w:rsidP="00147FA4" w:rsidRDefault="00854BDA" w14:paraId="17EDF999" w14:textId="2EB74B81">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:spacing w:before="600"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="Ankomstsamtal_rehab" w:id="75"/>
+            <w:bookmarkStart w:name="Gemensam_inskrivning_Ankomstsamtal_rehab" w:id="76"/>
+            <w:r w:rsidRPr="003B3D58">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:t xml:space="preserve">Ankomstsamtal rehab </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="75"/>
+            <w:bookmarkEnd w:id="76"/>
+            <w:r w:rsidRPr="003B3D58">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">– underaktivitet till Gemensam inskrivning </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B3D58" w:rsidR="00CC1DA7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B3D58">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:t>ehab</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="008C70F3" w:rsidRDefault="00854BDA" w14:paraId="562EA5E7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:spacing w:before="240"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
               <w:t>Läkare</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00365F89" w:rsidRDefault="00854BDA" w14:paraId="3B9CB67F" w14:textId="3D5A86F5">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
               <w:t>Sjuksköterska</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="008C70F3" w:rsidRDefault="00854BDA" w14:paraId="0611EFF2" w14:textId="77777777">
+          <w:p w:rsidR="00854BDA" w:rsidP="008C70F3" w:rsidRDefault="00854BDA" w14:paraId="0611EFF2" w14:textId="6CFAE2FF">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:spacing w:before="360"/>
             </w:pPr>
-            <w:r w:rsidRPr="005F56B7">
+            <w:r w:rsidR="00854BDA">
+              <w:rPr/>
               <w:t>Läkare</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="78C1F7AE" w:rsidP="78C1F7AE" w:rsidRDefault="78C1F7AE" w14:paraId="4C16C963" w14:textId="5D4E4B1E">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
           </w:p>
           <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00365F89" w:rsidRDefault="00854BDA" w14:paraId="792EC72A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
               <w:t>Sjuksköterska</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00365F89" w:rsidRDefault="00854BDA" w14:paraId="1F8D1F80" w14:textId="129B9590">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
               <w:t>Undersköterska</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00854BDA" w:rsidP="00365F89" w:rsidRDefault="00854BDA" w14:paraId="03FE3ED4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1C725598" w:rsidTr="1C725598" w14:paraId="6300E034" w14:textId="77777777">
+      <w:tr w:rsidR="1C725598" w:rsidTr="62169081" w14:paraId="6300E034" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10240" w:type="dxa"/>
+            <w:tcW w:w="10295" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007929C1" w:rsidR="11FB46FA" w:rsidP="1C725598" w:rsidRDefault="11FB46FA" w14:paraId="6F3FD28C" w14:textId="4F4A03C0">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="Gipsjournal" w:colFirst="0" w:colLast="2" w:id="76"/>
+            <w:bookmarkStart w:name="Gipsjournal" w:colFirst="0" w:colLast="2" w:id="77"/>
             <w:r w:rsidRPr="007929C1">
               <w:t>Gipsjournal</w:t>
             </w:r>
             <w:r w:rsidRPr="007929C1" w:rsidR="00F57439">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007929C1" w:rsidR="007929C1">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dokumentation av behandling med gips</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:tcW w:w="2146" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="1C725598" w:rsidP="1C725598" w:rsidRDefault="00476AD7" w14:paraId="5E6F9180" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r>
               <w:t>Sjuksköterska</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00476AD7" w:rsidP="1C725598" w:rsidRDefault="00476AD7" w14:paraId="725D87B2" w14:textId="4809C47D">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r>
               <w:t>Undersköterska</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1722" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="1C725598" w:rsidP="1C725598" w:rsidRDefault="1C725598" w14:paraId="6A485598" w14:textId="1E677AF3">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="08BC42E8" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="08BC42E8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00754AF1" w:rsidRDefault="00854BDA" w14:paraId="386B968D" w14:textId="1EA005FC">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="00754AF1" w:rsidRDefault="00854BDA" w14:paraId="75D337D0" w14:textId="76E28A9A">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="76"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="Hemskrivningsinformation" w:id="78"/>
+            <w:bookmarkEnd w:id="77"/>
             <w:r w:rsidRPr="005F56B7">
               <w:t>Hemskrivningsinformation</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="77"/>
+            <w:bookmarkEnd w:id="78"/>
             <w:r w:rsidRPr="005F56B7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC1DA7">
+            <w:r w:rsidR="00851A9B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>-</w:t>
+              <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC1DA7">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC1DA7">
+            <w:r w:rsidR="00851A9B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">går enbart att användas från </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CC1DA7" w:rsidR="00754AF1">
+              <w:t>används på akutmottagning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="007C73AB" w:rsidP="00754AF1" w:rsidRDefault="00851A9B" w14:paraId="386B968D" w14:textId="16850385">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innehåller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C73AB" w:rsidR="007C73AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">en tydlig, individanpassad och skriftlig information om </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>patientens</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C73AB" w:rsidR="007C73AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> besök och ev. planering av åtgärder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC1DA7" w:rsidP="00754AF1" w:rsidRDefault="00854BDA" w14:paraId="2FC1FD69" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Läkare</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00754AF1" w:rsidRDefault="00854BDA" w14:paraId="127B7086" w14:textId="402380A2">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="00754AF1" w:rsidRDefault="6E167ECC" w14:paraId="24987B3B" w14:textId="41E8FD7C">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31">
+              <w:r w:rsidRPr="1C725598">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Lathund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="7C9E3851" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC1DA7" w:rsidR="00854BDA" w:rsidP="00754AF1" w:rsidRDefault="00854BDA" w14:paraId="26700F42" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>VO akutsjukvård</w:t>
-[...53 lines deleted...]
-              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924888" w:id="79"/>
+            <w:bookmarkStart w:name="Hotellanteckning" w:id="80"/>
+            <w:r w:rsidRPr="00754AF1">
+              <w:t>Hotellanteckning</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="79"/>
+            <w:r w:rsidRPr="00754AF1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC1DA7">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:bookmarkStart w:name="Hotellanteckning" w:id="79"/>
+              <w:t>– går enbart att användas från patienthotellet</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00754AF1" w:rsidRDefault="00854BDA" w14:paraId="59D8367B" w14:textId="635550A1">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidR="00854BDA">
+              <w:rPr/>
+              <w:t>Används av omvårdnadspersonal för att dokumentera under vistelsen på Patienthotellet.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="78C1F7AE" w:rsidRDefault="00854BDA" w14:paraId="310160A0" w14:textId="73D08852">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00754AF1" w:rsidRDefault="00854BDA" w14:paraId="672AB18B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00754AF1" w:rsidRDefault="00854BDA" w14:paraId="1CE4AD73" w14:textId="6BEA0C57">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Undersköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="00754AF1" w:rsidRDefault="00854BDA" w14:paraId="0BDEC7A8" w14:textId="0CE8668F">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId32">
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Rutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="189FC9A5" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00754AF1" w:rsidRDefault="00854BDA" w14:paraId="45078466" w14:textId="2EB453A6">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924889" w:id="81"/>
+            <w:bookmarkStart w:name="_Toc522628998" w:id="82"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Inskriv</w:t>
+            </w:r>
+            <w:bookmarkStart w:name="Inskrivning" w:id="83"/>
+            <w:bookmarkEnd w:id="83"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>ning</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="81"/>
+            <w:bookmarkEnd w:id="82"/>
+          </w:p>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00854BDA" w:rsidP="00754AF1" w:rsidRDefault="00854BDA" w14:paraId="5EFEA7A5" w14:textId="71F64F59">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Dokumentation där personligt möte mellan patient och läkare ägt rum och där det leder till inskrivning inom slutenvården. Alla vårdkontakter ska dokumenteras i patientens journal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003B3D58" w:rsidR="00854BDA" w:rsidP="00766A37" w:rsidRDefault="00854BDA" w14:paraId="6A72405A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="Fortsättning_tillägg_inskrivning" w:id="84"/>
+            <w:r w:rsidRPr="003B3D58">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fortsättning/Tillägg </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="84"/>
+            <w:r w:rsidRPr="003B3D58">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>– underaktivitet till Inskrivning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00754AF1" w:rsidRDefault="00854BDA" w14:paraId="79FA6F95" w14:textId="2AE7E11C">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t xml:space="preserve">Används vid kompletterande läkaranteckning i samband med en </w:t>
+            </w:r>
+            <w:r w:rsidR="001F4B9F">
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>skrivning.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00754AF1" w:rsidR="00854BDA" w:rsidP="00754AF1" w:rsidRDefault="00854BDA" w14:paraId="070DB2BB" w14:textId="3A48CF53">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
             <w:r w:rsidRPr="00754AF1">
-              <w:t>Hotellanteckning</w:t>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="78"/>
+              <w:t>Läkare</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00754AF1" w:rsidR="00854BDA" w:rsidP="0060462B" w:rsidRDefault="00854BDA" w14:paraId="1797AE14" w14:textId="6AF83B32">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:spacing w:before="1440" w:after="0"/>
+            </w:pPr>
             <w:r w:rsidRPr="00754AF1">
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CC1DA7">
+              <w:t>Läkare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00754AF1" w:rsidR="00854BDA" w:rsidP="00754AF1" w:rsidRDefault="00854BDA" w14:paraId="30FDEDFD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="2464317C" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001F4B9F" w:rsidR="00854BDA" w:rsidP="00A568C9" w:rsidRDefault="00854BDA" w14:paraId="32CB221D" w14:textId="39529BF6">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>– går enbart att användas från patienthotellet</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00754AF1" w:rsidRDefault="00854BDA" w14:paraId="310160A0" w14:textId="34060CED">
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924890" w:id="85"/>
+            <w:bookmarkStart w:name="_Toc522628999" w:id="86"/>
+            <w:bookmarkStart w:name="Intratekal_Epidural_kateter" w:id="87"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A568C9">
+              <w:t>Intratekal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A568C9">
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A568C9">
+              <w:t>Epidural kateter</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="85"/>
+            <w:bookmarkEnd w:id="86"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A568C9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="87"/>
+            <w:r w:rsidRPr="001F4B9F">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>– fri aktivitet så länge katetern är aktuell</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00A568C9" w:rsidRDefault="00854BDA" w14:paraId="35E871A0" w14:textId="7DE77E43">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t xml:space="preserve">Dokumentation vid inläggning av </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Intratekal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t xml:space="preserve"> respektive </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Epidural kateter</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00A568C9" w:rsidRDefault="00854BDA" w14:paraId="2C7BF949" w14:textId="5D23E2CA">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t xml:space="preserve">En anteckning per kateter. Den som lägger in den katetern är ansvarig för dokumentationen. Om patienten har en kateter som inte är dokumenterad i Melior ska </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Intratekal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Epidural kateter</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t xml:space="preserve"> öppnas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00FF593E" w:rsidR="00854BDA" w:rsidP="00A568C9" w:rsidRDefault="00854BDA" w14:paraId="2B172117" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:spacing w:before="360"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="Skötsel_intratekal_epidural_kateter" w:id="88"/>
+            <w:r w:rsidRPr="00FF593E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skötsel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF593E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>intratekal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF593E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FF593E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>epidural kateter</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FF593E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="88"/>
+            <w:r w:rsidRPr="00FF593E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">– underaktivitet till </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF593E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Intratekal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF593E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FF593E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Epidural kateter</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00A568C9" w:rsidRDefault="00854BDA" w14:paraId="1F89E404" w14:textId="315D3258">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>För att uppdatera skötseln av infarten används en och samma aktivitet under hela kateterns befinnande. En anteckning per kateter.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00A35EAF" w:rsidRDefault="00854BDA" w14:paraId="04AE9ED7" w14:textId="3780D94D">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Läkare</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="0060462B" w:rsidRDefault="00854BDA" w14:paraId="07FD2D72" w14:textId="3A104A9D">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:spacing w:before="2000" w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="00A35EAF" w:rsidRDefault="00854BDA" w14:paraId="16C5268A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="123F24E3" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DD2DC5" w:rsidR="00854BDA" w:rsidP="00DD2DC5" w:rsidRDefault="00854BDA" w14:paraId="339C7BF0" w14:textId="6835D897">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924891" w:id="89"/>
+            <w:bookmarkStart w:name="_Toc522629000" w:id="90"/>
+            <w:bookmarkStart w:name="Kateterjournal" w:id="91"/>
+            <w:r w:rsidRPr="00DD2DC5">
+              <w:t>Kateterjournal</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="89"/>
+            <w:bookmarkEnd w:id="90"/>
+            <w:r w:rsidRPr="00DD2DC5">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="91"/>
+            <w:r w:rsidRPr="00144B48">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>– fri aktivitet så länge katetern är aktuell</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00385AEF" w:rsidRDefault="00854BDA" w14:paraId="154B6894" w14:textId="609EFE39">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Kateterjournal upprättas när kateterbehandling påbörjas och avslutas när katetern avvecklas. Gemensam för läkare</w:t>
+            </w:r>
+            <w:r w:rsidR="00E02577">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>sjuksköterska</w:t>
+            </w:r>
+            <w:r w:rsidR="00E02577">
+              <w:t xml:space="preserve"> och undersköterska.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00385AEF" w:rsidRDefault="00854BDA" w14:paraId="49CA4980" w14:textId="2577A458">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidR="00854BDA">
+              <w:rPr/>
+              <w:t>Daglig utvärdering/uppföljning av kateterns liggtid ska göras och dokumenteras under Omvårdnadsstatus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="78C1F7AE" w:rsidRDefault="00854BDA" w14:paraId="48B71485" w14:textId="0E9FB590">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00385AEF" w:rsidRDefault="00854BDA" w14:paraId="1FC2C598" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Läkare</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00385AEF" w:rsidRDefault="00854BDA" w14:paraId="0E232446" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00385AEF" w:rsidRDefault="00854BDA" w14:paraId="329B1C31" w14:textId="753352EA">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Undersköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0029620C" w:rsidR="00854BDA" w:rsidP="00385AEF" w:rsidRDefault="00854BDA" w14:paraId="4D00D1C5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-103/surrogate/Kateterisering%20av%20urinbl%c3%a5sa%20hos%20barn%20och%20vuxna%20vid%20S%c3%84S.pdf" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0029620C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Riktlinje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00854BDA" w:rsidP="00385AEF" w:rsidRDefault="00854BDA" w14:paraId="03955088" w14:textId="337C48A9">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="40EC2D52" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00DD2DC5" w:rsidRDefault="00854BDA" w14:paraId="54139115" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924892" w:id="92"/>
+            <w:bookmarkStart w:name="_Toc522629001" w:id="93"/>
+            <w:bookmarkStart w:name="Lekterapi" w:id="94"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Lekterapi</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="92"/>
+            <w:bookmarkEnd w:id="93"/>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00DD2DC5" w:rsidRDefault="00854BDA" w14:paraId="139BB566" w14:textId="0DB1B9E2">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Används av omvårdnadspersonal för att dokumentera under vistelsen på Patienthotellet.</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00754AF1" w:rsidRDefault="00854BDA" w14:paraId="672AB18B" w14:textId="77777777">
+              <w:t>Används för dokumentation av lekterapins verksamhet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00DD2DC5" w:rsidRDefault="00854BDA" w14:paraId="578AD043" w14:textId="7634D21D">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Sjuksköterska</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t>Barnsköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="00DD2DC5" w:rsidRDefault="00854BDA" w14:paraId="03647BC0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="189FC9A5" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="6FD933FF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00754AF1" w:rsidRDefault="00854BDA" w14:paraId="45078466" w14:textId="2EB453A6">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00DD2DC5" w:rsidRDefault="00854BDA" w14:paraId="7AACC34E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc495924889" w:id="80"/>
-            <w:bookmarkStart w:name="_Toc522628998" w:id="81"/>
+            <w:bookmarkStart w:name="Levnadsvanor" w:id="95"/>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Inskriv</w:t>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="82"/>
+              <w:t>Levnadsvanor</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
+          <w:p w:rsidRPr="006E3060" w:rsidR="00854BDA" w:rsidP="00DD2DC5" w:rsidRDefault="00854BDA" w14:paraId="56918880" w14:textId="3045158C">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>Dokumentation kring patientens levnadsvanor såsom tobaksbruk, fysisk aktivitet, alkohol och matvanor.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00DD2DC5" w:rsidRDefault="00854BDA" w14:paraId="282E7B6E" w14:textId="781A87C6">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>ning</w:t>
-[...91 lines deleted...]
-            </w:pPr>
+              <w:t>Alla personalkategorier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="008963C2" w:rsidR="00854BDA" w:rsidP="006F74B1" w:rsidRDefault="006138E2" w14:paraId="1A41F824" w14:textId="037105FE">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId33">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Manual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="2464317C" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="4A830493" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="001F4B9F" w:rsidR="00854BDA" w:rsidP="00A568C9" w:rsidRDefault="00854BDA" w14:paraId="32CB221D" w14:textId="39529BF6">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00DD2DC5" w:rsidRDefault="00854BDA" w14:paraId="1F535EE9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="Läkemedelsanteckning_apotekare" w:id="96"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Läkemedelsanteckning apotekare</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00DD2DC5" w:rsidRDefault="00854BDA" w14:paraId="49A84BBE" w14:textId="6B92BDFA">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t xml:space="preserve">Dokumentation av apotekare om en åtgärd är gjord </w:t>
+            </w:r>
+            <w:r w:rsidR="00D4636E">
+              <w:t>för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t xml:space="preserve"> en patient.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00077D5E" w:rsidRDefault="00854BDA" w14:paraId="586E86C6" w14:textId="54EE9C73">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Apotekare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="00077D5E" w:rsidRDefault="00854BDA" w14:paraId="23353019" w14:textId="60F4BFF7">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId34">
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Rutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="7F6B0C0F" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00DD2DC5" w:rsidRDefault="00854BDA" w14:paraId="48BA919C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924894" w:id="97"/>
+            <w:bookmarkStart w:name="_Toc522629003" w:id="98"/>
+            <w:bookmarkStart w:name="MIG" w:id="99"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>MIG</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="97"/>
+            <w:bookmarkEnd w:id="98"/>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00DD2DC5" w:rsidRDefault="00854BDA" w14:paraId="02FA7093" w14:textId="3870F8BF">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Narkosläkare som går på MIG-uppdrag (mobil intensivvårdsgrupp) dokumenterar i denna aktivitet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00077D5E" w:rsidRDefault="00854BDA" w14:paraId="5CBD7C56" w14:textId="61038084">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Läkare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="00077D5E" w:rsidRDefault="00854BDA" w14:paraId="6C57CD47" w14:textId="37D72A88">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="3E0FDD0F" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00DD2DC5" w:rsidRDefault="00854BDA" w14:paraId="01A06FEE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924895" w:id="100"/>
+            <w:bookmarkStart w:name="_Toc522629004" w:id="101"/>
+            <w:bookmarkStart w:name="Munstatus" w:id="102"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Munstatus</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="100"/>
+            <w:bookmarkEnd w:id="101"/>
+          </w:p>
+          <w:bookmarkEnd w:id="102"/>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00142A75" w:rsidRDefault="00854BDA" w14:paraId="2AA7B791" w14:textId="34EA9170">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Beskriver munstatus</w:t>
+            </w:r>
+            <w:r w:rsidR="00E457D7">
+              <w:t xml:space="preserve"> och åtgärder</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t xml:space="preserve"> för palliativa patienter.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00077D5E" w:rsidRDefault="00854BDA" w14:paraId="3297A314" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00077D5E" w:rsidRDefault="00854BDA" w14:paraId="7F39F476" w14:textId="7E580772">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Undersköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="00077D5E" w:rsidRDefault="00854BDA" w14:paraId="6D645B4F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="3160021D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00DD2DC5" w:rsidRDefault="00854BDA" w14:paraId="4B3DE04F" w14:textId="0BF305E0">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="NEWS" w:id="103"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t xml:space="preserve">NEWS2 </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="103"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t xml:space="preserve">(National </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Early</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Warning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t xml:space="preserve"> Score 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00142A75" w:rsidRDefault="00854BDA" w14:paraId="1857388D" w14:textId="67A927DA">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidR="00854BDA">
+              <w:rPr/>
+              <w:t>Tidig upptäckt och behandling av avvikande mätvärden för vuxna. Höga poäng föranleder kontakt med jourläkare och MIG-grupp i enlighet med åtgärdstrapp</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5FA4">
+              <w:rPr/>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00854BDA">
+              <w:rPr/>
+              <w:t xml:space="preserve"> för NEWS2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00142A75" w:rsidRDefault="00854BDA" w14:paraId="5B477F3A" w14:textId="66E57187">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00142A75" w:rsidRDefault="00854BDA" w14:paraId="44BF4DF1" w14:textId="5D501556">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="62169081" w:rsidRDefault="00854BDA" w14:paraId="12A22D52" w14:textId="30190095">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00077D5E" w:rsidRDefault="00854BDA" w14:paraId="72B16420" w14:textId="024D6BDB">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F56B7">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Undersköterska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004C48D0" w:rsidR="00854BDA" w:rsidP="00077D5E" w:rsidRDefault="00854BDA" w14:paraId="6F2F68D4" w14:textId="061796DA">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId35">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Fickbrochyr</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidRPr="004C48D0" w:rsidR="00854BDA" w:rsidP="00077D5E" w:rsidRDefault="00854BDA" w14:paraId="08D576AC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId36">
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Lathund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="00854BDA" w:rsidP="00077D5E" w:rsidRDefault="00854BDA" w14:paraId="1A5B0874" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="1F17ABE6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00142A75" w:rsidRDefault="00854BDA" w14:paraId="17EF40CB" w14:textId="362EAA1D">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924896" w:id="104"/>
+            <w:bookmarkStart w:name="_Toc522629005" w:id="105"/>
+            <w:bookmarkStart w:name="Nutritionsjournal" w:id="106"/>
+            <w:r w:rsidR="00854BDA">
+              <w:rPr/>
+              <w:t>Nutritionsjournal</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="104"/>
+            <w:bookmarkEnd w:id="105"/>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00142A75" w:rsidRDefault="00854BDA" w14:paraId="3EEDC72A" w14:textId="6006E026">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidR="00854BDA">
+              <w:rPr/>
+              <w:t>Ska användas i kombination med Omvårdnadsstatus och Planering för patienter med malnutrition eller där risk föreligger att patienten utvecklar malnutrition under vårdtillfället.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00854BDA">
+              <w:rPr/>
+              <w:t>Nutritionsjournalen ska underlätta informationsflödet mellan de behandlande personalkategorierna.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00077D5E" w:rsidRDefault="00854BDA" w14:paraId="0E645485" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Dietist</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00077D5E" w:rsidRDefault="00854BDA" w14:paraId="3A0B2472" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00077D5E" w:rsidRDefault="00854BDA" w14:paraId="5881F0BF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Undersköterska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00077D5E" w:rsidRDefault="00854BDA" w14:paraId="42FE7292" w14:textId="0BFDA63B">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Läkare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="00142A75" w:rsidRDefault="00854BDA" w14:paraId="367E1C7D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="37CB5A22" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00142A75" w:rsidRDefault="00854BDA" w14:paraId="0F4D8A32" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="Närståendeinformation" w:id="107"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Närståendeinformation</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00142A75" w:rsidRDefault="00854BDA" w14:paraId="24A0264B" w14:textId="2CBB4A5A">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Här dokumenteras given information till och önskemål från närstående.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00142A75" w:rsidRDefault="00854BDA" w14:paraId="2EE9C385" w14:textId="28201C4A">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Alla personalkategorier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="00142A75" w:rsidRDefault="00854BDA" w14:paraId="58FE889A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="1DFE436B" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A17433" w:rsidR="00854BDA" w:rsidP="00142A75" w:rsidRDefault="00854BDA" w14:paraId="3E6D2136" w14:textId="2B32DCDF">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc495924890" w:id="84"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00A568C9">
+            <w:bookmarkStart w:name="_Toc495924897" w:id="108"/>
+            <w:bookmarkStart w:name="_Toc522629006" w:id="109"/>
+            <w:bookmarkStart w:name="Omvårdnadsplaner_IVA" w:id="110"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Omvårdnadsplaner/IVA</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="108"/>
+            <w:bookmarkEnd w:id="109"/>
+            <w:r w:rsidR="00A17433">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="86"/>
-            <w:r w:rsidRPr="001F4B9F">
+            <w:r w:rsidR="00A17433">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>– fri aktivitet så länge katetern är aktuell</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00A568C9" w:rsidRDefault="00854BDA" w14:paraId="35E871A0" w14:textId="3BAD8A28">
+              <w:t>– endast inom intensivvård</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00142A75" w:rsidRDefault="00854BDA" w14:paraId="3E0AF887" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Dokumentation vid inläggning av Intratekala respektive Epidural kateter.</w:t>
-[...36 lines deleted...]
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00A568C9" w:rsidRDefault="00854BDA" w14:paraId="1F89E404" w14:textId="315D3258">
+              <w:t>Beskriver de problem som uppmärksammas i samband med inskrivning eller under vårdtillfället. Här dokumenteras mål, omvårdnadsåtgärder och utvärdering utifrån problemområdet.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00142A75" w:rsidRDefault="00854BDA" w14:paraId="44246B6F" w14:textId="45ED1A00">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F56B7">
-[...19 lines deleted...]
-              <w:spacing w:before="2000" w:after="0"/>
+            <w:r w:rsidRPr="006E3060">
+              <w:t>Övriga vårdavdelningar dokumenterar motsvarande under Omvårdnadsstatus.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="007D7F3F" w:rsidRDefault="00854BDA" w14:paraId="340B4C5D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
               <w:t>Sjuksköterska</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w:rsidR="00854BDA" w:rsidP="00A35EAF" w:rsidRDefault="00854BDA" w14:paraId="16C5268A" w14:textId="77777777">
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="007D7F3F" w:rsidRDefault="00854BDA" w14:paraId="443A6042" w14:textId="307D67E0">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Undersköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="007D7F3F" w:rsidRDefault="00854BDA" w14:paraId="0E8BA324" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="123F24E3" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="426C2739" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="00DD2DC5" w:rsidR="00854BDA" w:rsidP="00DD2DC5" w:rsidRDefault="00854BDA" w14:paraId="339C7BF0" w14:textId="6835D897">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00142A75" w:rsidRDefault="00854BDA" w14:paraId="4A299BFC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
-              <w:rPr>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00DD2DC5">
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924898" w:id="111"/>
+            <w:bookmarkStart w:name="_Toc522629007" w:id="112"/>
+            <w:bookmarkStart w:name="Omvårdnadsstatus" w:id="113"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Omvårdnadsstatus</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="111"/>
+            <w:bookmarkEnd w:id="112"/>
+          </w:p>
+          <w:bookmarkEnd w:id="113"/>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00142A75" w:rsidRDefault="00854BDA" w14:paraId="39520111" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Dokumentation av hur patienten mår, resultat och utvärdering av utförda/insatta omvårdnadsåtgärder</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00142A75" w:rsidRDefault="00854BDA" w14:paraId="7570E364" w14:textId="421008C0">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>För att skapa en lättläst och strukturerad anteckning bör n</w:t>
+            </w:r>
+            <w:r w:rsidR="00856B05">
+              <w:t>y Omvårdnadss</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>tatus skapas när det begränsade utrymmet/sökordet är fullt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="007D7F3F" w:rsidRDefault="00854BDA" w14:paraId="0373676E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="007D7F3F" w:rsidRDefault="00854BDA" w14:paraId="06D06154" w14:textId="7D53A97E">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Undersköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="007D7F3F" w:rsidRDefault="00854BDA" w14:paraId="03327982" w14:textId="23C7A2E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId37">
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Lathund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="09F306C3" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00142A75" w:rsidRDefault="00854BDA" w14:paraId="32C42C64" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924899" w:id="114"/>
+            <w:bookmarkStart w:name="_Toc522629008" w:id="115"/>
+            <w:bookmarkStart w:name="Op_åtgärd" w:id="116"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Op</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>/åtgärd</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="114"/>
+            <w:bookmarkEnd w:id="115"/>
+          </w:p>
+          <w:bookmarkEnd w:id="116"/>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00142A75" w:rsidRDefault="00854BDA" w14:paraId="036F1549" w14:textId="2AE7D9E3">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="51DB0663">
+              <w:t>Operationsberättelse gjord av opererande läkare innehållande preoperativ bedömning, åtgärder samt redogörelse av ingreppet och postoperativa ordinationer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="007D7F3F" w:rsidRDefault="00854BDA" w14:paraId="57904B84" w14:textId="1B9E9FFA">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Läkare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="007D7F3F" w:rsidRDefault="00854BDA" w14:paraId="55ADDC8E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="2AD1D6B9" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007D7F3F" w:rsidR="00854BDA" w:rsidP="007D7F3F" w:rsidRDefault="00854BDA" w14:paraId="4F27322D" w14:textId="65DF1735">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924900" w:id="117"/>
+            <w:bookmarkStart w:name="_Toc522629011" w:id="118"/>
+            <w:bookmarkStart w:name="Patientbakgrund" w:id="119"/>
+            <w:r w:rsidRPr="007D7F3F">
+              <w:t>Patientbakgrund</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="117"/>
+            <w:bookmarkEnd w:id="118"/>
+            <w:r w:rsidRPr="007D7F3F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="90"/>
-            <w:r w:rsidRPr="00144B48">
+            <w:bookmarkEnd w:id="119"/>
+            <w:r w:rsidRPr="00B8585C">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>– fri aktivitet så länge katetern är aktuell</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00385AEF" w:rsidRDefault="00854BDA" w14:paraId="154B6894" w14:textId="77777777">
+              <w:t>– fri aktivitet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00B8585C" w:rsidRDefault="00854BDA" w14:paraId="2DBCC051" w14:textId="7DCD4214">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Kateterjournal upprättas när kateterbehandling påbörjas och avslutas när katetern avvecklas. Gemensam för läkare och sjuksköterska.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00385AEF" w:rsidRDefault="00854BDA" w14:paraId="48B71485" w14:textId="08F7A6B3">
+              <w:t xml:space="preserve">Informationskälla för att ge en bild av patientens medicinska och sociala bakgrund. Patientbakgrunden ska innehålla övergripande, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>kortfattad fakta</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t xml:space="preserve"> som gäller </w:t>
+            </w:r>
+            <w:r w:rsidR="00E621C1">
+              <w:t>över längre tid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>. Aktuella detaljer, resonemang och slutsatser kopplade till dessa fakta ska stå i aktuell, löpande journaltext.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00B8585C" w:rsidRDefault="00854BDA" w14:paraId="25162DBA" w14:textId="3D2AA058">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Daglig utvärdering/uppföljning av kateterns liggtid ska göras och dokumenteras under Omvårdnadsstatus.</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00385AEF" w:rsidRDefault="00854BDA" w14:paraId="1FC2C598" w14:textId="77777777">
+              <w:t>Det är alla yrkeskategoriers ansvar att dokumentera och uppdatera Patientbakgrunden.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="5EE4EFDE" w14:textId="27561D4C">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Läkare</w:t>
-[...23 lines deleted...]
-          <w:p w:rsidRPr="0029620C" w:rsidR="00854BDA" w:rsidP="00385AEF" w:rsidRDefault="00854BDA" w14:paraId="4D00D1C5" w14:textId="77777777">
+              <w:t>Alla personalkategorier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C77D6B" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="2DAEB178" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText xml:space="preserve"> HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-103/surrogate/Kateterisering%20av%20urinbl%c3%a5sa%20hos%20barn%20och%20vuxna%20vid%20S%c3%84S.pdf" </w:instrText>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-300/SURROGATE/Patientbakgrunden%20i%20Melior%2c%20S%c3%84S.pdf" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0029620C">
+            <w:r w:rsidRPr="00C77D6B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
-              <w:t>Riktlinje</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="Tabelltext"/>
+              <w:t>Rutin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="004C48D0" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="21DB1FAA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:hyperlink w:history="1" r:id="rId38">
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lathund </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>somatiken</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="0FD2F370" w14:textId="6E5A72C7">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId39">
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Lathund BUP/VUP</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="40EC2D52" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="1B64408A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00DD2DC5" w:rsidRDefault="00854BDA" w14:paraId="54139115" w14:textId="77777777">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00B8585C" w:rsidRDefault="00854BDA" w14:paraId="73E6CD80" w14:textId="5F026035">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc495924892" w:id="91"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:name="Lekterapi" w:id="93"/>
+            <w:bookmarkStart w:name="Perifer_infart" w:id="120"/>
+            <w:bookmarkStart w:name="_Toc495924901" w:id="121"/>
+            <w:bookmarkStart w:name="_Toc522629012" w:id="122"/>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Lekterapi</w:t>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00DD2DC5" w:rsidRDefault="00854BDA" w14:paraId="139BB566" w14:textId="0DB1B9E2">
+              <w:t>Perifer infart</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="120"/>
+            <w:bookmarkEnd w:id="121"/>
+            <w:bookmarkEnd w:id="122"/>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00B8585C" w:rsidRDefault="00854BDA" w14:paraId="29D6830A" w14:textId="78669BEF">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Används för dokumentation av lekterapins verksamhet.</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">För dokumentation av subkutan infart och perifer </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Barnsköterska</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t>venkateter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t xml:space="preserve"> (PVK).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="13792A85" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="256DD580" w14:textId="2A60EC30">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Undersköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="01A46931" w14:textId="6351A5EE">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40">
+              <w:r w:rsidRPr="00C77D6B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Lathund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="6FD933FF" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="37ADC0C3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00DD2DC5" w:rsidRDefault="00854BDA" w14:paraId="7AACC34E" w14:textId="77777777">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B8585C" w:rsidR="00854BDA" w:rsidP="00B8585C" w:rsidRDefault="00854BDA" w14:paraId="1FC8CB0A" w14:textId="2A2857C8">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
             </w:pPr>
-            <w:bookmarkStart w:name="Levnadsvanor" w:id="94"/>
-[...306 lines deleted...]
-            <w:r w:rsidRPr="00F6182D">
+            <w:bookmarkStart w:name="_Toc495924902" w:id="123"/>
+            <w:bookmarkStart w:name="_Toc522629014" w:id="124"/>
+            <w:bookmarkStart w:name="Planering" w:id="125"/>
+            <w:r w:rsidRPr="00B8585C">
+              <w:t>Planering</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="123"/>
+            <w:bookmarkEnd w:id="124"/>
+            <w:r w:rsidRPr="00B8585C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...432 lines deleted...]
-            <w:r w:rsidRPr="00144B48">
+            <w:bookmarkEnd w:id="125"/>
+            <w:r w:rsidRPr="007D53F0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">– går enbart att användas </w:t>
-[...111 lines deleted...]
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00B8585C" w:rsidRDefault="00854BDA" w14:paraId="25162DBA" w14:textId="3D2AA058">
+              <w:t>– en per vårdtillfälle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="534611E3" w14:textId="1047C0C4">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Det är alla yrkeskategoriers ansvar att dokumentera och uppdatera Patientbakgrunden.</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Planering ska vara en naturlig del av och underlätta rondarbetet genom att ge en översikt över vad som ska genomföras och vad som är gjort. </w:t>
+            </w:r>
+            <w:r w:rsidR="000A73CB">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D6C98" w:rsidR="004D6C98">
+              <w:t xml:space="preserve">kildrar planerade och utförda åtgärder, undersökningar, behandlingar samt omvårdnadsåtgärder. </w:t>
+            </w:r>
+            <w:r w:rsidR="000A73CB">
+              <w:br/>
+            </w:r>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Alla personalkategorier</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidRPr="00C77D6B" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="2DAEB178" w14:textId="77777777">
+              <w:t>Planering öppnas på Akutmottagning eller på vårdavdelning vid direktinläggning.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="422913C5" w14:textId="33D03CA5">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Alla personal-kategorier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C77D6B" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="56B35464" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C77D6B">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C77D6B">
+              <w:instrText xml:space="preserve"> HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-308/SURROGATE/Planering%20-%20Dokumentation%20i%20Melior.pdf" </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C77D6B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C77D6B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
               </w:rPr>
-              <w:t>Rutin</w:t>
-[...9 lines deleted...]
-            <w:r>
+              <w:t>Riktlinje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="3CE85265" w14:textId="38B960FD">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C77D6B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId38">
-[...4 lines deleted...]
-                <w:t>Lathund somatiken</w:t>
+            <w:hyperlink w:history="1" r:id="rId41">
+              <w:r w:rsidRPr="00C77D6B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Lathund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="0FD2F370" w14:textId="6E5A72C7">
-[...11 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="1B64408A" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="088A4785" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00B8585C" w:rsidRDefault="00854BDA" w14:paraId="73E6CD80" w14:textId="5F026035">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007D53F0" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="52F9B4C1" w14:textId="67AD31C0">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
             </w:pPr>
-            <w:bookmarkStart w:name="Perifer_infart" w:id="122"/>
-[...11 lines deleted...]
-              <w:pStyle w:val="Tabelltext"/>
+            <w:bookmarkStart w:name="_Toc495924903" w:id="126"/>
+            <w:bookmarkStart w:name="_Toc522629015" w:id="127"/>
+            <w:bookmarkStart w:name="Planering_öppenvård" w:id="128"/>
+            <w:r w:rsidRPr="007D53F0">
+              <w:t>Planering öppenvård</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="126"/>
+            <w:bookmarkEnd w:id="127"/>
+            <w:r w:rsidRPr="007D53F0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="128"/>
+            <w:r w:rsidRPr="007D53F0">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>– en per specialitet eller verksamhetsområde</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="00950839" w:rsidRDefault="00854BDA" w14:paraId="46283651" w14:textId="399BF5B1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="0" w:right="33"/>
+              <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="000768E5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planering öppenvård ska vara en naturlig del av och underlätta mottagningsarbetet för de patienter som regelbundet kontrolleras via en mottagning. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000768E5" w:rsidR="000768E5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skildrar planerade och utförda åtgärder, undersökningar, behandlingar samt omvårdnadsåtgärder. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000768E5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Planering öppenvård ska alltid följa patientens behandling och inte följa årsvårdtillfället.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="781B4C7B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>För dokumentation av subkutan infart och perifer venkateter (PVK).</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="13792A85" w14:textId="77777777">
+              <w:t>Läkare</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="0FB89C78" w14:textId="4A5215D3">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
               <w:t>Sjuksköterska</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="256DD580" w14:textId="2A60EC30">
-[...16 lines deleted...]
-            <w:hyperlink r:id="rId40">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C77D6B" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="38574F4E" w14:textId="4A1C2554">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42">
               <w:r w:rsidRPr="00C77D6B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Lathund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="37ADC0C3" w14:textId="77777777">
+      <w:tr w:rsidR="00854BDA" w:rsidTr="62169081" w14:paraId="5AC8E097" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="00B8585C" w:rsidR="00854BDA" w:rsidP="00B8585C" w:rsidRDefault="00854BDA" w14:paraId="1FC8CB0A" w14:textId="2A2857C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007D53F0" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="675CF0B9" w14:textId="51009B33">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc495924902" w:id="125"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00B8585C">
+            <w:bookmarkStart w:name="_Toc495924904" w:id="129"/>
+            <w:bookmarkStart w:name="_Toc522629016" w:id="130"/>
+            <w:bookmarkStart w:name="Rehabiliteringsplan" w:id="131"/>
+            <w:r w:rsidRPr="007D53F0">
+              <w:t>Rehabiliteringsplan</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="129"/>
+            <w:bookmarkEnd w:id="130"/>
+            <w:r w:rsidRPr="007D53F0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="127"/>
+            <w:bookmarkEnd w:id="131"/>
             <w:r w:rsidRPr="007D53F0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>– en per vårdtillfälle</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="Tabelltext"/>
+              <w:t>–använd</w:t>
+            </w:r>
+            <w:r w:rsidR="005B3CD8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="001D697D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inom neurologi- </w:t>
+            </w:r>
+            <w:r w:rsidR="000768E5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000768E5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>rehabiliteringsvård</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="006D528F" w:rsidRDefault="00854BDA" w14:paraId="458BBCDE" w14:textId="738BCA50">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:ind w:right="481"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Planering ska vara en naturlig del av och underlätta rondarbetet genom att ge en översikt över vad som ska genomföras och vad som är gjort. Planering öppnas på Akutmottagning eller på vårdavdelning vid direktinläggning.</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="422913C5" w14:textId="33D03CA5">
+              <w:t>Dokumentation för vårdgivare och patient för att tydliggöra hur planeringen av vården ser ut. Syftar till ett ”kontrakt med patienten”.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="1CD961E0" w14:textId="54DD487C">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
               <w:t>Alla personal-kategorier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-[...30 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rId41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="5A8C7DF4" w14:textId="4832ACC4">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43">
               <w:r w:rsidRPr="00C77D6B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Lathund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="088A4785" w14:textId="77777777">
+      <w:tr w:rsidR="002751A0" w:rsidTr="62169081" w14:paraId="324E56FF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="007D53F0" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="52F9B4C1" w14:textId="67AD31C0">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="002751A0" w:rsidP="006120D6" w:rsidRDefault="002751A0" w14:paraId="114E3C2E" w14:textId="7BB3F389">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc495924903" w:id="128"/>
-[...26 lines deleted...]
-              <w:textAlignment w:val="center"/>
+            <w:bookmarkStart w:name="_Toc522629017" w:id="132"/>
+            <w:bookmarkStart w:name="Sjukskrivningsanteckning" w:id="133"/>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>Sjukskrivningsanteckning</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="132"/>
+            <w:bookmarkEnd w:id="133"/>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="006120D6" w:rsidRDefault="002751A0" w14:paraId="3B87A623" w14:textId="01675894">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Planering öppenvård ska vara en naturlig del av och underlätta mottagningsarbetet för de patienter som regelbundet kontrolleras via en mottagning. Planering öppenvård ger en översikt över vad som ska genomföras och vad som är gjort. Planering öppenvård ska alltid följa patientens behandling och inte följa årsvårdtillfället.</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidRPr="005F56B7" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="781B4C7B" w14:textId="77777777">
+              <w:t>Sjukskrivningsanteckningen används för dokumentation av kontakter och åtgärder som sker utifrån planering i aktuell sjukskrivningsplan.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="006120D6" w:rsidRDefault="002751A0" w14:paraId="5DFD4D74" w14:textId="74BDCB27">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="005F56B7">
-              <w:t>Läkare</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId42">
+              <w:t>Rehabkoordinator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C77D6B" w:rsidR="002751A0" w:rsidP="006120D6" w:rsidRDefault="002751A0" w14:paraId="30278983" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId44">
               <w:r w:rsidRPr="00C77D6B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                 </w:rPr>
                 <w:t>Lathund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
+          <w:p w:rsidR="002751A0" w:rsidP="006120D6" w:rsidRDefault="002751A0" w14:paraId="59913295" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854BDA" w:rsidTr="1C725598" w14:paraId="5AC8E097" w14:textId="77777777">
+      <w:tr w:rsidR="002751A0" w:rsidTr="62169081" w14:paraId="481B8927" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-          <w:p w:rsidRPr="007D53F0" w:rsidR="00854BDA" w:rsidP="007D53F0" w:rsidRDefault="00854BDA" w14:paraId="675CF0B9" w14:textId="67D0AF64">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="006120D6" w:rsidRDefault="002751A0" w14:paraId="636971E9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc495924904" w:id="131"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007D53F0">
+            <w:bookmarkStart w:name="_Toc522629018" w:id="134"/>
+            <w:bookmarkStart w:name="Sjukskrivningsplan" w:id="135"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Sjukskrivningsplan</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="134"/>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="006120D6" w:rsidRDefault="002751A0" w14:paraId="5F43E231" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Sjukskrivningsplanen ska tydliggöra rehabilitering och planeringen för sjukskrivningsperioden samt även innehålla information som kan användas för stöd i medicinska underlag.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="002751A0" w:rsidP="006120D6" w:rsidRDefault="002751A0" w14:paraId="13A0780A" w14:textId="4A4956E1">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>En sjukskrivningsplan ska upprättas i samråd med patienten.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="003576C1" w:rsidRDefault="002751A0" w14:paraId="0E29C4BE" w14:textId="689F8080">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Rehabkoordinator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="002751A0" w:rsidP="006120D6" w:rsidRDefault="002751A0" w14:paraId="736D6DD5" w14:textId="0396D44C">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId45">
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Lathund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002751A0" w:rsidTr="62169081" w14:paraId="5005D0F2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="006120D6" w:rsidRDefault="002751A0" w14:paraId="0A2DB972" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924905" w:id="136"/>
+            <w:bookmarkStart w:name="_Toc522629019" w:id="137"/>
+            <w:bookmarkStart w:name="Slutenvårdskontakt" w:id="138"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Slutenvårdskontakt</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="136"/>
+            <w:bookmarkEnd w:id="137"/>
+          </w:p>
+          <w:bookmarkEnd w:id="138"/>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="006120D6" w:rsidRDefault="002751A0" w14:paraId="281B27B2" w14:textId="10834E9A">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Dokumentation av kontakt med patient inneliggande i slutenvård.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="006120D6" w:rsidRDefault="002751A0" w14:paraId="27E0FD5B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Arbetsterapeut</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="006120D6" w:rsidRDefault="002751A0" w14:paraId="7D6447FF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Dietist</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="006120D6" w:rsidRDefault="002751A0" w14:paraId="0B2B0DD5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Fysioterapeut</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="006120D6" w:rsidRDefault="002751A0" w14:paraId="34CE9F26" w14:textId="134ACBF9">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004C48D0" w:rsidR="002751A0" w:rsidP="006120D6" w:rsidRDefault="002751A0" w14:paraId="5962C80F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId46">
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lathund </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>arb</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidRPr="004C48D0" w:rsidR="002751A0" w:rsidP="006120D6" w:rsidRDefault="002751A0" w14:paraId="3DA1C722" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId47">
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Lathund dietist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidRPr="004C48D0" w:rsidR="002751A0" w:rsidP="006120D6" w:rsidRDefault="002751A0" w14:paraId="02613B79" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId48">
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lathund </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>fys</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="002751A0" w:rsidP="006120D6" w:rsidRDefault="002751A0" w14:paraId="75BC3338" w14:textId="67333572">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId49">
+              <w:r w:rsidRPr="2CC494C8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lathund </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="2CC494C8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>ssk</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00762339" w:rsidTr="62169081" w14:paraId="2F0BAD2D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00762339" w:rsidP="002D6A54" w:rsidRDefault="00762339" w14:paraId="5F1FED04" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924906" w:id="139"/>
+            <w:bookmarkStart w:name="_Toc522629020" w:id="140"/>
+            <w:bookmarkStart w:name="Stomijournal" w:id="141"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Stomijournal, Stomiskötsel, Stomiterapeutbesök och Stomiterapeut slutenvård</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="139"/>
+            <w:bookmarkEnd w:id="140"/>
+          </w:p>
+          <w:bookmarkEnd w:id="141"/>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00762339" w:rsidP="002D6A54" w:rsidRDefault="00762339" w14:paraId="66D4937C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00010BE0">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Stomijournalen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t xml:space="preserve"> anger vilken stomityp patienten har.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="00762339" w:rsidP="002D6A54" w:rsidRDefault="00762339" w14:paraId="042ADE82" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00010BE0">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Stomiskötsel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t xml:space="preserve"> används för patienter med en stomi som vårdas inneliggande på en vårdavdelning.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0026459F" w:rsidR="00762339" w:rsidP="002D6A54" w:rsidRDefault="00762339" w14:paraId="7BA6C843" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:spacing w:before="360"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0065710C">
+              <w:rPr>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Stomiterapeuterna använder Stomiterapeutbesök i öppenvården och Stomiterapeut slutenvård inom slutenvården.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00762339" w:rsidP="002D6A54" w:rsidRDefault="00762339" w14:paraId="485DA488" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="00762339" w:rsidP="002D6A54" w:rsidRDefault="00762339" w14:paraId="4B7DC85A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t>Stomiterapeut</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00762339" w:rsidP="002D6A54" w:rsidRDefault="00762339" w14:paraId="337C0175" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t>Undersköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00762339" w:rsidP="002D6A54" w:rsidRDefault="00762339" w14:paraId="3750BA66" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId50">
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Lathund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F60782" w:rsidTr="62169081" w14:paraId="10D670DA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00F60782" w:rsidP="00F5278A" w:rsidRDefault="00F60782" w14:paraId="7E772914" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="Suicidpreventivåtgärd" w:id="142"/>
+            <w:r>
+              <w:t>Suicidpreventiv åtgärd</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="142"/>
+          <w:p w:rsidRPr="005718F2" w:rsidR="00F60782" w:rsidP="00F5278A" w:rsidRDefault="00F60782" w14:paraId="3C6FD495" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005718F2">
+              <w:t>Dokumenteras av övriga personalkategorier i Besök (öppenvård) samt Omvårdnadsstatus (slutenvård).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="00F60782" w:rsidP="00F5278A" w:rsidRDefault="00F60782" w14:paraId="293B3CC2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Alla personal-kategorier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00F60782" w:rsidP="00F5278A" w:rsidRDefault="00F60782" w14:paraId="6096B624" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006257FB" w:rsidTr="62169081" w14:paraId="05EDF4AA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="006257FB" w:rsidP="006120D6" w:rsidRDefault="00405BE3" w14:paraId="766C5EB5" w14:textId="4A11A9FB">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="Suicidriskbedömning" w:id="143"/>
+            <w:r>
+              <w:t>Suicidriskbedömning</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="143"/>
+          <w:p w:rsidR="00AB62C8" w:rsidP="006120D6" w:rsidRDefault="0063343C" w14:paraId="296CC4BA" w14:textId="24B5D59F">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Dokumenteras av läkare i Besök (öppenvård) samt Anteckning (slutenvård, eller annat tillfälle då Besök ej används). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="006257FB" w:rsidP="006120D6" w:rsidRDefault="005B5E24" w14:paraId="4CC3EDDC" w14:textId="1AA88EDD">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Läkare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="006257FB" w:rsidP="006120D6" w:rsidRDefault="00E03AA5" w14:paraId="1388E60B" w14:textId="1A968CF2">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId51">
+              <w:r w:rsidRPr="00E03AA5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Checklista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="133"/>
-[...49 lines deleted...]
-              <w:ind w:right="481"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002751A0" w:rsidTr="62169081" w14:paraId="0B484FBD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="002751A0" w14:paraId="7027CE0A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924907" w:id="144"/>
+            <w:bookmarkStart w:name="_Toc522629021" w:id="145"/>
+            <w:bookmarkStart w:name="Sårjournal" w:id="146"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Sårjournal</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="144"/>
+            <w:bookmarkEnd w:id="145"/>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="002751A0" w14:paraId="4218414E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Dokumentation kring specifikt sår avseende sårlokalisation och skötsel.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="002751A0" w14:paraId="378E27ED" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Slutenvården - en sårjournal per sår och vårdtillfälle.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="002751A0" w14:paraId="5021243B" w14:textId="639E79B9">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Öppenvården - en sårjournal per sår, fortsätt dokumentera i aktiviteten från föregående öppenvårdstillfälle</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="002751A0" w14:paraId="51B0AB1D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="002751A0" w14:paraId="2277BC6F" w14:textId="01A14983">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t>Undersköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="002751A0" w14:paraId="6684AF5C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002751A0" w:rsidTr="62169081" w14:paraId="044BC79D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="002751A0" w14:paraId="6A359757" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924908" w:id="147"/>
+            <w:bookmarkStart w:name="_Toc522629022" w:id="148"/>
+            <w:bookmarkStart w:name="Team_Konferensanteckning" w:id="149"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Team/Konferensanteckning</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="147"/>
+            <w:bookmarkEnd w:id="148"/>
+          </w:p>
+          <w:bookmarkEnd w:id="149"/>
+          <w:p w:rsidRPr="00642987" w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="00E93BCA" w14:paraId="0286447B" w14:textId="5633EE72">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93BCA">
+              <w:t>Används av multiprofessionella team i patientarbetet för gemensam dokumentation för att undvika dubbeldokumentation och få en enhetlig och överskådlig bild av patientens vård/planering</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="002751A0" w14:paraId="73FDD7EB" w14:textId="73FB62A7">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t>Alla personalkategorier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="002751A0" w14:paraId="6C514187" w14:textId="7972BF6A">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId52">
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Lathund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002751A0" w:rsidTr="62169081" w14:paraId="33408242" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00642987" w:rsidR="00642987" w:rsidP="00642987" w:rsidRDefault="002751A0" w14:paraId="1C6C2705" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="Telefon" w:id="150"/>
+            <w:r w:rsidRPr="00642987">
+              <w:t>Telefon</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="150"/>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="002751A0" w14:paraId="34AEBC42" w14:textId="7C219AC4">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006E3060">
+              <w:t xml:space="preserve">Används vid dokumentation av telefonsamtal med patient, anhörig </w:t>
+            </w:r>
+            <w:bookmarkStart w:name="_Hlk535244534" w:id="151"/>
+            <w:r w:rsidRPr="006E3060">
+              <w:t>eller annan vårdgivare gällande patientens vård</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="151"/>
+            <w:r w:rsidRPr="006E3060">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="00EF2D70" w14:paraId="2E78F044" w14:textId="0877B8DB">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t xml:space="preserve">Alla </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F6182D" w:rsidR="002751A0">
+              <w:t xml:space="preserve"> personalkategorier</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="002751A0" w14:paraId="70A634B2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002751A0" w:rsidTr="62169081" w14:paraId="495463BD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="002751A0" w14:paraId="4AFBEEFD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="Telefonbesök" w:id="152"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Telefonbesök</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="006E3060" w:rsidRDefault="002751A0" w14:paraId="4B976635" w14:textId="3E0C4690">
+            <w:pPr>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F56B7">
-[...32 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>Används vid dokumentation av planerat telefonsamtal som ersätter ett besök.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="002751A0" w14:paraId="0A38E35D" w14:textId="77FBD64E">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t>Alla personalkategorier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="002751A0" w14:paraId="43770DAC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002751A0" w:rsidTr="1C725598" w14:paraId="324E56FF" w14:textId="77777777">
+      <w:tr w:rsidR="002751A0" w:rsidTr="62169081" w14:paraId="5E42959A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-          </w:tcPr>
-[...841 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00642987" w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="002751A0" w14:paraId="3B721CDF" w14:textId="69D8BA2C">
             <w:pPr>
               <w:pStyle w:val="Mellanrubrikitabell"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc495924909" w:id="156"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:name="Trakealkanyl" w:id="158"/>
+            <w:bookmarkStart w:name="_Toc495924909" w:id="153"/>
+            <w:bookmarkStart w:name="_Toc522629023" w:id="154"/>
+            <w:bookmarkStart w:name="Trakealkanyl" w:id="155"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00642987">
               <w:t>Trakealkanyl</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="156"/>
-            <w:bookmarkEnd w:id="157"/>
+            <w:bookmarkEnd w:id="153"/>
+            <w:bookmarkEnd w:id="154"/>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00642987">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="158"/>
+            <w:bookmarkEnd w:id="155"/>
             <w:r w:rsidRPr="00642987">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>– fri aktivitet så länge trakealkanylen är aktuell</w:t>
-[...286 lines deleted...]
-            <w:r w:rsidRPr="00474717">
+              <w:t xml:space="preserve">– fri aktivitet så länge </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00642987">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>en per vårdtillfälle</w:t>
-[...356 lines deleted...]
-            <w:r w:rsidRPr="003A1EAE">
+              <w:t>trakealkanylen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00642987">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">– går enbart att användas från </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00341C8B">
+              <w:t xml:space="preserve"> är aktuell</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="002751A0" w:rsidP="00474717" w:rsidRDefault="002751A0" w14:paraId="23CA6E61" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t xml:space="preserve">Dokumentation vid </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>trakeostomi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>. Opererande Läk är ansvarig för dokumentationen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003B1D2D" w:rsidR="002751A0" w:rsidP="00474717" w:rsidRDefault="002751A0" w14:paraId="27F95123" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="Skötsel_trakealkanyl" w:id="156"/>
+            <w:r w:rsidRPr="003B1D2D">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skötsel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B1D2D">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>trakealkanyl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B1D2D">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="156"/>
+            <w:r w:rsidRPr="003B1D2D">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– underaktivitet till </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B1D2D">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trakealkanyl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="00474717" w:rsidRDefault="002751A0" w14:paraId="25E51CC2" w14:textId="22AA73A6">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t xml:space="preserve">Dokumentation av skötseln av </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>trakeostomin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t xml:space="preserve">, använd en och samma aktivitet så länge patienten använder samma </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>trakeostomi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="002751A0" w14:paraId="0023692C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t>Läkare</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="002751A0" w14:paraId="618D0668" w14:textId="6986637F">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="002751A0" w:rsidP="00642987" w:rsidRDefault="002751A0" w14:paraId="7A3BAC01" w14:textId="1842D0A6">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId53">
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Rutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002751A0" w:rsidTr="62169081" w14:paraId="0727FC37" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00474717" w:rsidR="002751A0" w:rsidP="00474717" w:rsidRDefault="002751A0" w14:paraId="6E1E5D49" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924910" w:id="157"/>
+            <w:bookmarkStart w:name="_Toc522629024" w:id="158"/>
+            <w:bookmarkStart w:name="Undantag_från_direktåtkomst" w:id="159"/>
+            <w:r w:rsidRPr="00474717">
+              <w:t>Undantag från direktåtkomst</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="157"/>
+            <w:bookmarkEnd w:id="158"/>
+          </w:p>
+          <w:bookmarkEnd w:id="159"/>
+          <w:p w:rsidRPr="00474717" w:rsidR="002751A0" w:rsidP="00474717" w:rsidRDefault="002751A0" w14:paraId="1DEDBD05" w14:textId="4404248C">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00474717">
+              <w:t>Journalanteckning som inte</w:t>
+            </w:r>
+            <w:r w:rsidR="003B1D2D">
+              <w:t xml:space="preserve"> är</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474717">
+              <w:t xml:space="preserve"> tillgänglig för patienten genom Journal via nätet</w:t>
+            </w:r>
+            <w:r w:rsidR="003B1D2D">
+              <w:t>/1177.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00474717" w:rsidR="002751A0" w:rsidP="00474717" w:rsidRDefault="002751A0" w14:paraId="6599B317" w14:textId="44793A43">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00474717">
+              <w:t>Undantag från direktåtkomst ska användas sparsamt och först efter noga avvägande av den som ansvarar för journalanteckningen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="002751A0" w:rsidP="00474717" w:rsidRDefault="002751A0" w14:paraId="54787775" w14:textId="79BD072F">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t>Alla personal-kategorier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00474717" w:rsidR="002751A0" w:rsidP="00474717" w:rsidRDefault="002751A0" w14:paraId="63C99706" w14:textId="6E5A3383">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00BE463A">
+              <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RS8635-1878377568-47/SURROGATE/V%c3%a5rdnadshavares%20och%20barns%20ut%c3%b6kadebegr%c3%a4nsade%20%c3%a5tkomst%20till%20barns%20journal%20via%20direkt%c3%a5tkomst-1.pdf"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00474717">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Regionalt beslut</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002751A0" w:rsidP="00474717" w:rsidRDefault="002751A0" w14:paraId="2C8BB83E" w14:textId="7A86B07F">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rId54">
+              <w:r w:rsidRPr="00474717">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Riktlinje Orosanmälan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002751A0" w:rsidTr="62169081" w14:paraId="5CFDD60D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00474717" w:rsidR="002751A0" w:rsidP="00474717" w:rsidRDefault="002751A0" w14:paraId="11099FC5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="Uppföljning_FaR" w:id="160"/>
+            <w:r w:rsidRPr="00474717">
+              <w:t xml:space="preserve">Uppföljning </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00474717">
+              <w:t>FaR</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
+          <w:p w:rsidRPr="00474717" w:rsidR="002751A0" w:rsidP="00474717" w:rsidRDefault="002751A0" w14:paraId="4F39AD2B" w14:textId="39430363">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00474717">
+              <w:t>Anteckning för uppföljning av fysisk aktivitet på recept.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="002751A0" w:rsidP="00474717" w:rsidRDefault="002751A0" w14:paraId="72B529A1" w14:textId="5AE5B6FE">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t>Alla personal-kategorier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="002751A0" w:rsidP="00474717" w:rsidRDefault="002751A0" w14:paraId="2B0AEB9E" w14:textId="39AA19CC">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId55">
+              <w:r w:rsidRPr="00474717">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Riktlinje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002751A0" w:rsidTr="62169081" w14:paraId="735734A2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="002751A0" w:rsidP="00474717" w:rsidRDefault="002751A0" w14:paraId="738B2EF3" w14:textId="43694976">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924911" w:id="161"/>
+            <w:bookmarkStart w:name="_Toc522629025" w:id="162"/>
+            <w:bookmarkStart w:name="Utskrivningsmeddelande" w:id="163"/>
+            <w:r w:rsidRPr="002E46F1">
+              <w:t>Utskrivningsmeddelande</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="161"/>
+            <w:bookmarkEnd w:id="162"/>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="163"/>
+            <w:r w:rsidRPr="002E46F1">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474717">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474717">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>VO AnOpIVA</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="003A1EAE" w:rsidRDefault="002751A0" w14:paraId="42B82AA2" w14:textId="3569622A">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="002E46F1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474717">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per vårdtillfälle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="00474717" w:rsidRDefault="002751A0" w14:paraId="03CF2476" w14:textId="1EE47492">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t xml:space="preserve">Patient som skrivs ut från slutenvård ska få ett utskrivningsmeddelande med sig hem där </w:t>
+            </w:r>
+            <w:r w:rsidR="002E46F1">
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>äkaren gör en sammanfattning av vårdtiden, läkemedelsberättelse samt redogör för planerade åtgärder.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="002751A0" w:rsidP="003A1EAE" w:rsidRDefault="002751A0" w14:paraId="3CB671C6" w14:textId="18A51321">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t>Läkare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004C48D0" w:rsidR="002751A0" w:rsidP="003A1EAE" w:rsidRDefault="002751A0" w14:paraId="0FDB972F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId56">
+              <w:r w:rsidRPr="004C48D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Lathund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="002751A0" w:rsidP="003A1EAE" w:rsidRDefault="002751A0" w14:paraId="3E378788" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002751A0" w:rsidTr="62169081" w14:paraId="1F8D042C" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00474717" w:rsidR="002751A0" w:rsidP="00474717" w:rsidRDefault="002751A0" w14:paraId="7FE5E05A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924912" w:id="164"/>
+            <w:bookmarkStart w:name="_Toc522629026" w:id="165"/>
+            <w:bookmarkStart w:name="Utskrivningsplanering" w:id="166"/>
+            <w:r w:rsidRPr="00474717">
+              <w:t>Utskrivningsplanering</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="164"/>
+            <w:bookmarkEnd w:id="165"/>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
+          <w:p w:rsidRPr="00474717" w:rsidR="002751A0" w:rsidP="00474717" w:rsidRDefault="002751A0" w14:paraId="33D6E6D1" w14:textId="0C58EDA5">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidR="002751A0">
+              <w:rPr/>
+              <w:t xml:space="preserve">I utskrivningsplanering dokumenteras det </w:t>
+            </w:r>
+            <w:r w:rsidR="000E7F0F">
+              <w:rPr/>
+              <w:t>som rör</w:t>
+            </w:r>
+            <w:r w:rsidR="002751A0">
+              <w:rPr/>
+              <w:t xml:space="preserve"> patientens </w:t>
+            </w:r>
+            <w:r w:rsidR="000E7F0F">
+              <w:rPr/>
+              <w:t xml:space="preserve">planerade utskrivning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00474717" w:rsidR="002751A0" w:rsidP="00474717" w:rsidRDefault="002751A0" w14:paraId="0E4E2A9F" w14:textId="5A20E2D4">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="002751A0" w:rsidP="003A1EAE" w:rsidRDefault="002751A0" w14:paraId="67C5C2CB" w14:textId="215B949A">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6182D">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="002751A0" w:rsidP="003A1EAE" w:rsidRDefault="002751A0" w14:paraId="28CEC5F5" w14:textId="516091CA">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId57">
+              <w:r w:rsidRPr="00474717">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Lathund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002751A0" w:rsidTr="62169081" w14:paraId="26F8B4A5" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00474717" w:rsidR="002751A0" w:rsidP="00474717" w:rsidRDefault="002751A0" w14:paraId="2E36E7D2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc522629027" w:id="167"/>
+            <w:bookmarkStart w:name="Vård_och_behandlingsplan" w:id="168"/>
+            <w:r w:rsidRPr="00474717">
+              <w:t>Vård- och behandlingsplan</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="167"/>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
+          <w:p w:rsidRPr="00474717" w:rsidR="002751A0" w:rsidP="00474717" w:rsidRDefault="00C923E1" w14:paraId="5F2623B2" w14:textId="0D3D7B02">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C923E1">
+              <w:t>Syftet med Vård- och behandlingsplan är att det ska vara tydligt för såväl vårdgivare som patient hur planeringen av vården ser ut</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474717">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474717" w:rsidR="002751A0">
+              <w:t xml:space="preserve">an upprättas och dokumenteras i av samtliga personalkategorier i databasen </w:t>
+            </w:r>
+            <w:r w:rsidR="001364F2">
+              <w:t>för somatisk vård.</w:t>
+            </w:r>
+            <w:r w:rsidR="00084DD5">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F6182D" w:rsidR="002751A0" w:rsidP="003A1EAE" w:rsidRDefault="002751A0" w14:paraId="55345B53" w14:textId="398DA632">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>Alla personal-kategorier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="002751A0" w:rsidP="003A1EAE" w:rsidRDefault="002751A0" w14:paraId="54A05C10" w14:textId="0A2D9752">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId58">
+              <w:r w:rsidRPr="00474717">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Lathund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002751A0" w:rsidTr="62169081" w14:paraId="36DF8053" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="00754D5F" w:rsidRDefault="002751A0" w14:paraId="64146814" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924913" w:id="169"/>
+            <w:bookmarkStart w:name="_Toc522629028" w:id="170"/>
+            <w:bookmarkStart w:name="Vårdskada" w:id="171"/>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Vårdskada</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="169"/>
+            <w:bookmarkEnd w:id="170"/>
+          </w:p>
+          <w:bookmarkEnd w:id="171"/>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="00754D5F" w:rsidRDefault="002751A0" w14:paraId="5ECF738B" w14:textId="7DE9A0CD">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>Dokumentation vid vårdskada. Beskriv händelseförlopp och notera ärendenumret på eventuella avvikelserapporter som involverar patienten.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="002751A0" w:rsidP="003A1EAE" w:rsidRDefault="002751A0" w14:paraId="57907B8E" w14:textId="06CADB00">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>Alla personal-kategorier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="002751A0" w:rsidP="003A1EAE" w:rsidRDefault="002751A0" w14:paraId="5CE0CB2E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0076415F" w:rsidTr="62169081" w14:paraId="1B2B4CFC" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="0076415F" w:rsidP="00754D5F" w:rsidRDefault="0076415F" w14:paraId="3B1D0F32" w14:textId="07086428">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="Vårdtidssammanfattning_läk" w:id="172"/>
+            <w:r>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>årdtidssammanfattning</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="172"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0076415F">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> läk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0076415F" w:rsidP="0076415F" w:rsidRDefault="0076415F" w14:paraId="2CD40DD1" w14:textId="55788F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Dokumentation för summering av avslutad vårdtid ur ett</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> medicinskt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>perspektiv</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="0076415F" w:rsidP="006C01AF" w:rsidRDefault="0076415F" w14:paraId="0C3AACBB" w14:textId="6EF8D844">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t xml:space="preserve">Vårdtidssammanfattning skrivs när patienten </w:t>
+            </w:r>
+            <w:r>
+              <w:t>byter specialitet inom slutenvården</w:t>
+            </w:r>
+            <w:r w:rsidR="006C01AF">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="0076415F" w:rsidP="003A1EAE" w:rsidRDefault="0076415F" w14:paraId="42012C0B" w14:textId="746C2DE6">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Läkare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="0076415F" w:rsidP="003A1EAE" w:rsidRDefault="0076415F" w14:paraId="42037EFB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002751A0" w:rsidTr="62169081" w14:paraId="1A00C786" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="00754D5F" w:rsidRDefault="002751A0" w14:paraId="2AF32ECE" w14:textId="1A0B99DB">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924914" w:id="173"/>
+            <w:bookmarkStart w:name="_Toc522629029" w:id="174"/>
+            <w:bookmarkStart w:name="Vårdtidssammanfattning_ssk" w:id="175"/>
+            <w:r>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t xml:space="preserve">årdtidssammanfattning </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="173"/>
+            <w:bookmarkEnd w:id="174"/>
+            <w:r w:rsidRPr="0076415F" w:rsidR="0076415F">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0076415F">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:bookmarkEnd w:id="175"/>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="00754D5F" w:rsidRDefault="002751A0" w14:paraId="4E57677B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Dokumentation för summering av avslutad vårdtid ur ett omvårdnadsperspektiv.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="002751A0" w:rsidP="00754D5F" w:rsidRDefault="002751A0" w14:paraId="0A29C0F0" w14:textId="2438323A">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>Vårdtidssammanfattning skrivs när patienten tas över av annan vårdgivare, (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00754D5F">
+              <w:t>t.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t>ex</w:t>
+            </w:r>
+            <w:r w:rsidR="003A1EAE">
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00010BE0">
+              <w:t xml:space="preserve"> kommun eller annat sjukhus), vid långvarig eller komplex vårdsituation eller när patienten har vårdats på IVA eller NEO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="00754D5F" w:rsidRDefault="002751A0" w14:paraId="414F83C8" w14:textId="7EDB7633">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F56B7">
+              <w:t>Vårdtidssammanfattning ska ej skrivas rutinmässigt vid kortare eller okomplicerade vårdtillfällen eller vid flytt till annan avdelning.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010BE0" w:rsidR="002751A0" w:rsidP="003A1EAE" w:rsidRDefault="002751A0" w14:paraId="227F6201" w14:textId="44527983">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C77D6B">
+              <w:t>Sjuksköterska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="002751A0" w:rsidP="003A1EAE" w:rsidRDefault="002751A0" w14:paraId="0BDF8BBF" w14:textId="2B0C8184">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59">
+              <w:r w:rsidRPr="00C77D6B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                </w:rPr>
+                <w:t>Lathund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002751A0" w:rsidTr="62169081" w14:paraId="679D5AE5" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003A1EAE" w:rsidR="002751A0" w:rsidP="003A1EAE" w:rsidRDefault="002751A0" w14:paraId="1AB4F383" w14:textId="65C3CE6A">
+            <w:pPr>
+              <w:pStyle w:val="Mellanrubrikitabell"/>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc495924915" w:id="176"/>
+            <w:bookmarkStart w:name="_Toc522629030" w:id="177"/>
+            <w:bookmarkStart w:name="Vävnadsdonation" w:id="178"/>
+            <w:r w:rsidRPr="003A1EAE">
+              <w:t>Vävnadsdonation</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="176"/>
+            <w:bookmarkEnd w:id="177"/>
+            <w:r w:rsidRPr="003A1EAE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="178"/>
+            <w:r w:rsidRPr="003A1EAE">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidR="00807924">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>används inom anestesiverksamhet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005F56B7" w:rsidR="002751A0" w:rsidP="003A1EAE" w:rsidRDefault="002751A0" w14:paraId="42B82AA2" w14:textId="3569622A">
+            <w:pPr>
+              <w:pStyle w:val="Tabelltext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00010BE0">
               <w:t xml:space="preserve">Används för dokumentation i de fall vävnadsdonation kan vara aktuellt. Gemensam aktivitet för den </w:t>
             </w:r>
             <w:r w:rsidR="005807E1">
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="00010BE0">
               <w:t>äk</w:t>
             </w:r>
             <w:r w:rsidR="005807E1">
               <w:t>are</w:t>
             </w:r>
             <w:r w:rsidRPr="00010BE0">
               <w:t xml:space="preserve"> eller </w:t>
             </w:r>
             <w:r w:rsidR="005807E1">
               <w:t>sj</w:t>
             </w:r>
             <w:r w:rsidRPr="00010BE0">
               <w:t>uksköterska som utför donationsutredningen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00010BE0" w:rsidR="002751A0" w:rsidP="003A1EAE" w:rsidRDefault="002751A0" w14:paraId="2081175B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00010BE0">
               <w:t>Anestesiläkare</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00C77D6B" w:rsidR="002751A0" w:rsidP="003A1EAE" w:rsidRDefault="002751A0" w14:paraId="2E486983" w14:textId="1369C997">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
             <w:r w:rsidRPr="00010BE0">
               <w:t>Anestesi-sjuksköterska</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="002751A0" w:rsidP="003A1EAE" w:rsidRDefault="002751A0" w14:paraId="2B048635" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabelltext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00F6182D" w:rsidR="00F6182D" w:rsidP="002751A0" w:rsidRDefault="00F6182D" w14:paraId="6A0795E9" w14:textId="77777777">
+    <w:p w:rsidR="006D4E4A" w:rsidP="14FB1218" w:rsidRDefault="006D4E4A" w14:paraId="4866E828" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:pPr>
         <w:sectPr w:rsidR="006D4E4A" w:rsidSect="00904EAD">
           <w:headerReference w:type="first" r:id="rId60"/>
           <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
           <w:pgMar w:top="992" w:right="1418" w:bottom="1979" w:left="1276" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="081DD516" w:rsidP="0F0FA734" w:rsidRDefault="081DD516" w14:paraId="3B3611F3" w14:textId="1F968DDE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
+      <w:bookmarkStart w:name="_Toc244250858" w:id="179"/>
       <w:r>
         <w:t>Arbetsgrupp</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="179"/>
     </w:p>
     <w:p w:rsidRPr="00EB3283" w:rsidR="006D4E4A" w:rsidP="00EB3283" w:rsidRDefault="006D4E4A" w14:paraId="7941DC80" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3283">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00010BE0" w:rsidR="006D4E4A" w:rsidP="00EB3283" w:rsidRDefault="006D4E4A" w14:paraId="6EB51C33" w14:textId="77777777">
       <w:r>
         <w:t>Verksamhetschefer, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00010BE0" w:rsidR="006D4E4A" w:rsidP="006D4E4A" w:rsidRDefault="006D4E4A" w14:paraId="5D5F0130" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc256000080" w:id="181"/>
-[...15 lines deleted...]
-      <w:bookmarkStart w:name="_Toc201570585" w:id="197"/>
+      <w:bookmarkStart w:name="_Toc256000080" w:id="180"/>
+      <w:bookmarkStart w:name="_Toc256000071" w:id="181"/>
+      <w:bookmarkStart w:name="_Toc527465034" w:id="182"/>
+      <w:bookmarkStart w:name="_Toc527465501" w:id="183"/>
+      <w:bookmarkStart w:name="_Toc531183011" w:id="184"/>
+      <w:bookmarkStart w:name="_Toc535245993" w:id="185"/>
+      <w:bookmarkStart w:name="_Toc535832064" w:id="186"/>
+      <w:bookmarkStart w:name="_Toc256000008" w:id="187"/>
+      <w:bookmarkStart w:name="_Toc536171941" w:id="188"/>
+      <w:bookmarkStart w:name="_Toc256000017" w:id="189"/>
+      <w:bookmarkStart w:name="_Toc256000026" w:id="190"/>
+      <w:bookmarkStart w:name="_Toc45287428" w:id="191"/>
+      <w:bookmarkStart w:name="_Toc256000035" w:id="192"/>
+      <w:bookmarkStart w:name="_Toc256000044" w:id="193"/>
+      <w:bookmarkStart w:name="_Toc256000053" w:id="194"/>
+      <w:bookmarkStart w:name="_Toc256000062" w:id="195"/>
+      <w:bookmarkStart w:name="_Toc244250859" w:id="196"/>
       <w:r w:rsidRPr="00010BE0">
         <w:t>Länkförteckning</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
       <w:bookmarkEnd w:id="182"/>
       <w:bookmarkEnd w:id="183"/>
       <w:bookmarkEnd w:id="184"/>
       <w:bookmarkEnd w:id="185"/>
       <w:bookmarkEnd w:id="186"/>
       <w:bookmarkEnd w:id="187"/>
       <w:bookmarkEnd w:id="188"/>
       <w:bookmarkEnd w:id="189"/>
       <w:bookmarkEnd w:id="190"/>
       <w:bookmarkEnd w:id="191"/>
       <w:bookmarkEnd w:id="192"/>
       <w:bookmarkEnd w:id="193"/>
       <w:bookmarkEnd w:id="194"/>
       <w:bookmarkEnd w:id="195"/>
       <w:bookmarkEnd w:id="196"/>
-      <w:bookmarkEnd w:id="197"/>
     </w:p>
     <w:p w:rsidRPr="00010BE0" w:rsidR="006D4E4A" w:rsidP="00A80B05" w:rsidRDefault="006D4E4A" w14:paraId="20BD6FB2" w14:textId="20456723">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00010BE0">
         <w:t>Lathundar i arbetet med optimal textjournal SÄS. SÄS interna webb</w:t>
       </w:r>
       <w:r w:rsidR="001B75C6">
         <w:br/>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId61">
         <w:r w:rsidRPr="00451708" w:rsidR="00C66E97">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/vard-och-patientadministration/journalhantering</w:t>
+          <w:t>https://insidan.vgregion.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00451708" w:rsidR="00C66E97">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00451708" w:rsidR="00C66E97">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>e/forvaltningar/sodra-alvsborgs-sjukhus/vard/vard-och-patientadministration/journalhantering</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00010BE0" w:rsidR="006D4E4A" w:rsidP="006D4E4A" w:rsidRDefault="006D4E4A" w14:paraId="1E72D0AA" w14:textId="64A5798C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00010BE0">
         <w:t>Sjukhusövergripande riktlinjer och rutiner, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="00010BE0">
         <w:br/>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId62">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+          <w:t>https://insid</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>a</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>n.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00010BE0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-      </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00CA1F0C" w:rsidP="008B41B9" w:rsidRDefault="00CA1F0C" w14:paraId="1D1B4DA8" w14:textId="0DEF3071">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Journalhantering - vårdhandboken </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008B41B9" w:rsidP="00CA1F0C" w:rsidRDefault="00CA1F0C" w14:paraId="584CFC27" w14:textId="555B6840">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1077"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId64">
+      <w:hyperlink w:history="1" r:id="rId63">
         <w:r w:rsidRPr="002D21EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://www.vardhandboken.se/arbetssatt-och-ansvar/ansvar-och-regelverk/dokumentation/journalhantering/</w:t>
+          <w:t>https://www.vardh</w:t>
+        </w:r>
+        <w:r w:rsidRPr="002D21EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>a</w:t>
+        </w:r>
+        <w:r w:rsidRPr="002D21EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>ndboken.se/arbetssatt-och-ansvar/ansvar-och-regelverk/dokumentation/journalhantering/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00CA1F0C" w:rsidP="00CA1F0C" w:rsidRDefault="00CA1F0C" w14:paraId="77A0BCD7" w14:textId="46FF79C3">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Socialstyrelsen, Patientjournal</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008B41B9" w:rsidP="00CA1F0C" w:rsidRDefault="00CA1F0C" w14:paraId="1C724EA5" w14:textId="60514900">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1077"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId65">
+      <w:hyperlink w:history="1" r:id="rId64">
         <w:r w:rsidRPr="002D21EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/juridiskt-stod-for-dokumentation/patientjournal-innehall-i-en-patientjournal/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="008B41B9" w:rsidP="00CA1F0C" w:rsidRDefault="008B41B9" w14:paraId="68533806" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1077"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008B41B9" w:rsidSect="00015DA2">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1418" w:right="970" w:bottom="851" w:left="794" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FD682A" w:rsidRDefault="00FD682A" w14:paraId="6A386E67" w14:textId="77777777">
+    <w:p w:rsidR="00AB0DBE" w:rsidRDefault="00AB0DBE" w14:paraId="162D2B38" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FD682A" w:rsidRDefault="00FD682A" w14:paraId="492A937A" w14:textId="77777777">
+    <w:p w:rsidR="00AB0DBE" w:rsidRDefault="00AB0DBE" w14:paraId="6CBFCD93" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00FD682A" w:rsidRDefault="00FD682A" w14:paraId="209C9001" w14:textId="77777777">
+    <w:p w:rsidR="00AB0DBE" w:rsidRDefault="00AB0DBE" w14:paraId="1A45C725" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10989,51 +12493,50 @@
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -11166,61 +12669,61 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1897200" cy="363600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FD682A" w:rsidRDefault="00FD682A" w14:paraId="6045FB54" w14:textId="77777777"/>
+    <w:p w:rsidR="00AB0DBE" w:rsidRDefault="00AB0DBE" w14:paraId="614BDAA9" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FD682A" w:rsidRDefault="00FD682A" w14:paraId="42BFFAA2" w14:textId="77777777">
+    <w:p w:rsidR="00AB0DBE" w:rsidRDefault="00AB0DBE" w14:paraId="328054A7" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00FD682A" w:rsidRDefault="00FD682A" w14:paraId="23A8CDDF" w14:textId="77777777">
+    <w:p w:rsidR="00AB0DBE" w:rsidRDefault="00AB0DBE" w14:paraId="25D7B8B2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -11266,51 +12769,51 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="3088494B">
+          <w:pict w14:anchorId="02BCF6FE">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -11387,51 +12890,51 @@
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="7CEB6BC2">
+          <w:pict w14:anchorId="1EC39995">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:21.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOWkhCGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107ttOsvI7cRK4q&#10;WUkkp8oZs+BFYhkK2Lvur+/A+qtpT1UvMDDDfLz3mN13jSZ74bwCU9LhIKdEGA6VMtuSfn9dfvpM&#10;iQ/MVEyDESU9CE/v5x8/zFpbiBHUoCvhCCYxvmhtSesQbJFlnteiYX4AVhh0SnANC3h026xyrMXs&#10;jc5GeT7NWnCVdcCF93j72DvpPOWXUvDwLKUXgeiSYm8hrS6tm7hm8xkrto7ZWvFjG+wfumiYMlj0&#10;nOqRBUZ2Tv2RqlHcgQcZBhyaDKRUXKQZcJph/m6adc2sSLMgON6eYfL/Ly1/2q/tiyOh+wIdEhgB&#10;aa0vPF7GeTrpmrhjpwT9COHhDJvoAuF4OZ5O74aTCSUcfaPbm3yScM0ur63z4auAhkSjpA5pSWix&#10;/coHrIihp5BYzMBSaZ2o0Ya0JZ3eYMrfPPhCG3x46TVaodt0RFVXc2ygOuB4DnrmveVLhT2smA8v&#10;zCHVOBHKNzzjIjVgLThalNTgfv7tPsYjA+ilpEXplNT/2DEnKNHfDHJzNxyPo9bSYTy5HeHBXXs2&#10;1x6zax4A1TnEj2J5MmN80CdTOmjeUOWLWBVdzHCsXdJwMh9CL2j8JVwsFikI1WVZWJm15TF1xC4i&#10;/Nq9MWePNAQk8AlOImPFOzb62B71xS6AVImqiHOP6hF+VGZi8PiLovSvzynq8tfnvwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAGct3O7iAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0gBbVZpOU6UJCY3Dxi7c0iZrKxqnNNlWeHq8E9xs+dPv789Xk+vZ2Y6h86ggmQtgFmtvOmwU&#10;HN43sxRYiBqN7j1aBd82wKq4vcl1ZvwFd/a8jw2jEAyZVtDGOGSch7q1Toe5HyzS7ehHpyOtY8PN&#10;qC8U7nouhVhwpzukD60ebNna+nN/cgpey82b3lXSpT99+bI9roevw8eTUvd30/oZWLRT/IPhqk/q&#10;UJBT5U9oAusVzORSEkpDIh6BEbEUaQKsUvAgF8CLnP+vUPwCAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEATlpIQhkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAZy3c7uIAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidRPr="00DD65C2" w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00DD65C2">
                       <w:rPr>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00DD65C2" w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -14391,53 +15894,51 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="724642675">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1983077350">
     <w:abstractNumId w:val="28"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1950967145">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="655571772">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1547719980">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="110"/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
@@ -14454,951 +15955,1067 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00012F06"/>
     <w:rsid w:val="00015DA2"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00024594"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00032E0A"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="000378CA"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00057634"/>
     <w:rsid w:val="0005763F"/>
     <w:rsid w:val="00060B1E"/>
     <w:rsid w:val="00061969"/>
+    <w:rsid w:val="000628C5"/>
     <w:rsid w:val="000633B0"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="00072AE0"/>
+    <w:rsid w:val="000768E5"/>
     <w:rsid w:val="00077170"/>
     <w:rsid w:val="00077D5E"/>
     <w:rsid w:val="00083A51"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="00084DD5"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00090643"/>
     <w:rsid w:val="00093C95"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A2455"/>
     <w:rsid w:val="000A611A"/>
+    <w:rsid w:val="000A73CB"/>
+    <w:rsid w:val="000B0508"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B6F6C"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C0004"/>
     <w:rsid w:val="000D43D4"/>
     <w:rsid w:val="000D7837"/>
     <w:rsid w:val="000E1981"/>
+    <w:rsid w:val="000E38F4"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E65E7"/>
+    <w:rsid w:val="000E7F0F"/>
     <w:rsid w:val="000F43A3"/>
+    <w:rsid w:val="000F5F21"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00114C79"/>
     <w:rsid w:val="00115AE1"/>
     <w:rsid w:val="00120869"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
+    <w:rsid w:val="001364F2"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="001401C9"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00142A75"/>
     <w:rsid w:val="00142F1A"/>
     <w:rsid w:val="00144B48"/>
     <w:rsid w:val="00147FA4"/>
     <w:rsid w:val="001520F9"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="001658ED"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00173BD9"/>
     <w:rsid w:val="00174026"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="0017744A"/>
     <w:rsid w:val="001805C4"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00182F18"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4148"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A6C70"/>
     <w:rsid w:val="001B076B"/>
     <w:rsid w:val="001B178D"/>
     <w:rsid w:val="001B75C6"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D697D"/>
     <w:rsid w:val="001E12A4"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="001F25E3"/>
     <w:rsid w:val="001F4B9F"/>
+    <w:rsid w:val="001F7342"/>
     <w:rsid w:val="00207C39"/>
     <w:rsid w:val="00210E68"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="002130B8"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00220A49"/>
+    <w:rsid w:val="00221EF9"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="0023747A"/>
     <w:rsid w:val="00245A21"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="00251A9F"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="0026459F"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="002711FB"/>
     <w:rsid w:val="00274173"/>
     <w:rsid w:val="002741B7"/>
     <w:rsid w:val="002751A0"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00285D24"/>
+    <w:rsid w:val="00285D4F"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="0029620C"/>
     <w:rsid w:val="002964CA"/>
     <w:rsid w:val="00296AC9"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002A7F3D"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C2957"/>
+    <w:rsid w:val="002C4759"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002C68EB"/>
     <w:rsid w:val="002C791D"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D11E2"/>
     <w:rsid w:val="002D2DC8"/>
     <w:rsid w:val="002D4B86"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002D64EF"/>
     <w:rsid w:val="002D6977"/>
     <w:rsid w:val="002E15DE"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E46F1"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F4890"/>
+    <w:rsid w:val="002F510F"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="00301C2F"/>
     <w:rsid w:val="00304069"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="0031516D"/>
     <w:rsid w:val="003172A6"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
+    <w:rsid w:val="00325349"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="00341C8B"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="0035306B"/>
+    <w:rsid w:val="00355A2C"/>
     <w:rsid w:val="003576C1"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00365F89"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="003716DA"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00372D56"/>
     <w:rsid w:val="00376EF1"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="00385AEF"/>
     <w:rsid w:val="00390A5C"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A1EAE"/>
     <w:rsid w:val="003A757C"/>
     <w:rsid w:val="003A7F22"/>
+    <w:rsid w:val="003B1D2D"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B3D58"/>
     <w:rsid w:val="003B5D3A"/>
     <w:rsid w:val="003C0C0B"/>
     <w:rsid w:val="003C550B"/>
     <w:rsid w:val="003C5E30"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003D75C4"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E6F8D"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="0040265C"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00405B88"/>
     <w:rsid w:val="00405BE3"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
+    <w:rsid w:val="00433C79"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="0044423A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00450B77"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="00453CF3"/>
     <w:rsid w:val="00455D65"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="0047272C"/>
     <w:rsid w:val="00474717"/>
     <w:rsid w:val="00476AD7"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004837C8"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="0049391B"/>
     <w:rsid w:val="004A01DC"/>
     <w:rsid w:val="004A355D"/>
+    <w:rsid w:val="004A43E2"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A6C21"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004B4058"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C4524"/>
     <w:rsid w:val="004C48D0"/>
     <w:rsid w:val="004C7971"/>
+    <w:rsid w:val="004D6C98"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E0DC6"/>
+    <w:rsid w:val="004E1911"/>
     <w:rsid w:val="004E3D49"/>
+    <w:rsid w:val="004E5FA4"/>
     <w:rsid w:val="004E6584"/>
     <w:rsid w:val="004E73EE"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F4FB0"/>
+    <w:rsid w:val="004F51C8"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00521967"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="005339EC"/>
     <w:rsid w:val="00534077"/>
     <w:rsid w:val="00541A22"/>
     <w:rsid w:val="00541D07"/>
+    <w:rsid w:val="00542EDF"/>
     <w:rsid w:val="00544ADE"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
+    <w:rsid w:val="0056728D"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005718F2"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="005807E1"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A1D86"/>
     <w:rsid w:val="005A32F7"/>
     <w:rsid w:val="005A4571"/>
+    <w:rsid w:val="005A4883"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B1DAD"/>
+    <w:rsid w:val="005B3CD8"/>
     <w:rsid w:val="005B5E24"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C4CA3"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D1ABC"/>
     <w:rsid w:val="005D1CB9"/>
     <w:rsid w:val="005D6A45"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E33AC"/>
     <w:rsid w:val="005E57E6"/>
     <w:rsid w:val="005F56B7"/>
     <w:rsid w:val="005F631A"/>
     <w:rsid w:val="005F7B7A"/>
     <w:rsid w:val="0060340C"/>
     <w:rsid w:val="0060462B"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="006109F8"/>
     <w:rsid w:val="00611596"/>
     <w:rsid w:val="006120D6"/>
+    <w:rsid w:val="006138E2"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00615702"/>
     <w:rsid w:val="006161FE"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="006257FB"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0063343C"/>
     <w:rsid w:val="00633485"/>
     <w:rsid w:val="00641F3E"/>
     <w:rsid w:val="00642987"/>
     <w:rsid w:val="00642989"/>
+    <w:rsid w:val="006500FC"/>
     <w:rsid w:val="006551AF"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656CAA"/>
     <w:rsid w:val="00656DCD"/>
+    <w:rsid w:val="0065710C"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="006618D9"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="00673E18"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00680E66"/>
     <w:rsid w:val="006834D4"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006951DD"/>
+    <w:rsid w:val="006A2589"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A6F45"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B2A21"/>
     <w:rsid w:val="006B6894"/>
+    <w:rsid w:val="006C01AF"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C5AE6"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0283"/>
     <w:rsid w:val="006D04A9"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D2D6B"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D4E4A"/>
     <w:rsid w:val="006D528F"/>
     <w:rsid w:val="006D647F"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E3060"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E4D52"/>
     <w:rsid w:val="006E6758"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F53EA"/>
+    <w:rsid w:val="006F74B1"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007125E8"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="0072104C"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="0073766D"/>
     <w:rsid w:val="00751F41"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00754AF1"/>
     <w:rsid w:val="00754D5F"/>
     <w:rsid w:val="00760038"/>
+    <w:rsid w:val="00762339"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="0076360C"/>
+    <w:rsid w:val="0076415F"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00766A37"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00772B97"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="007833D6"/>
     <w:rsid w:val="00785F18"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="00790BA7"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007929C1"/>
+    <w:rsid w:val="00796595"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A7AE5"/>
     <w:rsid w:val="007A7CD9"/>
+    <w:rsid w:val="007C160A"/>
     <w:rsid w:val="007C3FCC"/>
     <w:rsid w:val="007C4BC1"/>
     <w:rsid w:val="007C723E"/>
+    <w:rsid w:val="007C73AB"/>
     <w:rsid w:val="007D0A07"/>
     <w:rsid w:val="007D21D1"/>
     <w:rsid w:val="007D2FD2"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
+    <w:rsid w:val="007D47A2"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007D53F0"/>
     <w:rsid w:val="007D7F3F"/>
+    <w:rsid w:val="007E281F"/>
+    <w:rsid w:val="007E6A4E"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="007F5E7B"/>
     <w:rsid w:val="007F7052"/>
     <w:rsid w:val="008055FC"/>
+    <w:rsid w:val="00807924"/>
+    <w:rsid w:val="00814977"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="00824312"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00851A9B"/>
     <w:rsid w:val="00852E5C"/>
+    <w:rsid w:val="008531BA"/>
     <w:rsid w:val="00854BDA"/>
     <w:rsid w:val="008569C6"/>
+    <w:rsid w:val="00856B05"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008612D2"/>
     <w:rsid w:val="00861E39"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00871115"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="0087688C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008963C2"/>
     <w:rsid w:val="00896550"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A1EAC"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
+    <w:rsid w:val="008A56E5"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B1F6F"/>
     <w:rsid w:val="008B41B9"/>
     <w:rsid w:val="008C0A49"/>
     <w:rsid w:val="008C2FA7"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C70F3"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00904EAD"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00916083"/>
     <w:rsid w:val="00921ED8"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="0093626E"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="0094404C"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950839"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="009579DF"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00960B29"/>
+    <w:rsid w:val="00960CC8"/>
     <w:rsid w:val="00967B9A"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="0098213F"/>
     <w:rsid w:val="009850E9"/>
     <w:rsid w:val="00997F3D"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A0DD4"/>
     <w:rsid w:val="009A2802"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B2CB3"/>
     <w:rsid w:val="009B4BC5"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C155D"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C685A"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D0487"/>
     <w:rsid w:val="009D5FBF"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009D7D51"/>
     <w:rsid w:val="009E051A"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E2A43"/>
     <w:rsid w:val="009E31F2"/>
     <w:rsid w:val="009E3BD1"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E68AE"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
+    <w:rsid w:val="00A07781"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A13C6C"/>
     <w:rsid w:val="00A14ED4"/>
     <w:rsid w:val="00A16C43"/>
+    <w:rsid w:val="00A17433"/>
+    <w:rsid w:val="00A1771A"/>
     <w:rsid w:val="00A21C96"/>
     <w:rsid w:val="00A231F0"/>
     <w:rsid w:val="00A264BE"/>
+    <w:rsid w:val="00A26EC9"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A35EAF"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41795"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A42D6B"/>
     <w:rsid w:val="00A42FC2"/>
     <w:rsid w:val="00A514B7"/>
+    <w:rsid w:val="00A51ED6"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A568C9"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A724B5"/>
     <w:rsid w:val="00A74A8E"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A86AF5"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A9368D"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB0DBE"/>
+    <w:rsid w:val="00AB62C8"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AC4BAD"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE0B77"/>
+    <w:rsid w:val="00AE242F"/>
     <w:rsid w:val="00AE261B"/>
     <w:rsid w:val="00AE582A"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AE668B"/>
     <w:rsid w:val="00AF1033"/>
     <w:rsid w:val="00AF56F8"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF72F7"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B06135"/>
     <w:rsid w:val="00B07F6F"/>
     <w:rsid w:val="00B10799"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B245A6"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B37CEC"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B47928"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B71D0B"/>
     <w:rsid w:val="00B72154"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B82FDE"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B84D3C"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B8585C"/>
     <w:rsid w:val="00B85D04"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B874F4"/>
     <w:rsid w:val="00B90054"/>
+    <w:rsid w:val="00B910A4"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B94286"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB5296"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC0673"/>
     <w:rsid w:val="00BC322E"/>
+    <w:rsid w:val="00BC4264"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC531B"/>
     <w:rsid w:val="00BD26F9"/>
     <w:rsid w:val="00BE463A"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF174E"/>
     <w:rsid w:val="00BF3F00"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C25C95"/>
     <w:rsid w:val="00C300E8"/>
     <w:rsid w:val="00C35EB8"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C41C79"/>
     <w:rsid w:val="00C4251F"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C47DB6"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C66E97"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
+    <w:rsid w:val="00C73204"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C77D6B"/>
     <w:rsid w:val="00C84785"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C923E1"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA1080"/>
     <w:rsid w:val="00CA1F0C"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB146C"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB2A3F"/>
     <w:rsid w:val="00CB3CA3"/>
     <w:rsid w:val="00CB4A08"/>
     <w:rsid w:val="00CC0D9E"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC1DA7"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD22B3"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CD6AFC"/>
     <w:rsid w:val="00CE40F8"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE553D"/>
+    <w:rsid w:val="00CF2C83"/>
     <w:rsid w:val="00CF589B"/>
+    <w:rsid w:val="00CF5E67"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D04D9B"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D106B8"/>
     <w:rsid w:val="00D10D74"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D170B9"/>
     <w:rsid w:val="00D1747A"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D35258"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D3EFBE"/>
     <w:rsid w:val="00D41FBE"/>
+    <w:rsid w:val="00D45978"/>
+    <w:rsid w:val="00D4636E"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D51E0E"/>
+    <w:rsid w:val="00D63B36"/>
     <w:rsid w:val="00D661B7"/>
     <w:rsid w:val="00D70F91"/>
+    <w:rsid w:val="00D76D30"/>
     <w:rsid w:val="00D82F3E"/>
+    <w:rsid w:val="00D849F3"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D925B8"/>
     <w:rsid w:val="00DA04FA"/>
     <w:rsid w:val="00DA1D69"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA56A3"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB21E1"/>
     <w:rsid w:val="00DB487D"/>
     <w:rsid w:val="00DC07DE"/>
     <w:rsid w:val="00DD0534"/>
+    <w:rsid w:val="00DD2720"/>
     <w:rsid w:val="00DD2DC5"/>
     <w:rsid w:val="00DD65C2"/>
     <w:rsid w:val="00DE2B3E"/>
     <w:rsid w:val="00DE4419"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE4FD6"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
+    <w:rsid w:val="00DE6AAC"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF0825"/>
     <w:rsid w:val="00DF1287"/>
+    <w:rsid w:val="00E02577"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E03AA5"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E102C2"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E1516A"/>
     <w:rsid w:val="00E36A73"/>
     <w:rsid w:val="00E41619"/>
     <w:rsid w:val="00E42FDE"/>
     <w:rsid w:val="00E4401A"/>
     <w:rsid w:val="00E450A4"/>
+    <w:rsid w:val="00E457D7"/>
+    <w:rsid w:val="00E477D0"/>
     <w:rsid w:val="00E51C30"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54875"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E621C1"/>
     <w:rsid w:val="00E6607F"/>
     <w:rsid w:val="00E67D09"/>
     <w:rsid w:val="00E703E1"/>
     <w:rsid w:val="00E713CF"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E73E7A"/>
     <w:rsid w:val="00E74565"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E81630"/>
+    <w:rsid w:val="00E82128"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E91C47"/>
     <w:rsid w:val="00E92FEB"/>
+    <w:rsid w:val="00E93BCA"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA6025"/>
     <w:rsid w:val="00EB3283"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED31F0"/>
     <w:rsid w:val="00ED3C58"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EF2D70"/>
     <w:rsid w:val="00EF4F6A"/>
     <w:rsid w:val="00F01600"/>
     <w:rsid w:val="00F056CF"/>
     <w:rsid w:val="00F105D1"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F23E43"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5042A"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F57439"/>
+    <w:rsid w:val="00F60782"/>
     <w:rsid w:val="00F6182D"/>
     <w:rsid w:val="00F6254D"/>
     <w:rsid w:val="00F71C25"/>
     <w:rsid w:val="00F84754"/>
+    <w:rsid w:val="00F85EEC"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F94FA0"/>
     <w:rsid w:val="00FB2051"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB4822"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB5BCF"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC4290"/>
     <w:rsid w:val="00FC46C5"/>
+    <w:rsid w:val="00FC4A14"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FD682A"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE377B"/>
     <w:rsid w:val="00FE4A98"/>
+    <w:rsid w:val="00FE51F0"/>
     <w:rsid w:val="00FF3077"/>
+    <w:rsid w:val="00FF593E"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="011D8548"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="02C5DD59"/>
     <w:rsid w:val="03422B19"/>
+    <w:rsid w:val="036FA1DB"/>
     <w:rsid w:val="03AE29EE"/>
     <w:rsid w:val="04200678"/>
     <w:rsid w:val="0539ED6D"/>
     <w:rsid w:val="081176A7"/>
     <w:rsid w:val="081DD516"/>
     <w:rsid w:val="08548615"/>
     <w:rsid w:val="087E2629"/>
     <w:rsid w:val="0905AC99"/>
     <w:rsid w:val="09C16943"/>
     <w:rsid w:val="0C78A075"/>
     <w:rsid w:val="0F0FA734"/>
     <w:rsid w:val="0F6D1A8B"/>
     <w:rsid w:val="10A89155"/>
     <w:rsid w:val="11FB46FA"/>
+    <w:rsid w:val="120BDC84"/>
     <w:rsid w:val="1218A577"/>
+    <w:rsid w:val="14FB1218"/>
     <w:rsid w:val="1577E6BF"/>
     <w:rsid w:val="158752C5"/>
     <w:rsid w:val="16608451"/>
     <w:rsid w:val="169CCB77"/>
     <w:rsid w:val="16E857DC"/>
     <w:rsid w:val="19607DC0"/>
+    <w:rsid w:val="1B47CD6C"/>
     <w:rsid w:val="1C725598"/>
     <w:rsid w:val="1ED90E91"/>
     <w:rsid w:val="1F8CDB32"/>
     <w:rsid w:val="2136A598"/>
     <w:rsid w:val="2239DCFA"/>
     <w:rsid w:val="2339A52C"/>
     <w:rsid w:val="2430CCBB"/>
     <w:rsid w:val="24FEF1D3"/>
     <w:rsid w:val="2518082E"/>
     <w:rsid w:val="25EF71AF"/>
     <w:rsid w:val="262D914A"/>
     <w:rsid w:val="2754A394"/>
     <w:rsid w:val="2793A7FD"/>
     <w:rsid w:val="2934B8D0"/>
     <w:rsid w:val="2A18936D"/>
     <w:rsid w:val="2CC494C8"/>
     <w:rsid w:val="2D345216"/>
     <w:rsid w:val="33E30B7B"/>
     <w:rsid w:val="343E28E2"/>
     <w:rsid w:val="34DC9EC0"/>
     <w:rsid w:val="34E25DFF"/>
     <w:rsid w:val="36FBB6CB"/>
     <w:rsid w:val="394BBEAA"/>
     <w:rsid w:val="39D22C7D"/>
     <w:rsid w:val="3A79875B"/>
+    <w:rsid w:val="3A9D7C85"/>
     <w:rsid w:val="3B066F2F"/>
     <w:rsid w:val="3B9A7564"/>
     <w:rsid w:val="3CD7A8D6"/>
     <w:rsid w:val="3D718B29"/>
     <w:rsid w:val="3F77DB71"/>
     <w:rsid w:val="40C009C2"/>
     <w:rsid w:val="457F095B"/>
     <w:rsid w:val="46CA28E4"/>
     <w:rsid w:val="46F022F4"/>
     <w:rsid w:val="47D2188F"/>
     <w:rsid w:val="47D554FD"/>
     <w:rsid w:val="49510C8A"/>
     <w:rsid w:val="49AD7A00"/>
     <w:rsid w:val="4A44DEC0"/>
+    <w:rsid w:val="4A5C044C"/>
     <w:rsid w:val="4B087B8F"/>
     <w:rsid w:val="4BFD6E9F"/>
     <w:rsid w:val="4EAEDBB6"/>
     <w:rsid w:val="50CF8EE8"/>
     <w:rsid w:val="5116083C"/>
     <w:rsid w:val="51768BD8"/>
     <w:rsid w:val="5183EE3B"/>
     <w:rsid w:val="51DB0663"/>
     <w:rsid w:val="5250A9FE"/>
     <w:rsid w:val="52D44B1E"/>
     <w:rsid w:val="53074C1B"/>
+    <w:rsid w:val="53A83170"/>
     <w:rsid w:val="573AE7F9"/>
     <w:rsid w:val="576164F9"/>
     <w:rsid w:val="5769873C"/>
     <w:rsid w:val="5A7691EB"/>
     <w:rsid w:val="5B182D99"/>
     <w:rsid w:val="5C01E321"/>
     <w:rsid w:val="5C72E855"/>
     <w:rsid w:val="5CB095DE"/>
     <w:rsid w:val="5E3C7DFB"/>
     <w:rsid w:val="5FD7DF1D"/>
     <w:rsid w:val="602463D6"/>
     <w:rsid w:val="60825503"/>
+    <w:rsid w:val="62169081"/>
     <w:rsid w:val="62F4EA55"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="64A3C85C"/>
+    <w:rsid w:val="655A5C4C"/>
     <w:rsid w:val="65CBB8F1"/>
     <w:rsid w:val="6821402B"/>
     <w:rsid w:val="68471AEB"/>
     <w:rsid w:val="68D4487B"/>
     <w:rsid w:val="68F30D1D"/>
+    <w:rsid w:val="693347BA"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6B7CE4D3"/>
     <w:rsid w:val="6B8B2474"/>
     <w:rsid w:val="6C232158"/>
     <w:rsid w:val="6E167ECC"/>
     <w:rsid w:val="6E3872B1"/>
     <w:rsid w:val="6E6D3E00"/>
     <w:rsid w:val="6FA07DC1"/>
     <w:rsid w:val="7014B999"/>
     <w:rsid w:val="70EFD85E"/>
     <w:rsid w:val="729B9772"/>
     <w:rsid w:val="752D02C1"/>
     <w:rsid w:val="7546D036"/>
     <w:rsid w:val="75E50E81"/>
     <w:rsid w:val="763E5A92"/>
     <w:rsid w:val="78855B3B"/>
+    <w:rsid w:val="78C1F7AE"/>
     <w:rsid w:val="79007A13"/>
     <w:rsid w:val="7A16985C"/>
     <w:rsid w:val="7C7D9F03"/>
     <w:rsid w:val="7CBD6475"/>
     <w:rsid w:val="7D0DF00E"/>
     <w:rsid w:val="7DDADBC4"/>
     <w:rsid w:val="7E1C24EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{0431C966-3C68-41CF-94D7-501F846F4E1A}"/>
+  <w15:docId w15:val="{62A20984-927B-4A4C-817C-D2A3A0A3B0C8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -18121,51 +19738,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1461877083">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-419/surrogate" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-77/SURROGATE/D%c3%b6dsbevis%20och%20D%c3%b6dsorsaksintyg%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-136/surrogate" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9641-1173499273-154/SURROGATE/Registrering%20av%20v%c3%a5rdkr%c3%a4vande%20barn%20p%c3%a5%20BB%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-10/SURROGATE/Mobil%20intensivv%c3%a5rdsgrupp%20(MIG)%20f%c3%b6r%20vuxna%20patienter%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-485/surrogate" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-529/surrogate" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-611/surrogate/Suicidriskbed%c3%b6mning%20inom%20somatisk%20v%c3%a5rd%20-%20checklista%20och%20st%c3%b6d%20f%c3%b6r%20dokumentation%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-474/SURROGATE/FaR%20(fysisk%20aktivitet%20p%c3%a5%20recept)%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/halsa-och-vard/vardgivarwebben/it/e-tjanster/jvn/" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs7622-41113395-1192/surrogate/Melior-%20F%c3%b6rsegling%2cblockering%20utf%c3%b6rd.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-236/SURROGATE/Central%20infart%20och%20Perifer%20l%c3%a5ngtidskateter%20i%20Melior.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/medicinska-och-vardadministrativa-riktlinjer/styrande-dokument-inom-halso--och-sjukvard/amnesomraden/levnadsvanor/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-434/surrogate" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas611-63124741-509/surrogate/Lathund%20Perifer%20infart.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-525/surrogate" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-346/SURROGATE/Trakealkanyl%20-%20Dokumentation%20i%20Melior.pdf" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-507/surrogate" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-470/surrogate" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-425/surrogate" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-530/surrogate" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-439/surrogate" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-444/surrogate" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/vard-och-patientadministration/journalhantering" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-428/surrogate" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-247/SURROGATE/Dokumentation%20och%20v%c3%a5rdtillf%c3%a4lleshantering%20f%c3%b6r%20patienter%20p%c3%a5%20S%c3%84S%20Hotell.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-525/surrogate" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-505/surrogate" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/juridiskt-stod-for-dokumentation/patientjournal-innehall-i-en-patientjournal/" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-362/SURROGATE/Varningar%20och%20begr%c3%a4nsning%20av%20v%c3%a5rdinsats%20i%20Melior.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas611-63124741-449/surrogate/Lathund%20Enteral%20nutritionssond.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-489/surrogate" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-533/surrogate" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas611-63124741-499/surrogate/Lathund%20Rehabiliteringsplan.pdf" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-422/surrogate" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-491/surrogate" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/arbetssatt-och-ansvar/ansvar-och-regelverk/dokumentation/journalhantering/" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-502/surrogate" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9490-1028135972-269/surrogate/Lathund%20-%20Avvikelse%20saknad%20journaldokumentation.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-77/SURROGATE/D%c3%b6dsbevis%20och%20D%c3%b6dsorsaksintyg%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-246/SURROGATE/Dokumentation%20i%20Melior%20av%20apotekare.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-471/surrogate" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-421/surrogate" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas611-63124741-446/surrogate/Lathund%20V%c3%a5rdtidssammanfattning.pdf" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-78/SURROGATE/D%c3%b6dsfall%20-%20fastst%c3%a4lla%20inom%20S%c3%84S.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-479/surrogate" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-222/SURROGATE/Anm%c3%a4lan%20om%20oro%20f%c3%b6r%20barn%20och%20unga.pdf" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/" TargetMode="External" Id="rId62" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-419/surrogate" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-77/SURROGATE/D%c3%b6dsbevis%20och%20D%c3%b6dsorsaksintyg%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-136/surrogate" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-248/surrogate/Efterlevandesamtal%2c%20S%C3%84S.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-246/SURROGATE/Dokumentation%20i%20Melior%20av%20apotekare.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-485/surrogate" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-529/surrogate" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-502/surrogate" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-474/SURROGATE/FaR%20(fysisk%20aktivitet%20p%c3%a5%20recept)%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/arbetssatt-och-ansvar/ansvar-och-regelverk/dokumentation/journalhantering/" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-78/SURROGATE/D%c3%b6dsfall%20-%20fastst%c3%a4lla%20inom%20S%c3%84S.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-425/surrogate" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-479/surrogate" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-222/SURROGATE/Anm%c3%a4lan%20om%20oro%20f%c3%b6r%20barn%20och%20unga.pdf" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-470/surrogate" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-247/SURROGATE/Dokumentation%20och%20v%c3%a5rdtillf%c3%a4lleshantering%20f%c3%b6r%20patienter%20p%c3%a5%20S%c3%84S%20Hotell.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-434/surrogate" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas611-63124741-509/surrogate/Lathund%20Perifer%20infart.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-525/surrogate" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-346/SURROGATE/Trakealkanyl%20-%20Dokumentation%20i%20Melior.pdf" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-507/surrogate" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-362/SURROGATE/Varningar%20och%20begr%c3%a4nsning%20av%20v%c3%a5rdinsats%20i%20Melior.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas611-63124741-449/surrogate/Lathund%20Enteral%20nutritionssond.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-530/surrogate" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-439/surrogate" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-444/surrogate" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/vard/vard-och-patientadministration/journalhantering" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-428/surrogate" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-489/surrogate" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-525/surrogate" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-505/surrogate" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9641-1173499273-154/SURROGATE/Registrering%20av%20v%c3%a5rdkr%c3%a4vande%20barn%20p%c3%a5%20BB%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-77/SURROGATE/D%c3%b6dsbevis%20och%20D%c3%b6dsorsaksintyg%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs7622-41113395-1192/surrogate/Melior-%20F%c3%b6rsegling%2cblockering%20utf%c3%b6rd.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-533/surrogate" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas611-63124741-499/surrogate/Lathund%20Rehabiliteringsplan.pdf" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-422/surrogate" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-491/surrogate" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/juridiskt-stod-for-dokumentation/patientjournal-innehall-i-en-patientjournal/" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-611/surrogate/Suicidriskbed%c3%b6mning%20inom%20somatisk%20v%c3%a5rd%20-%20checklista%20och%20st%c3%b6d%20f%c3%b6r%20dokumentation%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9490-1028135972-269/surrogate/Lathund%20-%20Avvikelse%20saknad%20journaldokumentation.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-236/SURROGATE/Central%20infart%20och%20Perifer%20l%c3%a5ngtidskateter%20i%20Melior.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11913-134135642-93/native/Manual%20dokumentation%20Levnadsvanor.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-471/surrogate" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/sofia/sas611-63124741-421/surrogate" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas611-63124741-446/surrogate/Lathund%20V%c3%a5rdtidssammanfattning.pdf" TargetMode="External" Id="rId59" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -18475,33 +20092,34 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Journaldokumentation i Melior – SÄS-standard för journalföring</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Jenny Kuhanen</lastModifiedBy>
-  <revision>14</revision>
+  <lastModifiedBy>Kristina Johansson</lastModifiedBy>
+  <revision>41</revision>
+  <lastPrinted>2026-10-30T09:38:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <category/>
   <contentStatus/>
 </coreProperties>
 </file>