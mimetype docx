--- v1 (2026-03-12)
+++ v2 (2026-09-09)
@@ -1,6566 +1,6186 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="22072658" w14:textId="7AAD438F" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="2E20BC0A" w:rsidP="006E7D92">
-[...12 lines deleted...]
-        <w:t>antiviral terapi till vuxna</w:t>
+    <w:p w14:paraId="27A5EACB" w14:textId="77777777" w:rsidR="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc227915976"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Influensa, antiviral terapi till vuxna vid SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0756C2AF" w14:textId="6A2312DD" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="006E7D92">
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Toc223637929"/>
+    <w:p w14:paraId="11BC1DCA" w14:textId="78491B36" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00F01843">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="1EA7BF7D" w14:textId="3FC8D8E0" w:rsidR="00EC3CD1" w:rsidRPr="00EC3CD1" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Ändrad rekommendation av dosering vid njursvikt och tillägg av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Xofluza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> som alternativ behandling </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>pga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> bristsituation på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Tamiflu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="3F00A84B" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc72840807"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc227915977"/>
+      <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="26775658" w14:textId="6A186885" w:rsidR="00F01843" w:rsidRDefault="00F01843" w:rsidP="006E7D92">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Influensa är en virussjukdom som uppträder i epidemier med varierande utbredning varje vinter. Infektionen är ofta självbegränsande men kan leda till allvarliga komplikationer och ökad mortalitet, framför allt hos personer i riskgrupper; det är därför viktigt att ge behandling när det finns </w:t>
+    <w:p w14:paraId="2578819E" w14:textId="2E9903C7" w:rsidR="00EC3CD1" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:bookmarkStart w:id="5" w:name="_Toc227915978"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Influensa är en virussjukdom som uppträder i epidemier med varierande utbredning varje vinter. Infektionen är ofta självbegränsande men kan leda till allvarliga komplikationer och ökad mortalitet, framför allt hos personer i riskgrupper; det är därför viktigt att ge behandling när det finns indikation [1]. Riktlinjen innehåller rekommendationer för dosering av </w:t>
       </w:r>
-      <w:r w:rsidRPr="004064C6">
-        <w:t>indikation [1]. Riktlinjen</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>oseltamivir</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01843">
-        <w:t xml:space="preserve"> innehåller rekommendationer för dosering av oseltamivir vid njursvikt för behandling vid influensa i samband med graviditet. För barndosering hänvisas till FASS.</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> vid njursvikt för behandling vid influensa i samband med graviditet. För barndosering hänvisas till FASS. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC3938D" w14:textId="604319DA" w:rsidR="006E7D92" w:rsidRPr="00806302" w:rsidRDefault="006E7D92" w:rsidP="006E7D92">
-[...6 lines deleted...]
-        <w:t>Förändringar sedan föregå</w:t>
+    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00EB39AE" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc227915979"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Bakgrund och syfte</w:t>
       </w:r>
-      <w:r w:rsidR="3259C45D">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
-    </w:p>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC60516" w14:textId="11AC829A" w:rsidR="00D84E45" w:rsidRPr="00806302" w:rsidRDefault="64738C36" w:rsidP="00194043">
-[...1 lines deleted...]
-        <w:spacing w:before="360" w:after="40"/>
+    <w:p w14:paraId="668EDE68" w14:textId="3FD5BB9A" w:rsidR="00EC3CD1" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:bookmarkStart w:id="8" w:name="_Toc100327187"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc227915980"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Vid klinisk misstanke om influensa bör personer som tillhör en riskgrupp, och övriga med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="244D41BB">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>allvarlig sjukdom, behandlas med antiviral terapi d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:cs="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">av </w:t>
+        <w:t>å</w:t>
       </w:r>
-      <w:r w:rsidR="00D84E45" w:rsidRPr="244D41BB">
+      <w:r w:rsidRPr="0098500C">
+        <w:t xml:space="preserve"> behandling med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:cs="Georgia"/>
         </w:rPr>
-        <w:t>Innehållsförteckning</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>neuraminidash</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>mmare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>har visats minska risken f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>r komplikationer och d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>d samt minska behovet av antibiotika. Behandlingen leder ocks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t xml:space="preserve"> till en reducerad uts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>ndring av virus fr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>n sjuka patienter och kan sannolikt minska risken f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>r smittspridning. Det finns d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>rf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>r alltid indikation f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>r antiviral terapi vid inl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>ggning av patienter med misst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>nkt influensa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t xml:space="preserve">Under 2026 har förbrukningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:lastRenderedPageBreak/>
+        <w:t>av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Tamiflu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> varit stor och det råder bristsituation </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>ffa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> på tablett 30 mg som rekommenderas vid nedsatt njurfunktion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E6E62B" w14:textId="754813F8" w:rsidR="00F411C6" w:rsidRDefault="00806302">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="70B2A54A" w14:textId="7D98B619" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:fldChar w:fldCharType="begin"/>
+        <w:t>Förutsättningar</w:t>
       </w:r>
-      <w:r>
-[...783 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="0B4189A4" w14:textId="36285555" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00806302">
-[...26 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="12E4663B" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:bookmarkStart w:id="10" w:name="_Toc100327192"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Riskfaktorer för allvarlig influensa </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70559FE7" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="006E7D92">
-[...29 lines deleted...]
-        <w:t>Ålder &gt;65 år.</w:t>
+    <w:p w14:paraId="5F329815" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Ålder &gt;65 år. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F7A871" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="006E7D92">
-[...4 lines deleted...]
-        <w:t>Graviditet.</w:t>
+    <w:p w14:paraId="330155BD" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Graviditet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D05FA1A" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="006E7D92">
-[...4 lines deleted...]
-        <w:t>Kronisk hjärt- eller lungsjukdom.</w:t>
+    <w:p w14:paraId="55431404" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Kronisk hjärt- eller lungsjukdom. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59588572" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="006E7D92">
-[...4 lines deleted...]
-        <w:t>Kronisk lever- eller njursvikt.</w:t>
+    <w:p w14:paraId="0963CDED" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Kronisk lever- eller njursvikt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340443A0" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="006E7D92">
-[...4 lines deleted...]
-        <w:t>Diabetes mellitus.</w:t>
+    <w:p w14:paraId="54DFA2DC" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Diabetes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>mellitus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A32978" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="006E7D92">
-[...4 lines deleted...]
-        <w:t>Nedsatt immunförsvar p.g.a. sjukdom eller behandling.</w:t>
+    <w:p w14:paraId="2277C0BE" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Nedsatt immunförsvar p.g.a. sjukdom eller behandling. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687A99FD" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="006E7D92">
-[...4 lines deleted...]
-        <w:t>Nedsatt lungfunktion eller hostkraft och risk för sekretstagnation p.g.a. fetma, neuromuskulär sjukdom eller andra funktionshinder.</w:t>
+    <w:p w14:paraId="672A054C" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Nedsatt lungfunktion eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>hostkraft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> och risk för sekretstagnation p.g.a. fetma, neuromuskulär sjukdom eller andra funktionshinder. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42725DFF" w14:textId="3F4E4D74" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="006E7D92">
-[...6 lines deleted...]
-        <w:t>Biverkningar av oseltamivir (</w:t>
+    <w:p w14:paraId="521A315D" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Biverkningar av </w:t>
       </w:r>
-      <w:r w:rsidR="006832FE">
-        <w:t>T</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>oseltamivir</w:t>
       </w:r>
-      <w:r w:rsidR="00D3119E">
-        <w:t>amiflu</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01843">
-        <w:t>)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Tamiflu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-      <w:bookmarkEnd w:id="15"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>) </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="388CC65F" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="006E7D92">
-      <w:r w:rsidRPr="00F01843">
+    <w:p w14:paraId="51E4A72F" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:r w:rsidRPr="0098500C">
         <w:t>Vanliga</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01843">
+      <w:r w:rsidRPr="0098500C">
         <w:tab/>
-        <w:t>Huvudvärk, illamående och kräkningar.</w:t>
+        <w:t>Huvudvärk, illamående och kräkningar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA2EFF9" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="006E7D92">
-      <w:r w:rsidRPr="00F01843">
+    <w:p w14:paraId="4BEE8D37" w14:textId="462AA33D" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="00DC64E4">
+      <w:pPr>
+        <w:ind w:left="2607" w:hanging="2040"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
         <w:t>Sällsynta</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01843">
+      <w:r w:rsidRPr="0098500C">
         <w:tab/>
-        <w:t>Allergi, anafylaxi, hjärtarytmi och medvetandepåverkan.</w:t>
+        <w:t>Allergi, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>anafylaxi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>, hjärtarytmi och medvetande</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC64E4">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>påverkan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DCE58C" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="006E7D92">
-[...6 lines deleted...]
-        <w:t>Interaktioner (oseltamivir)</w:t>
+    <w:p w14:paraId="19AC5A57" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Interaktioner (</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-[...4 lines deleted...]
-        <w:t>Flytande mejeriprodukter försämrar absorptionen, separera intag med minst 2 timmar.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>oseltamivir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DB6A35" w14:textId="72DC0604" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="006E7D92">
-[...1 lines deleted...]
-        <w:t>Möjlig risk för interaktion med warfarin som kan leda till förhöjt PK (INR)</w:t>
+    <w:p w14:paraId="0412698A" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Flytande mejeriprodukter försämrar absorptionen, separera intag med minst 2</w:t>
       </w:r>
-      <w:r w:rsidR="00F14260">
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01843">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>timmar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A8F3179" w14:textId="7BBA7E66" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00D726C8">
-[...6 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="516793DF" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Möjlig risk för interaktion med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>warfarin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> som kan leda till förhöjt PK (INR).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54863DCE" w14:textId="33CAEE28" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00D726C8">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F01843">
+    <w:p w14:paraId="58B43089" w14:textId="67708184" w:rsidR="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
         <w:t>Rekommendation för vuxna som väger &gt;40kg</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9845" w:type="dxa"/>
+        <w:tblW w:w="8913" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Rekommendation för vuxna som väger över 40 kg"/>
-        <w:tblDescription w:val="Tabellen tydliggör patientens situation/riskgrupp och om denne erhåller poliklinisk vård eller är inneliggande, vilket antiviralt preparat som rekommenderas, dosering samt antal behandlingsdagar."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2325"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1150"/>
+        <w:gridCol w:w="2026"/>
+        <w:gridCol w:w="2535"/>
+        <w:gridCol w:w="2484"/>
+        <w:gridCol w:w="1032"/>
+        <w:gridCol w:w="836"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F01843" w:rsidRPr="00F01843" w14:paraId="2485CFF4" w14:textId="77777777" w:rsidTr="00E051E4">
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="590D560F" w14:textId="77777777" w:rsidTr="0098500C">
         <w:trPr>
-          <w:trHeight w:val="188"/>
-          <w:tblHeader/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcW w:w="2026" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CFDFDC6" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00945853">
+          <w:p w14:paraId="5C0C0BDB" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F01843">
+            <w:r w:rsidRPr="0098500C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:kern w:val="32"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Situation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3340" w:type="dxa"/>
+            <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76FD6B05" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00945853">
+          <w:p w14:paraId="552FB5C9" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F01843">
+            <w:r w:rsidRPr="0098500C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:kern w:val="32"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Antiviralt läkemedel ges</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="2484" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72FF93B4" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00945853">
+          <w:p w14:paraId="225DC912" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F01843">
+            <w:r w:rsidRPr="0098500C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:kern w:val="32"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Preparat*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51D24804" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00945853">
+          <w:p w14:paraId="02F78458" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F01843">
+            <w:r w:rsidRPr="0098500C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:kern w:val="32"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
-            <w:tcMar>
-[...2 lines deleted...]
-            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B21A363" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00945853">
+          <w:p w14:paraId="6C9CDE69" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F01843">
+            <w:r w:rsidRPr="0098500C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:kern w:val="32"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dagar*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F01843" w:rsidRPr="00F01843" w14:paraId="75BB0353" w14:textId="77777777" w:rsidTr="00E051E4">
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="3B9E15E2" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcW w:w="2026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C8785F4" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00945853">
+          <w:p w14:paraId="6FAB6E37" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F01843">
+            <w:r w:rsidRPr="0098500C">
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:kern w:val="32"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Poliklinisk vård</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3340" w:type="dxa"/>
+            <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="362AB1F7" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00945853">
+          <w:p w14:paraId="1EB01BFC" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="652E4A84" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BED9E18" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25D6C707" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="53900234" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABA5DBD" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Utan riskfaktor </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAADEF3" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eventuellt efter individuellt övervägande om &lt;48 timmars sjukdom vid bedömning. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2837C81A" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tamiflu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> kapsel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F044D48" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>75 mg x 2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6315BA11" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="3B7F95A5" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56B17189" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Med riskfaktor </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="705D7D24" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>även efter &gt;48 timmars sjukdom. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D96CF41" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tamiflu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> kapsel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D99D026" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>75 mg x 2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00D30BFD" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="7E9DE777" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62810A56" w14:textId="77777777" w:rsidR="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Exponerad för influensa </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="289C9F47" w14:textId="77777777" w:rsidR="00DC64E4" w:rsidRPr="0098500C" w:rsidRDefault="00DC64E4" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B973EE9" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>till patient med riskfaktor. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14553B80" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tamiflu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> kapsel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24D86296" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>75 mg x 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4ADA1A" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="6F3A6B82" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EFA1FC8" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00945853">
+          <w:p w14:paraId="0AC5C023" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Sjukhusvård</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F68B496" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE4CF55" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF2DED9" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="125C050C" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="277DB2DF" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3B4560" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Allmänt </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE14420" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>även om patienten saknar riskfaktorer och även efter mer än 48 timmars sjukdom. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFF47B5" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tamiflu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> kapsel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6EBA8E" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>75 mg x 2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25F79E39" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="18CC5F1D" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C43D767" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sväljsvårigheter </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71AB3B58" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>som mixtur eller genom beredning av flytande läkemedel genom att </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tamiflukapseln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> öppnas. Håll den upprätt, knacka ner pulvret i botten och klipp av toppen. Innehållet blandas med en tsk av något sötat livsmedel för att dölja bitter smak. Blandningen ska röras om och hela mängden ska ges till patienten. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51109042" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tamiflu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> kapsel eller mixtur </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="037B2665" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>75 mg x 2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="267CB22E" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="49128AC2" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73698B30" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nutritionssond/ PEG </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="330D9E5C" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>som vid sväljsvårigheter men innehållet kan i stället blandas med 5 ml vatten och sedan administreras. Skölj efter med ytterligare 5 ml vatten för att få med kvarvarande läkemedel. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C80F4E2" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tamiflu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> kapsel eller mixtur </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3F4430" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>75 mg x 2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1827C739" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="30376128" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6761FF07" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Intensivvård </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3581A57B" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>som tillägg till standardbehandling vid IVA-vård p.g.a. pneumoni, viss misstanke om eller verifierad influensa. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49B635C7" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tamiflu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> mixtur** </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E39E1D1" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>75 mg x 2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D98F68D" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Minst 5* </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="4BA8CB7D" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5796FE84" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Enteral</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> administration inte möjlig </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56AEF6A0" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>intravenöst. Kontakta infektionskonsult. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11384ED1" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dectova</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>infusion*** </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3834509D" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0,6 g x 2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0562B6" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Minst 5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="7FA4E550" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25935F6A" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Exponerad för influensa </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21C039A8" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>till patient som delat rum med influensapatient. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="667094D5" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tamiflu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> kapsel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="080A8F11" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>75 mg x 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="181F30EE" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="480CBDB4" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73FE1982" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+              </w:rPr>
+              <w:t>Graviditet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>****</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76257C58" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1720405F" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B522E7D" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2ACE512C" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="0FEB7696" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD68F7D" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Behandling </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="614B73DE" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>även efter &gt;48 timmars sjukdom. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26A8F41A" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tamiflu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> kapsel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA944DD" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>75 mg x 2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC3ADB4" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="76645B6A" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="573101B4" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Exponerad för influensa </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1B2C7D" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>efter exposition. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43865F92" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tamiflu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> kapsel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="150D4BAB" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="90" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>75 mg x 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="836" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1C9A9D" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="653B1961" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Beskrivning"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>* </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Oseltamivir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Tamiflu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>) är förstahandsval vid alla indikationer. Inhalationspulvret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>zanamivir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Relenza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>) finns som alternativ vid överkänslighet och kan beställas. För akut behov finns förpackningar att låna på infektionsavdelningen anknytning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2591</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>. Behandlingstiden är i allmänhet 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>dagar men f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>rl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t xml:space="preserve">ngd behandling ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>verv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>gas vid nedsatt immunf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>rsvar och till intensivv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>rdad patient. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27497934" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Beskrivning"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>** </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Oseltamivir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> vid IVA-vård ges i första hand genom peroral behandling med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Tamiflu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> mixtur via sond, men om mixtur inte finns tillgänglig kan kapslar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Tamiflu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> användas för beredning av suspension (se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>bipacksedel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>, beredning i hemmet). Förlängd behandling kan övervägas beroende på förlopp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BB86FF" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Beskrivning"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>*** </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Zanamivir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> för intravenöst bruk finns registrerat under namnet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Dectova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> som lagerhålls på Infektionsavdelningen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D36CCEF" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Beskrivning"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>**** Behandling och profylax rekommenderas alltid vid graviditet om ytterligare riskfaktor föreligger, men kan övervägas även hos för övrigt friska gravida. Se rekommendationer om influensa vid graviditet [1]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BFD07D" w14:textId="77777777" w:rsidR="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C"/>
+    <w:p w14:paraId="5E338F80" w14:textId="0BA769ED" w:rsidR="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Antiviral terapi och profylax med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Tamiflu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> vid nedsatt njurfunktion </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8913" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Antiviral trapi och profylax vid nedsatt njurfunktion"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2005"/>
+        <w:gridCol w:w="3372"/>
+        <w:gridCol w:w="3536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="1A02DB91" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50A4A67F" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Behandling</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="579440D5" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kreatininclearance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> (ml/min)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D881E64" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dos vid njursvikt efter första dos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="6DF3696B" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2005" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AADF941" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Första dosen är </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F401990" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>alltid 75 mg oavsett njurfunktion. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59219954" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ordineras och delas på akuten om klinisk misstanke om influensa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79041AA2" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30-60</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7EA101" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>45* mg x 2 i 5 dagar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="02AC2C86" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2027B5" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcW w:w="3372" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CA20755" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00945853">
+          <w:p w14:paraId="22A00BB8" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:keepNext/>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10-30</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70EE57D3" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30 mg x 1 i 5 dagar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="35FFB04F" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2234AF54" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:tcW w:w="3372" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-            </w:tcMar>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F003340" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00945853">
+          <w:p w14:paraId="5A36E828" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:keepNext/>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...32 lines deleted...]
-              <w:t>Utan riskfaktor</w:t>
+              <w:t>&lt;10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3340" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="3536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78383D79" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00F01843">
+          <w:p w14:paraId="077531AF" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...111 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>75 mg som engångsdos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F01843" w:rsidRPr="00F01843" w14:paraId="4E9B417F" w14:textId="77777777" w:rsidTr="00E051E4">
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="3C691058" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E000CD3" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00F01843">
+          <w:p w14:paraId="2D1BA735" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:kern w:val="32"/>
-[...399 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="3372" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E6963B5" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00F01843">
+          <w:p w14:paraId="18EA744C" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:b/>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hemodialys</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="757C4B7E" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30 mg efter var dialys i 5 dagar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="0E7E5D17" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25A4C548" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcW w:w="3372" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C22F7DD" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00F01843">
+          <w:p w14:paraId="3D310F4F" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:keepNext/>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:b/>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Peritonealdialys</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E250D5D" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>75 mg x 1, endast dag 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="0765D776" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20C5E697" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:tcW w:w="3372" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-            </w:tcMar>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="348B9C59" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00F01843">
+          <w:p w14:paraId="632C0146" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:keepNext/>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:b/>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...30 lines deleted...]
-              <w:t>Allmänt</w:t>
+              <w:t>Kontinuerlig dialys </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3340" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="3536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39997DA9" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00F01843">
+          <w:p w14:paraId="2A39D324" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>75 mg x 2 i fem dagar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="65A43256" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69077300" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F01843">
+            <w:r w:rsidRPr="0098500C">
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>även om patienten saknar riskfaktorer och även efter mer än 48 timmars sjukdom.</w:t>
+              <w:t>Profylax</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="3372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50768B85" w14:textId="158E0BE3" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="000A6665" w:rsidP="00F01843">
+          <w:p w14:paraId="5DD3BC7C" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Kreatininclearance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tamiflu </w:t>
+              <w:t> (ml/min)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F01843">
+            <w:r w:rsidRPr="0098500C">
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>kapsel</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1151" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="3536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6ED33FF6" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00F01843">
+          <w:p w14:paraId="1EF2DA0F" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dos vid njursvikt efter första dos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="6706F8AA" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2005" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="672BF29E" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F01843">
+            <w:r w:rsidRPr="0098500C">
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>75 mg x 2</w:t>
+              <w:t>Första dosen är  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C078E63" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>alltid 75 mg oavsett njurfunktion.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1150" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="3372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3949A79E" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00F01843">
+          <w:p w14:paraId="68EE3086" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00F01843">
+              <w:t>30-60</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0098500C">
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...31 lines deleted...]
-              <w:t>Sväljsvårigheter</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3340" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="3536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35AE8EB6" w14:textId="5DEEABE4" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00F01843">
+          <w:p w14:paraId="14C8663D" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F01843">
+            <w:r w:rsidRPr="0098500C">
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">som mixtur eller genom beredning av flytande läkemedel genom att </w:t>
-[...146 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>45* mg x 1 i 10 dagar </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F01843" w:rsidRPr="00F01843" w14:paraId="015DE708" w14:textId="77777777" w:rsidTr="00E051E4">
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="64D00D7F" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35F27F6A" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00F01843">
+          <w:p w14:paraId="117E8F0B" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:kern w:val="32"/>
-[...796 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="3372" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47F5DCDF" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00F01843">
+          <w:p w14:paraId="3F424115" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10-30</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC7A349" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30 mg varannan dag i 10 dagar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="4D4608C9" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA2A338" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcW w:w="3372" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E273CFD" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00F01843">
+          <w:p w14:paraId="265C6C45" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>&lt;10 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42B24D23" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>75 mg som engångsdos </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="28D65775" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12CBF564" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:tcW w:w="3372" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:noWrap/>
-[...3 lines deleted...]
-            </w:tcMar>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="025B97EC" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00F01843">
+          <w:p w14:paraId="3591C629" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...17 lines deleted...]
-              <w:ind w:right="0"/>
+              <w:t>Hemodialys</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Behandling</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3340" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="3536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D034774" w14:textId="77777777" w:rsidR="00F35368" w:rsidRPr="00F01843" w:rsidRDefault="00F35368" w:rsidP="00F35368">
+          <w:p w14:paraId="346BDBA7" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00F01843">
+              <w:t>30 mg efter varannan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>även efter &gt;48 timmars sjukdom.</w:t>
+              <w:t>hemodialys</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-              <w:ind w:right="0"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t> i 10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tamiflu </w:t>
+              <w:t>dgr</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F01843">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>kapsel</w:t>
-[...60 lines deleted...]
-              <w:t>5</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F35368" w:rsidRPr="00F01843" w14:paraId="30FC8451" w14:textId="77777777" w:rsidTr="00E051E4">
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="4FD49862" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16DA406B" w14:textId="77777777" w:rsidR="00F35368" w:rsidRPr="00F01843" w:rsidRDefault="00F35368" w:rsidP="00F35368">
+          <w:p w14:paraId="41E5E96A" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:kern w:val="32"/>
-[...556 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="3372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E4DAD67" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00F01843">
+          <w:p w14:paraId="2C384D0B" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00F01843">
+              <w:t>Peritonealdialys</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098500C">
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>10-30</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4180" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="3536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="650225C7" w14:textId="7CE6BAD0" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="77982374" w:rsidP="00F01843">
+          <w:p w14:paraId="06F0680E" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-              <w:t>mg x 1 i 5 dagar</w:t>
+              <w:t>75 mg dag ett och sedan 30 mg efter en v </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F01843" w:rsidRPr="00F01843" w14:paraId="47206CB5" w14:textId="77777777" w:rsidTr="00340461">
+      <w:tr w:rsidR="0098500C" w:rsidRPr="0098500C" w14:paraId="00B27015" w14:textId="77777777" w:rsidTr="0098500C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FF79D8E" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00F01843">
+          <w:p w14:paraId="29E6C364" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:kern w:val="32"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="3372" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6964306B" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00F01843">
+          <w:p w14:paraId="14E29A5D" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>&lt;10</w:t>
+              <w:t>Kontinuerlig dialys </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4180" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="3536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43A25EEC" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="00F01843">
+          <w:p w14:paraId="54489CC1" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:kern w:val="32"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098500C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...980 lines deleted...]
-              <w:t>75 mg x 1 i tio dagar</w:t>
+              <w:t>75 mg x 1 i tio dagar </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="361C8950" w14:textId="42B34C10" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00780C40" w:rsidP="00780C40">
-[...22 lines deleted...]
-        <w:t>t</w:t>
+    <w:p w14:paraId="7252C372" w14:textId="363E42F3" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Beskrivning"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>*Dosändring 260305 jämfört med tidigare rekommendation 30 mg vid njursvikt </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB19B75" w14:textId="42D376FF" w:rsidR="00380E64" w:rsidRDefault="00701C10" w:rsidP="00C00583">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1CA3514E" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
         <w:t>Xofluza</w:t>
       </w:r>
-      <w:r w:rsidR="00380E64">
-        <w:t xml:space="preserve"> (baloxavir)</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>baloxavir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702BA275" w14:textId="2DC07FD8" w:rsidR="5A896EC0" w:rsidRDefault="00086476" w:rsidP="00086476">
-      <w:r>
+    <w:p w14:paraId="4072E0D9" w14:textId="5BD80999" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:r w:rsidRPr="0098500C">
         <w:t>Indikation</w:t>
       </w:r>
-      <w:r w:rsidR="006A60BA">
+      <w:r w:rsidRPr="0098500C">
+        <w:tab/>
+        <w:t>Alternativ behandling vid brist på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>TamifluP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1228B190" w14:textId="1B7C9F4B" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Läkemedelstyrkor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:tab/>
+        <w:t>20, 40 och 80 mg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:tab/>
+        <w:t>filmdragerade tabletter </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3094CA" w14:textId="09F51D95" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Dosering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:tab/>
+        <w:t>20-80kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00170EA5">
+      <w:r w:rsidRPr="0098500C">
+        <w:tab/>
+        <w:t>Engångsdos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
+        <w:tab/>
+        <w:t>40 mg </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C8DB0D" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:ind w:left="1871" w:firstLine="737"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>&gt;80 kg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098500C">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="5A896EC0">
-[...65 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0098500C">
         <w:tab/>
         <w:t>engångsdos</w:t>
       </w:r>
-      <w:r w:rsidR="0011662C">
+      <w:r w:rsidRPr="0098500C">
         <w:tab/>
-        <w:t>80 mg</w:t>
+        <w:t>80 mg </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E53C537" w14:textId="4EC59C36" w:rsidR="0011662C" w:rsidRDefault="004F7C9C" w:rsidP="00C00583">
-      <w:r>
+    <w:p w14:paraId="7C888179" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:r w:rsidRPr="0098500C">
         <w:t>Pris</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0098500C">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0098500C">
         <w:tab/>
-        <w:t xml:space="preserve">ca 1000 kr </w:t>
+        <w:t>ca 1000 kr vilket är betydligt dyrare än </w:t>
       </w:r>
-      <w:r w:rsidR="005F532D">
-        <w:t>vilket är betydligt dyrare än Tamiflu</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Tamiflu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC4D850" w14:textId="23D23C3D" w:rsidR="005F532D" w:rsidRDefault="00057B73" w:rsidP="00C00583">
-      <w:r>
+    <w:p w14:paraId="1BDBF38C" w14:textId="16F7C2A3" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:r w:rsidRPr="0098500C">
         <w:t>Rekvisition</w:t>
       </w:r>
-      <w:r w:rsidR="00A23DED">
+      <w:r w:rsidRPr="0098500C">
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        <w:t>Infektionskliniken lagerhåller begränsat antal tabletter</w:t>
+        <w:t>Infektionskliniken lagerhåller begränsat antal tabletter </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795DD9FD" w14:textId="77777777" w:rsidR="00A117DE" w:rsidRPr="00C00583" w:rsidRDefault="00A117DE" w:rsidP="00C00583"/>
-[...6 lines deleted...]
-        <w:t>Dokumentinformation</w:t>
+    <w:p w14:paraId="46F80C1F" w14:textId="20FB6CE4" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...18 lines deleted...]
-        <w:t>Sakkunniga</w:t>
+      <w:bookmarkStart w:id="11" w:name="_Toc100327194"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc227915995"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidR="009A32ED" w:rsidRPr="000D04ED">
+        <w:t>Arbetsgrupp</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidR="009A32ED">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE7AFC8" w14:textId="77777777" w:rsidR="003759EA" w:rsidRDefault="00F01843" w:rsidP="005F2096">
-[...6 lines deleted...]
-        <w:t>Anders Lundqvist, överläkare, HIVÖ/infektionsenheten, SÄS</w:t>
+    <w:p w14:paraId="0C41E6D4" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc100327195"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Anders Lundqvist, överläkare, HIVÖ/infektionsenheten, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9E394D" w14:textId="194F8D96" w:rsidR="00AE3D3C" w:rsidRPr="003759EA" w:rsidRDefault="00F01843" w:rsidP="005F2096">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Antje Johannsmeyer, överläkare, kvinnokliniken, SÄS/mödrahälsovårdsöverläkare avseende graviditet </w:t>
+    <w:p w14:paraId="57411C5F" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Antje </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Johannsmeyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>, överläkare, kvinnokliniken, SÄS/mödrahälsovårdsöverläkare avseende graviditet  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF86B56" w14:textId="357D2187" w:rsidR="00F01843" w:rsidRPr="003759EA" w:rsidRDefault="00F01843" w:rsidP="005F2096">
-[...12 lines deleted...]
-        <w:t>apoteket, VGR/SÄS</w:t>
+    <w:p w14:paraId="77EA3BAE" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>Gunilla Rosquist, apotekare, sjukvårdsapoteket, VGR/SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3A8321" w14:textId="4D48AFE0" w:rsidR="00F01843" w:rsidRPr="001E58DA" w:rsidRDefault="00F01843" w:rsidP="005F2096">
-[...16 lines deleted...]
-        <w:t>Remissinstanser</w:t>
+    <w:p w14:paraId="5B7C571F" w14:textId="536F52E4" w:rsidR="00EB39AE" w:rsidRPr="00EB39AE" w:rsidRDefault="00EB39AE" w:rsidP="00EC3CD1"/>
+    <w:p w14:paraId="188AE2C8" w14:textId="50061DF7" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc227915996"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:lastRenderedPageBreak/>
+        <w:t>Källförteckning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
-[...27 lines deleted...]
-        <w:t>)</w:t>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="7AB2B0E1" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="0098500C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Behandling och profylax vid influensa. Läkemedelsverket, juni 2022.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0098500C">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC56E5E" w14:textId="77777777" w:rsidR="00F01843" w:rsidRPr="00F01843" w:rsidRDefault="00F01843" w:rsidP="005F2096">
-[...106 lines deleted...]
-        <w:r w:rsidRPr="00A07437">
+    <w:p w14:paraId="3438AC23" w14:textId="77777777" w:rsidR="0098500C" w:rsidRPr="0098500C" w:rsidRDefault="0098500C" w:rsidP="0098500C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="0098500C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...44 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Terapiråd Influensa antiviral terapi till vuxna</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F6281D">
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0098500C">
+        <w:t>. Terapigrupp Infektion VGR.</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:sectPr w:rsidR="0018129D" w:rsidSect="00F01843">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w14:paraId="40AA233F" w14:textId="17DD0B4B" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="00B03BB7"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D2EE464" w14:textId="77777777" w:rsidR="00E95C44" w:rsidRDefault="00E95C44">
+    <w:p w14:paraId="61FC7105" w14:textId="77777777" w:rsidR="00A44FB4" w:rsidRDefault="00A44FB4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="451F9E96" w14:textId="77777777" w:rsidR="00E95C44" w:rsidRDefault="00E95C44">
+    <w:p w14:paraId="14316CE4" w14:textId="77777777" w:rsidR="00A44FB4" w:rsidRDefault="00A44FB4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="32733C7C" w14:textId="77777777" w:rsidR="00E95C44" w:rsidRDefault="00E95C44">
+    <w:p w14:paraId="5ED8CEC3" w14:textId="77777777" w:rsidR="00A44FB4" w:rsidRDefault="00A44FB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...14 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...16 lines deleted...]
-          <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="5" name="Picture 5">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53EE2AAA" w14:textId="77777777" w:rsidR="00E95C44" w:rsidRDefault="00E95C44"/>
+    <w:p w14:paraId="6C43A07B" w14:textId="77777777" w:rsidR="00A44FB4" w:rsidRDefault="00A44FB4"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39D5DB15" w14:textId="77777777" w:rsidR="00E95C44" w:rsidRDefault="00E95C44">
+    <w:p w14:paraId="6DCD5025" w14:textId="77777777" w:rsidR="00A44FB4" w:rsidRDefault="00A44FB4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7E9FF770" w14:textId="77777777" w:rsidR="00E95C44" w:rsidRDefault="00E95C44">
+    <w:p w14:paraId="27DF87B2" w14:textId="77777777" w:rsidR="00A44FB4" w:rsidRDefault="00A44FB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="10" name="Text Box 10"/>
+              <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4C8074A3" w14:textId="04B13036" w:rsidR="00061BF8" w:rsidRDefault="00061BF8" w:rsidP="00061BF8">
-                          <w:r>
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Aktualiteten i utskrivet dokument kan verifieras </w:t>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r w:rsidR="00BB5ED5">
+                          <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t>på</w:t>
-[...13 lines deleted...]
-                            <w:t xml:space="preserve"> intranät</w:t>
+                            <w:t>.</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="70464969" w14:textId="4B99207F" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="4C8074A3" w14:textId="04B13036" w:rsidR="00061BF8" w:rsidRDefault="00061BF8" w:rsidP="00061BF8">
-                    <w:r>
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Aktualiteten i utskrivet dokument kan verifieras </w:t>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r w:rsidR="00BB5ED5">
+                    <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>på</w:t>
-[...13 lines deleted...]
-                      <w:t xml:space="preserve"> intranät</w:t>
+                      <w:t>.</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="70464969" w14:textId="4B99207F" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-      <w:ind w:right="567"/>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="35F9742A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-172721</wp:posOffset>
+                <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6524625" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
-              <wp:docPr id="6" name="Text Box 6"/>
+              <wp:wrapTopAndBottom/>
+              <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="6524625" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="249D1FAD" w:rsidR="00413A60" w:rsidRDefault="009E697C">
-                          <w:r>
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Aktualiteten i utskrivet dokument kan verifieras </w:t>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r w:rsidR="00061BF8">
+                          <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">på </w:t>
-[...20 lines deleted...]
-                            <w:t xml:space="preserve"> </w:t>
+                            <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:513.75pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwokskGAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C812uvL01WXkduIleV&#10;oiSSU+UZs+BFYhkK2Lvu13dgfWvap6ovMDDDXM45zO+6RpO9cF6BKeloMKREGA6VMtuSfn9dfbqh&#10;xAdmKqbBiJIehKd3i48f5q0tRA416Eo4gkmML1pb0joEW2SZ57VomB+AFQadElzDAh7dNqscazF7&#10;o7N8OJxlLbjKOuDCe7x96J10kfJLKXh4ltKLQHRJsbeQVpfWTVyzxZwVW8dsrfixDfYPXTRMGSx6&#10;TvXAAiM7p/5I1SjuwIMMAw5NBlIqLtIMOM1o+G6adc2sSLMgON6eYfL/Ly1/2q/tiyOh+wIdEhgB&#10;aa0vPF7GeTrpmrhjpwT9COHhDJvoAuF4OZvmk1k+pYSjb5yPb6YJ1+zy2jofvgpoSDRK6pCWhBbb&#10;P/qAFTH0FBKLGVgprRM12pAWK4wx5W8efKENPrz0Gq3QbTqiqqs5NlAdcDwHPfPe8pXCHh6ZDy/M&#10;IdU4Eco3POMiNWAtOFqU1OB+/u0+xiMD6KWkRemU1P/YMSco0d8McnM7mkyi1tJhMv2c48FdezbX&#10;HrNr7gHVOcKPYnkyY3zQJ1M6aN5Q5ctYFV3McKxd0nAy70MvaPwlXCyXKQjVZVl4NGvLY+qIXUT4&#10;tXtjzh5pCEjgE5xExop3bPSxPerLXQCpElUR5x7VI/yozMTg8RdF6V+fU9Tlry9+AQAA//8DAFBL&#10;AwQUAAYACAAAACEAUVG6M+EAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI&#10;3LZk5WNTaTpNlSYkBIeNXbi5jddWNE5psq3w60lPcHstP3r9OFuPthNnGnzrWMNirkAQV860XGs4&#10;vG9nKxA+IBvsHJOGb/Kwzq+vMkyNu/COzvtQi1jCPkUNTQh9KqWvGrLo564njrujGyyGOA61NANe&#10;YrntZKLUo7TYcrzQYE9FQ9Xn/mQ1vBTbN9yViV39dMXz63HTfx0+HrS+vRk3TyACjeEPhkk/qkMe&#10;nUp3YuNFp2GWLJOIxrBQdyAmQqkplRru1RJknsn/P+S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAHCiSyQYAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAFFRujPhAAAACwEAAA8AAAAAAAAAAAAAAAAAcgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="249D1FAD" w:rsidR="00413A60" w:rsidRDefault="009E697C">
-                    <w:r>
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Aktualiteten i utskrivet dokument kan verifieras </w:t>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r w:rsidR="00061BF8">
+                    <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">på </w:t>
-[...20 lines deleted...]
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -6665,88 +6285,481 @@
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...16 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01CC2F9E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F9724A5A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02495F67"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6F163BBA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02A06A4C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4DE80ABE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -6815,51 +6828,349 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="066F000C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0966E6E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07D53490"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4B2C4632"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6928,51 +7239,1505 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="084438BE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1EFAA03A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A6E59E2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D2A23B2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C704FA5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F666694"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C7C33F4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9468E440"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D6D4C16"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7E840968"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D74487D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="432C82B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F8F144E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="56660778"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10247104"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FF3C5686"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12B44389"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="514C4658"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13530BB6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="12A0CE58"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -7041,165 +8806,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...109 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13EE4C50"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B64E6684"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7268,170 +9068,618 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18EC4ED5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="185609A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A956BB3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FA82E086"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B694339"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="63BEDDE4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C5225AE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="72580A88"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -7494,51 +9742,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7607,51 +9855,1731 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EE15440"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B55C0BA2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20FC2C1F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D6FC16D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="224A2F8F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="862814AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="245919B5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E7428374"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24D41110"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6E8C5DE4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="263A452E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="60BC7F58"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A0D0043"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="957AF7D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E7B4EAF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9E4099E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F21421C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E2F42A0E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34876EFE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A0FA1E6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="359B46F6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="27901146"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37E45C3E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E604EE44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7747,57 +11675,207 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38F67073"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6614A05A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -7860,51 +11938,349 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D726CCD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A274DA2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FFB3366"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="386E453C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7973,51 +12349,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="411628AE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A60CC05C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8114,51 +12639,837 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="461D7E72"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="52E80A9C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49963E4F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4746CF18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B6F1725"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5CA82D16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B827EFA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2728B17C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C72052A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A09C236A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="514C2525"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="64A6B01A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8227,57 +13538,618 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51BF4146"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C4EACFF8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51ED3580"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="511055D2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51F30B6B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5E9E7208"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52A71DDE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0908C3C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -8340,51 +14212,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8453,164 +14325,2286 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59B12E7B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E3387492"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5ABC1848"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="720C98E8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AE43099"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="10D4EDB2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F323D04"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F1781B24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FC13396"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="804E9AB4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63847A81"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FB98BD1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63C25DE0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5AA2861A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63C84C96"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D87A5B00"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="650D65BC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="438EEB70"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67BD046C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B394AD0E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68235C87"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F8ACA21C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C927DD6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="96EECC02"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D714B73"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A45E4734"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F584B22"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="28328EE6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FAB45FD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="581EEFE0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -8679,165 +16673,1433 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76A741E0"/>
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7505049A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E20CAC4A"/>
+    <w:tmpl w:val="71E4D346"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="720"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="720"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="720"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="720"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="720"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="720"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6">
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="720"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="720"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="720"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="756E4A34"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FD5EA560"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75F510D1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A4222B82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="760748C0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5350B612"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76642611"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="35348EC2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77863484"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BE905278"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79771BA4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="33F6D4E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="797E3539"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0A328A0A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AFE34BB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="542A692E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B6E08F6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DD8E30D0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8906,51 +18168,647 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CAB7D12"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EBFCC9F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CAE01B3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D6F8803E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CEF25CF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3D622424"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E816C4B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9D463220"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9019,1011 +18877,884 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1055080782">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="92"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2089888206">
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="87"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="513349238">
+    <w:abstractNumId w:val="91"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1106582950">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1964267466">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1048264504">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1457485842">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2084134906">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="910458762">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1315835445">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="28339104">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1201943725">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="243271092">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="403260737">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1449859363">
+    <w:abstractNumId w:val="88"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1394697302">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="366951101">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="2050718817">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1259411543">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="849753514">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1415933012">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1228881957">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="384531308">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1994210568">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1999457993">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1255090006">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1590698822">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="454059551">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="212080805">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1898204695">
+    <w:abstractNumId w:val="86"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1227648773">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="792362380">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="463086511">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1240478822">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="2117600714">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="81803480">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="863250337">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="627664818">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="55" w16cid:durableId="1896887781">
+    <w:abstractNumId w:val="66"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1573195111">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="56" w16cid:durableId="1752465142">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1970087472">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="57" w16cid:durableId="220292182">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1302805222">
+  <w:num w:numId="58" w16cid:durableId="1960061167">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="866216746">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2053920794">
+  <w:num w:numId="60" w16cid:durableId="1537110882">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="1058894132">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="906380434">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="9842054">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="173156397">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="359211988">
+    <w:abstractNumId w:val="89"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="540747818">
+    <w:abstractNumId w:val="83"/>
+  </w:num>
+  <w:num w:numId="67" w16cid:durableId="1631324326">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="68" w16cid:durableId="389227972">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="69" w16cid:durableId="1537308063">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="70" w16cid:durableId="316570365">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="71" w16cid:durableId="1300308870">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="72" w16cid:durableId="1205603035">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="73" w16cid:durableId="236598345">
+    <w:abstractNumId w:val="84"/>
+  </w:num>
+  <w:num w:numId="74" w16cid:durableId="1922719826">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="75" w16cid:durableId="654379902">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="76" w16cid:durableId="1865484962">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="77" w16cid:durableId="777799637">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="78" w16cid:durableId="1401445028">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1166552893">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="79" w16cid:durableId="1850441225">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1009258615">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="80" w16cid:durableId="1126780426">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1413773417">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="81" w16cid:durableId="602104254">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="82" w16cid:durableId="914825542">
+    <w:abstractNumId w:val="85"/>
+  </w:num>
+  <w:num w:numId="83" w16cid:durableId="1148863821">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="84" w16cid:durableId="1939678796">
+    <w:abstractNumId w:val="90"/>
+  </w:num>
+  <w:num w:numId="85" w16cid:durableId="890457319">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="86" w16cid:durableId="1498037720">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="87" w16cid:durableId="28116185">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="88" w16cid:durableId="708071814">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="89" w16cid:durableId="1730568219">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="90" w16cid:durableId="357197334">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="91" w16cid:durableId="943882238">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="92" w16cid:durableId="32537444">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="93" w16cid:durableId="2068187610">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="94" w16cid:durableId="1702364400">
+    <w:abstractNumId w:val="77"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="00002502"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
-    <w:rsid w:val="00015A12"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
-    <w:rsid w:val="00031417"/>
-    <w:rsid w:val="00032E47"/>
     <w:rsid w:val="00033ED5"/>
-    <w:rsid w:val="00043539"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000475B1"/>
+    <w:rsid w:val="000374FB"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
-    <w:rsid w:val="00057B73"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00061BF8"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="000708D9"/>
-    <w:rsid w:val="000756D6"/>
     <w:rsid w:val="00084024"/>
-    <w:rsid w:val="00086476"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
+    <w:rsid w:val="0009600C"/>
     <w:rsid w:val="000A611A"/>
-    <w:rsid w:val="000A6665"/>
-    <w:rsid w:val="000B0C1C"/>
     <w:rsid w:val="000B12D9"/>
-    <w:rsid w:val="000B41D9"/>
     <w:rsid w:val="000B4536"/>
-    <w:rsid w:val="000B46FC"/>
-    <w:rsid w:val="000B5CAE"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000D3AEC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000E4114"/>
     <w:rsid w:val="000E463B"/>
-    <w:rsid w:val="000E57EC"/>
     <w:rsid w:val="000E5A7E"/>
-    <w:rsid w:val="000F10BD"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="0011662C"/>
-    <w:rsid w:val="0012370F"/>
+    <w:rsid w:val="001258CE"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="001459CE"/>
-    <w:rsid w:val="00147F0F"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00155EFF"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="00167F6A"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0018129D"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
+    <w:rsid w:val="001859AF"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
-    <w:rsid w:val="0019133E"/>
-    <w:rsid w:val="00194043"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001A5085"/>
-[...3 lines deleted...]
-    <w:rsid w:val="001B4670"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001C6868"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001E58DA"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="002217D8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00234E31"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="00243A35"/>
+    <w:rsid w:val="002433A3"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="002A1863"/>
-    <w:rsid w:val="002A653F"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A2D7B"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
-    <w:rsid w:val="002B4F7E"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
-    <w:rsid w:val="002C240D"/>
     <w:rsid w:val="002C60AD"/>
-    <w:rsid w:val="002C73ED"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D3C39"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
-    <w:rsid w:val="0030633B"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
-    <w:rsid w:val="0031534E"/>
-    <w:rsid w:val="00316299"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="00336C69"/>
-    <w:rsid w:val="00337B95"/>
     <w:rsid w:val="00337F99"/>
-    <w:rsid w:val="00340461"/>
-    <w:rsid w:val="00342CB5"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
-    <w:rsid w:val="00344300"/>
     <w:rsid w:val="00345EB1"/>
-    <w:rsid w:val="0034738D"/>
+    <w:rsid w:val="003475D7"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
-    <w:rsid w:val="0036313E"/>
+    <w:rsid w:val="003620FB"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="003638F4"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00375047"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00380E64"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
-    <w:rsid w:val="00386027"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003B58C8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003C79DD"/>
+    <w:rsid w:val="003C7480"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003E0387"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
-    <w:rsid w:val="003E22C8"/>
-    <w:rsid w:val="003E239E"/>
     <w:rsid w:val="003E2FF7"/>
-    <w:rsid w:val="003E3024"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003E6609"/>
+    <w:rsid w:val="003F03B7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
-    <w:rsid w:val="00406246"/>
-    <w:rsid w:val="004064C6"/>
     <w:rsid w:val="00406BEA"/>
-    <w:rsid w:val="0040708B"/>
-    <w:rsid w:val="00411993"/>
     <w:rsid w:val="00413A60"/>
-    <w:rsid w:val="00420AC9"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="00423DC6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0043119A"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="004355A8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
-    <w:rsid w:val="00447594"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
-    <w:rsid w:val="004728A0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004807DC"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="004840B9"/>
     <w:rsid w:val="004876F6"/>
-    <w:rsid w:val="004904C5"/>
-    <w:rsid w:val="00491803"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="0049756A"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
-    <w:rsid w:val="004B15C3"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B2C3F"/>
-[...6 lines deleted...]
-    <w:rsid w:val="004D1075"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
-    <w:rsid w:val="004F5F51"/>
-    <w:rsid w:val="004F7C9C"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00532C24"/>
-    <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="00547D2B"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
-    <w:rsid w:val="0058700F"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
-    <w:rsid w:val="005C152C"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
-    <w:rsid w:val="005E0580"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E4E31"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006024FB"/>
     <w:rsid w:val="0060596B"/>
-    <w:rsid w:val="006062F0"/>
     <w:rsid w:val="00606D97"/>
-    <w:rsid w:val="006117A7"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
-    <w:rsid w:val="006201FC"/>
-    <w:rsid w:val="006217C2"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
-    <w:rsid w:val="00627796"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="00637F51"/>
-    <w:rsid w:val="00654A10"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
-    <w:rsid w:val="006610FB"/>
-    <w:rsid w:val="0066384C"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="00667DF5"/>
-    <w:rsid w:val="00670013"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="006832FE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006A1DEF"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
-    <w:rsid w:val="006A3B3F"/>
     <w:rsid w:val="006A4978"/>
-    <w:rsid w:val="006A60BA"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
+    <w:rsid w:val="006B0D4C"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
-    <w:rsid w:val="006D40C6"/>
     <w:rsid w:val="006D7535"/>
-    <w:rsid w:val="006E25A1"/>
     <w:rsid w:val="006E450B"/>
-    <w:rsid w:val="006E6F1D"/>
-    <w:rsid w:val="006E7D92"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="006F335E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00706A39"/>
     <w:rsid w:val="00710B77"/>
-    <w:rsid w:val="00714D8B"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
-    <w:rsid w:val="0072139F"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
-    <w:rsid w:val="00731C95"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="00746608"/>
-    <w:rsid w:val="007472D1"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
+    <w:rsid w:val="007653B2"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="00780C40"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
-    <w:rsid w:val="00791B99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007A5829"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007B3FCD"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007C7AFC"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007E3082"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
-    <w:rsid w:val="007F3488"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="007F5FA9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008147FD"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="008305F4"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
-    <w:rsid w:val="00846188"/>
-    <w:rsid w:val="00847C4D"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
-    <w:rsid w:val="00860C81"/>
-    <w:rsid w:val="00864A95"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
-    <w:rsid w:val="00875858"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
-    <w:rsid w:val="008A3233"/>
     <w:rsid w:val="008A3DEA"/>
-    <w:rsid w:val="008A3F50"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B17E2"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008D159C"/>
-    <w:rsid w:val="008D2844"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
-    <w:rsid w:val="008F7408"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
-    <w:rsid w:val="00917E6A"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
-    <w:rsid w:val="0092350C"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
-    <w:rsid w:val="00945853"/>
-    <w:rsid w:val="00945B7B"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="00957A51"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0096673D"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00977E86"/>
-[...6 lines deleted...]
-    <w:rsid w:val="009B0A47"/>
+    <w:rsid w:val="0098500C"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
-    <w:rsid w:val="009D31F4"/>
-    <w:rsid w:val="009D487C"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
-    <w:rsid w:val="009E1D16"/>
-    <w:rsid w:val="009E4468"/>
     <w:rsid w:val="009E531B"/>
-    <w:rsid w:val="009E697C"/>
     <w:rsid w:val="009E6C56"/>
-    <w:rsid w:val="009E6F1F"/>
-    <w:rsid w:val="009E75B6"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
-    <w:rsid w:val="009F4C8F"/>
     <w:rsid w:val="009F4E65"/>
-    <w:rsid w:val="009F5C96"/>
     <w:rsid w:val="00A006A5"/>
-    <w:rsid w:val="00A05345"/>
     <w:rsid w:val="00A05942"/>
-    <w:rsid w:val="00A07437"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A117DE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A23DED"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
-    <w:rsid w:val="00A30E0C"/>
     <w:rsid w:val="00A33051"/>
-    <w:rsid w:val="00A36C45"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A44FB4"/>
     <w:rsid w:val="00A514B7"/>
-    <w:rsid w:val="00A520AE"/>
-    <w:rsid w:val="00A52D05"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A72934"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
-    <w:rsid w:val="00AB0645"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB4BE1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AC04B2"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
-    <w:rsid w:val="00AE3D3C"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
-    <w:rsid w:val="00AE649C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AF59F8"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00B01288"/>
-    <w:rsid w:val="00B03E5F"/>
+    <w:rsid w:val="00AF7CA0"/>
+    <w:rsid w:val="00B03BB7"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B07E7A"/>
-    <w:rsid w:val="00B127C5"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B31441"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
-    <w:rsid w:val="00B43C16"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B55935"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
-    <w:rsid w:val="00B85510"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
-    <w:rsid w:val="00B926D6"/>
     <w:rsid w:val="00B92C14"/>
-    <w:rsid w:val="00B95661"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA716E"/>
-    <w:rsid w:val="00BB5ED5"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BC4AFA"/>
-    <w:rsid w:val="00BC5C2B"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF3118"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C02A2F"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C2505A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C333EC"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C46AF2"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C6627E"/>
-    <w:rsid w:val="00C66DAB"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C75365"/>
     <w:rsid w:val="00C85DA1"/>
-    <w:rsid w:val="00C90229"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C92EA2"/>
     <w:rsid w:val="00C97BD3"/>
-    <w:rsid w:val="00CA2D72"/>
     <w:rsid w:val="00CA39EF"/>
-    <w:rsid w:val="00CA451A"/>
     <w:rsid w:val="00CA521F"/>
-    <w:rsid w:val="00CA5997"/>
-    <w:rsid w:val="00CA641A"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
-    <w:rsid w:val="00CC790C"/>
-    <w:rsid w:val="00CD524D"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CF1B7C"/>
-    <w:rsid w:val="00CF5ED6"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D00FE1"/>
-    <w:rsid w:val="00D0211A"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D0340B"/>
+    <w:rsid w:val="00D06E43"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D1511F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D3119E"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D528F1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D84E45"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
-    <w:rsid w:val="00D90D1E"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB228D"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00DE4132"/>
+    <w:rsid w:val="00DC0D28"/>
+    <w:rsid w:val="00DC64E4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
-    <w:rsid w:val="00DE6ADF"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00DF6580"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E016FB"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E051E4"/>
     <w:rsid w:val="00E07B1B"/>
-    <w:rsid w:val="00E07F2C"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E15D34"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00E518B7"/>
+    <w:rsid w:val="00E120F5"/>
+    <w:rsid w:val="00E33827"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
-    <w:rsid w:val="00E54EF5"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
-    <w:rsid w:val="00E56323"/>
-    <w:rsid w:val="00E570F1"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E65288"/>
-    <w:rsid w:val="00E712AF"/>
     <w:rsid w:val="00E7237C"/>
-    <w:rsid w:val="00E73019"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E7764E"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E811AB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E86819"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E95C44"/>
     <w:rsid w:val="00EA00CB"/>
-    <w:rsid w:val="00EA029E"/>
     <w:rsid w:val="00EA1BAA"/>
-    <w:rsid w:val="00EA1CFA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EA7745"/>
+    <w:rsid w:val="00EB39AE"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
-    <w:rsid w:val="00EC270F"/>
+    <w:rsid w:val="00EC3C32"/>
+    <w:rsid w:val="00EC3CD1"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00ED06BF"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EE4827"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00F20785"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F24994"/>
     <w:rsid w:val="00F2564D"/>
-    <w:rsid w:val="00F332AB"/>
-    <w:rsid w:val="00F35368"/>
     <w:rsid w:val="00F35B05"/>
-    <w:rsid w:val="00F36E78"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F411C6"/>
     <w:rsid w:val="00F413D9"/>
-    <w:rsid w:val="00F50769"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F62359"/>
-    <w:rsid w:val="00F6281D"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F962BD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FA7532"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FD0B8A"/>
-    <w:rsid w:val="00FD303B"/>
+    <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC768A"/>
     <w:rsid w:val="00FD3C70"/>
-    <w:rsid w:val="00FD61D0"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FF03DC"/>
+    <w:rsid w:val="00FF582C"/>
     <w:rsid w:val="00FF7C02"/>
-    <w:rsid w:val="01E2E846"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="09386C3E"/>
-[...29 lines deleted...]
-    <w:rsid w:val="64738C36"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="6504B92D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="6B1D425E"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="77982374"/>
-[...3 lines deleted...]
-    <w:rsid w:val="7FC9CC9B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{856BB750-3AD0-41B2-9B7E-314FFBF5F33F}"/>
+  <w15:docId w15:val="{8C244C3E-BC25-415F-B1D5-0496C6F05818}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10365,251 +20096,234 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="00F01843"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="004807DC"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1280" w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002A1863"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
-    <w:name w:val="heading 6"/>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
+    <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F01843"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="5"/>
-[...19 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -10687,610 +20401,610 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
-    <w:rsid w:val="004807DC"/>
+    <w:link w:val="Rubrik1"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="002A1863"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00806302"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-[...2 lines deleted...]
-    <w:link w:val="Omslagsunderrubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00806302"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="357"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -11321,81 +21035,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -11434,53 +21148,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -11554,53 +21268,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -11674,53 +21388,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -11770,53 +21484,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -11866,53 +21580,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -11948,53 +21662,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -12043,51 +21757,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -12131,51 +21845,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -12262,69 +21976,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002A1863"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="6"/>
+        <w:numId w:val="14"/>
       </w:numPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:left="357" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -12368,383 +22080,6744 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006D40C6"/>
+    <w:rsid w:val="00404948"/>
     <w:pPr>
-      <w:spacing w:before="100" w:after="200"/>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
-      <w:sz w:val="20"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F01843"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00F01843"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
-[...1 lines deleted...]
-    <w:rsid w:val="00F01843"/>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="357" w:right="1134" w:hanging="357"/>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F01843"/>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B97D4E"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E22DA1"/>
-[...85 lines deleted...]
-    <w:rsid w:val="00E24D66"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...3 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C46AF2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF582C"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="101807843">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1517505024">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="684015378">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="816071584">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115829094">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1789856165">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1369990562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="704645945">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1776167441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="908269268">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1854999069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="901211383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="239606003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1965042325">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="176235371">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="393623559">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="699555047">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="465778314">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1908487936">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="106241328">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1519153033">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="749081197">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1765877949">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1401362343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="874545005">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="718826069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1898664654">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1120419292">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="604390767">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1182161337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="393815724">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="173232128">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="543909208">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="66996129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2020231609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="267738448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="385379700">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1910654273">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="114912359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1795059869">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="615793544">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1702896080">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1198084282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="314531839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="763653171">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="705064164">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="806704620">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1175344563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1673870044">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1557743289">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="977495954">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="802230386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2107459406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="137576897">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="298533232">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="605768752">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="162595260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="545920646">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="875584759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1502087083">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="878474690">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="794908659">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="531649742">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="141236573">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="598295497">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1786851491">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="931204784">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="130247768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2070303774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="340276487">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1381201633">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1015494707">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1582063463">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2145198420">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115027926">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="193857328">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1964117509">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1639072509">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="225072351">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2036614899">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="476918257">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="142432361">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1844319692">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="450125441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="520322793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2077700116">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="68118216">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1750729319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="395278625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="201751777">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="308444783">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1062605048">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="234780467">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="512649258">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="415520887">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="633104242">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="106313015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1605844029">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1235316627">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1387026379">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2053574616">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="615478448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="566914431">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1117262343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="775641595">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1476605313">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="303895887">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1556896577">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1675065132">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1973709570">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="129134492">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1357581315">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="955449351">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1160344918">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="925577042">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="69037970">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1842576080">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="446506852">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1136144973">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1118917350">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1525286344">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1565139768">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="809907828">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="651912389">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="450823288">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1900314251">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1177234321">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="697586239">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1071777560">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="600916955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1682048585">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1653099498">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="890728865">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2081900630">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1995529442">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1615400907">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="453869249">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="885334211">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2034575758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1377240165">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1560745424">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1605072151">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="720598907">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="695499821">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="823819964">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1806776225">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1722438191">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1278754536">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1079444926">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="274484372">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1715041275">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1866020031">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1540243106">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1660574228">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="686758763">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="296567913">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1471362619">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="40715093">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="339935852">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1200436548">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="997155845">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1826973166">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="281038856">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="897668478">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="5796219">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="915477829">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1804808787">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1743943120">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2134402548">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1405058329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1232079274">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1408962385">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1118642921">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1799839142">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="723602814">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="62681362">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1503662204">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1106463403">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2078933778">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2129161138">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="279916440">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1524976075">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="837231354">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="255871592">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="490173332">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="860977949">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="533660140">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="59334963">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1067611394">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1668244172">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="359745360">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="234440174">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1430463274">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="237908587">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1606964047">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="562790395">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1462991111">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1728727334">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2030910000">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1333878378">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1613854320">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="661616180">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="614992441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="836192188">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1125004917">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1720667938">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="395587833">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1165780569">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1957103038">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="168102137">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="350689022">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="957024040">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="882788842">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1668047235">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="233205270">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1270434258">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="287707299">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="659583996">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="539630521">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1623419607">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="763304968">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="840660134">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1708868948">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="31541586">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="829752050">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="129637618">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1596472408">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1865440574">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1903590405">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="908611684">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1080446062">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1363870687">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="545140751">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="565921716">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="192693394">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1820029485">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1758668185">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1487823624">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1317108043">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1756901298">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1449011589">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="405760808">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1635523907">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="999120088">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2141993272">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="793988006">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1934320114">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1890461232">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1001785264">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="721637451">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="239297320">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="995886021">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1876573283">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="305088459">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="779881026">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1335958601">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1584795905">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1584954194">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="690188018">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1101098719">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="620305452">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1279140982">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="272328333">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="108748231">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1747190567">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1999990282">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1107165270">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1169054756">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="328600979">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1095131020">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1901864200">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1507592592">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="871578967">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2025936471">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1368064457">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="582034710">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="788667634">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="176117637">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="711466445">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1095973859">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1702969613">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1605771110">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="621573126">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="876043956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="855273570">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="394401793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1919901039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="626161218">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="425928004">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="689533173">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="337200065">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1851875377">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="637228354">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="559637189">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="850031298">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1230535772">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1127965731">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1766877171">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="361201082">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="201135353">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1907718435">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1798913493">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1065644297">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1634750811">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="896477690">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1601909878">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="618225730">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="533539372">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="760758634">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1037241618">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="20785153">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1262687731">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1714042629">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="588925236">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="537161506">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1945577811">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1667780293">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="542520834">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1817987765">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="226769937">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2080980977">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1968076337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2003578546">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1979532805">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1549418970">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="17850523">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1563714243">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="225729935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="769424470">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1981768351">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1302686187">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="840241465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="257911476">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1076130609">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1379356123">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2090493397">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="5328058">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1514953114">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1424032441">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="530336095">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="548998661">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2093232542">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1358313176">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1398868388">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1544639103">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="544220565">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1174801831">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1985818856">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1504585156">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1387487294">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="568154396">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1389190071">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1571453925">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="854658992">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1795051338">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="581715602">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1462261040">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1857309059">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="343096973">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="997224099">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="763188953">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1516186385">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1213496406">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="390233673">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1386953193">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1217012760">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1216895839">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1687321753">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="341668034">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1604723641">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1912735392">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1691640785">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2122256606">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="94207146">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="918057781">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="870386338">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="416488021">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1196238614">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1655720705">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1281911449">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1405378279">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="477068294">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="804733766">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1389913672">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="179468902">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1783762706">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="718407639">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1378699561">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="942111449">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1897473029">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1489439845">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="19670484">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1291128439">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1896773551">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="321545842">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1481383768">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="641664723">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1552763766">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2053382897">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="70547066">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1716925187">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1354065257">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2028171520">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1147935158">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="128208768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1656104795">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851803858">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1672636359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1740901338">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="247544328">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="169878983">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="340007381">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1365056793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1608929903">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="341443884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1693603545">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="755785953">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="848330446">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1627392839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1976790260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1416704609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="734014716">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1197278816">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="563181709">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1916621789">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1430154815">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="72434522">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1222643428">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1744837051">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="869877644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1215658860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="278529504">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1204903129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="452871217">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="709233807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="371153259">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1072048206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="373775416">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1795248820">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1552183307">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2096126656">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="426660349">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="68772860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1835802529">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2076275228">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="958990635">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="501316653">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="781804266">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1768649282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="868377245">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1166480749">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2112121884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1970285600">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="633292574">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="453141698">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2120025492">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1783263800">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1576743886">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="134379603">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="863522687">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1574969392">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1533810933">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="166599081">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1747149381">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="215549005">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1986813433">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1163355804">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="590046353">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="317154583">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="101926262">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1867671333">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="128400526">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="558783648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="437600387">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2039230815">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="720402360">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2052797933">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1521048802">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1711495552">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="437481402">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1729376644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="524247383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2034763276">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="759181147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="349987538">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="688675406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2091732625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1912931475">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1256088044">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1278950950">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1647009394">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1741438076">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1937515883">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1763725400">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1124039308">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1794061153">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1855149137">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="458960169">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1012806055">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1771123956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="536698717">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="494927982">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="819611103">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2059233560">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1869249176">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="678972003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="423919551">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1448037297">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="434445112">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2135051833">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="871697758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11760-725702066-648/surrogate/Terapir%c3%a5d%20Influensa%20antiviral%20terapi%20till%20vuxna.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/behandling-och-forskrivning/behandlingsrekommendationer/sok-behandlingsrekommendationer/behandling-och-profylax-vid-influensa-behandlingsrekommendation" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/behandling-och-forskrivning/behandlingsrekommendationer/sok-behandlingsrekommendationer/behandling-och-profylax-vid-influensa-behandlingsrekommendation" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11760-725702066-648/surrogate/Terapir%c3%a5d%20Influensa%20antiviral%20terapi%20till%20vuxna.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -13025,59 +29098,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red.dotx</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>6938</Characters>
+  <Pages>5</Pages>
+  <Words>1106</Words>
+  <Characters>5866</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>16</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Rubrik</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8139</CharactersWithSpaces>
+  <CharactersWithSpaces>6959</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Influensa, antiviral terapi till vuxna vid SÄS</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Anders Bengtsson Lundqvist</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-04-01T13:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Kristina Johansson</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>