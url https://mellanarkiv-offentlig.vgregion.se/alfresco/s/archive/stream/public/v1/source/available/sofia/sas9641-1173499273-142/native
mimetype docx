--- v0 (2025-12-13)
+++ v1 (2026-06-10)
@@ -6,212 +6,214 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4923AE5D" w14:textId="77777777" w:rsidR="00B529CA" w:rsidRDefault="00B529CA" w:rsidP="00F35B05">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:sectPr w:rsidR="00B529CA" w:rsidSect="00B529CA">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="0F1974F8" w14:textId="230439B2" w:rsidR="00B529CA" w:rsidRPr="00B529CA" w:rsidRDefault="00521279" w:rsidP="001C19D7">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc163566113"/>
       <w:r>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00B529CA" w:rsidRPr="00B529CA">
         <w:t>rinretention</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00B529CA" w:rsidRPr="00B529CA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>under och efter förlossning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5337C3D3" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="002E45FC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc163566114"/>
       <w:bookmarkStart w:id="3" w:name="_Toc419894899"/>
       <w:r w:rsidRPr="008F6462">
         <w:t>Syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="008F6462">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D605F27" w14:textId="2795A1AF" w:rsidR="008F6462" w:rsidRDefault="008F6462" w:rsidP="00A84544">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t>Diagnostik och handläggning av urinretention postpartum. </w:t>
       </w:r>
       <w:r w:rsidR="00A84544">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00A84544">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00A84544" w:rsidRPr="00A00F4B">
         <w:rPr>
-          <w:rStyle w:val="Rubrik2Char"/>
+          <w:rStyle w:val="Heading2Char"/>
         </w:rPr>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6462">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622926AE" w14:textId="77777777" w:rsidR="0046527F" w:rsidRDefault="0046527F" w:rsidP="00DA2CD4">
-[...9 lines deleted...]
-    <w:p w14:paraId="0717445B" w14:textId="297528B2" w:rsidR="00A84544" w:rsidRDefault="0046527F" w:rsidP="006B3572">
+    <w:p w14:paraId="0717445B" w14:textId="6D0FE543" w:rsidR="00A84544" w:rsidRDefault="0057363E" w:rsidP="0057363E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
-        <w:t>Tillägg av diagnoskoder samt uppdaterad referensförteckning.</w:t>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="0046527F">
+        <w:t>Tillägg av diagnoskoder</w:t>
+      </w:r>
+      <w:r w:rsidR="009D5FDC">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002E2891">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00543152">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="002E2891">
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="009D5FDC">
+        <w:t>Ändring i tabell 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D5FDC">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="009D5FDC">
+        <w:t>Ny rutin efter kateterdragning p.g.a. resurin.</w:t>
       </w:r>
       <w:r w:rsidR="00A84544">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="18804D08" w14:textId="6F0F58D3" w:rsidR="00A12A4B" w:rsidRPr="00F93B9D" w:rsidRDefault="00A12A4B" w:rsidP="00F93B9D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc163566115"/>
       <w:r w:rsidRPr="00F93B9D">
         <w:t>Innehållsförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="0AED6B75" w14:textId="6E2279E8" w:rsidR="001F6114" w:rsidRDefault="00352D93" w:rsidP="00E06CFE">
       <w:pPr>
-        <w:pStyle w:val="Innehll1"/>
+        <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8647"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8931"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "2-4" \h \z \t "Rubrik 1;1" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc163566114" w:history="1">
         <w:r w:rsidR="001F6114" w:rsidRPr="00765709">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Syfte</w:t>
         </w:r>
         <w:r w:rsidR="001F6114">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="001F6114">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="001F6114">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc163566114 \h </w:instrText>
@@ -223,66 +225,66 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="001F6114">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B05DB4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="001F6114">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51402F0F" w14:textId="7C968648" w:rsidR="001F6114" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="51402F0F" w14:textId="7C968648" w:rsidR="001F6114" w:rsidRDefault="0049303E">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc163566115" w:history="1">
-        <w:r w:rsidR="0049303E">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregende version</w:t>
         </w:r>
         <w:r w:rsidR="001F6114">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="001F6114">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="001F6114">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc163566115 \h </w:instrText>
@@ -294,1026 +296,1025 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="001F6114">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B05DB4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="001F6114">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="265A3E33" w14:textId="666B2384" w:rsidR="001F6114" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="265A3E33" w14:textId="666B2384" w:rsidR="001F6114" w:rsidRDefault="001F6114">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc163566116" w:history="1">
-        <w:r w:rsidR="001F6114" w:rsidRPr="00765709">
+        <w:r w:rsidRPr="00765709">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ansvar</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc163566116 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B05DB4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F10E5A5" w14:textId="7181ABA5" w:rsidR="001F6114" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="6F10E5A5" w14:textId="7181ABA5" w:rsidR="001F6114" w:rsidRDefault="001F6114">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc163566117" w:history="1">
-        <w:r w:rsidR="001F6114" w:rsidRPr="00765709">
+        <w:r w:rsidRPr="00765709">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund och mål</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc163566117 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B05DB4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7646D0D7" w14:textId="7C5DC10E" w:rsidR="001F6114" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="7646D0D7" w14:textId="7C5DC10E" w:rsidR="001F6114" w:rsidRDefault="001F6114">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc163566118" w:history="1">
-        <w:r w:rsidR="001F6114" w:rsidRPr="00765709">
+        <w:r w:rsidRPr="00765709">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Riskfaktorer för urinretention</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc163566118 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B05DB4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15C6C982" w14:textId="0949A7DF" w:rsidR="001F6114" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="15C6C982" w14:textId="0949A7DF" w:rsidR="001F6114" w:rsidRDefault="001F6114">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc163566119" w:history="1">
-        <w:r w:rsidR="001F6114" w:rsidRPr="00765709">
+        <w:r w:rsidRPr="00765709">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc163566119 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B05DB4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="062D4E61" w14:textId="19481D01" w:rsidR="001F6114" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="062D4E61" w14:textId="19481D01" w:rsidR="001F6114" w:rsidRDefault="001F6114">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc163566120" w:history="1">
-        <w:r w:rsidR="001F6114" w:rsidRPr="00765709">
+        <w:r w:rsidRPr="00765709">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Åtgärder under förlossningen</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc163566120 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B05DB4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1324A407" w14:textId="13D5E418" w:rsidR="001F6114" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="1324A407" w14:textId="13D5E418" w:rsidR="001F6114" w:rsidRDefault="001F6114">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc163566121" w:history="1">
-        <w:r w:rsidR="001F6114" w:rsidRPr="00765709">
+        <w:r w:rsidRPr="00765709">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Åtgärder efter förlossningen</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc163566121 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B05DB4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FB54A46" w14:textId="7768C358" w:rsidR="001F6114" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="7FB54A46" w14:textId="7768C358" w:rsidR="001F6114" w:rsidRDefault="001F6114">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc163566122" w:history="1">
-        <w:r w:rsidR="001F6114" w:rsidRPr="00765709">
+        <w:r w:rsidRPr="00765709">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Omvårdnadsåtgärder inför miktion</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc163566122 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B05DB4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68EF664C" w14:textId="6D22B267" w:rsidR="001F6114" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="68EF664C" w14:textId="6D22B267" w:rsidR="001F6114" w:rsidRDefault="001F6114">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc163566123" w:history="1">
-        <w:r w:rsidR="001F6114" w:rsidRPr="00765709">
+        <w:r w:rsidRPr="00765709">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Avveckling av KAD efter planerad eller akut operation</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc163566123 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B05DB4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43347003" w14:textId="4436CD00" w:rsidR="001F6114" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="43347003" w14:textId="4436CD00" w:rsidR="001F6114" w:rsidRDefault="001F6114">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc163566124" w:history="1">
-        <w:r w:rsidR="001F6114" w:rsidRPr="00765709">
+        <w:r w:rsidRPr="00765709">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Uppföljning på Gyn-mottagningen för patienter som skrivs ut med KAD</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc163566124 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B05DB4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DBA0D56" w14:textId="4E5F746C" w:rsidR="001F6114" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="4DBA0D56" w14:textId="4E5F746C" w:rsidR="001F6114" w:rsidRDefault="001F6114">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc163566125" w:history="1">
-        <w:r w:rsidR="001F6114" w:rsidRPr="00765709">
+        <w:r w:rsidRPr="00765709">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Diagnoskoder</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc163566125 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B05DB4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="759E8BCF" w14:textId="548D40C9" w:rsidR="001F6114" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="759E8BCF" w14:textId="548D40C9" w:rsidR="001F6114" w:rsidRDefault="001F6114">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc163566126" w:history="1">
-        <w:r w:rsidR="001F6114" w:rsidRPr="00765709">
+        <w:r w:rsidRPr="00765709">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc163566126 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B05DB4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E666FCB" w14:textId="46483B84" w:rsidR="001F6114" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="5E666FCB" w14:textId="46483B84" w:rsidR="001F6114" w:rsidRDefault="001F6114">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc163566127" w:history="1">
-        <w:r w:rsidR="001F6114" w:rsidRPr="00765709">
+        <w:r w:rsidRPr="00765709">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referensförteckning</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc163566127 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B05DB4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="001F6114">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6797F580" w14:textId="1ADBB8A8" w:rsidR="00A65C66" w:rsidRPr="008F6462" w:rsidRDefault="00352D93" w:rsidP="00DA2CD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="992"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="152F2B6B" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008F6462">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA16FF4" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="002E45FC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc163566116"/>
       <w:r w:rsidRPr="008F6462">
         <w:t>Ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="008F6462">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4550B370" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="00304930">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t>Gäller all personal på VO Kvinna Barn som vårdar kvinnan under och efter förlossning.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4400BAAF" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008F6462">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B06B419" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="002E45FC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc163566117"/>
       <w:r w:rsidRPr="008F6462">
         <w:t>Bakgrund och mål</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="008F6462">
         <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B380BD4" w14:textId="38B182D6" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="00DA2CD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t>Urinretention under och efter förlossning är en vanlig men undvikbar komplikation. Det är viktigt att tidigt uppmärksamma eventuella blåstömnings</w:t>
       </w:r>
       <w:r w:rsidR="00304930">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6462">
         <w:t>svårigheter och förebygga risken för blåsatoni då övertänjning av blåsmuskeln kan leda till bestående blåstömningsproblem och sänkt livskvalitet. Det är vanligt med svårigheter att tömma blåsan första dygnet efter förlossningen. Fysiologiska och hormonellt styrda förändringar gör att kvinnans urinproduktion ökar under senare delen av graviditeten och postpartum.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="302AC1D2" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008F6462">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735A6E3A" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008C198F">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc163566118"/>
       <w:r w:rsidRPr="008F6462">
         <w:t>Riskfaktorer för urinretention</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="008F6462">
         <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F439836" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="00903F8A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t> Utdragen förlossning och/eller förlängt utdrivningsskede  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F333440" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="00903F8A">
@@ -1447,275 +1448,274 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00267ABD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2F3830" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="00DA2CD4">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc163566119"/>
       <w:r w:rsidRPr="008F6462">
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="008F6462">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208B46F5" w14:textId="17EDD302" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008C198F">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc163566120"/>
       <w:r w:rsidRPr="008F6462">
         <w:t>Åtgärder under förlossningen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="008F6462">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2DDD5A" w14:textId="69ECC96E" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="00051F56">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t xml:space="preserve">Regelbunden blåstömning under förlossning, minst var 3:e timme. </w:t>
       </w:r>
       <w:r w:rsidR="00051F56">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008F6462">
         <w:t xml:space="preserve">Stäm av med patienten att hon kan tömma blåsan och dokumentera </w:t>
       </w:r>
       <w:r w:rsidR="00051F56">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008F6462">
         <w:t>i partogrammet. Vid osäkerhet utför blåstappning.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575B2E00" w14:textId="77777777" w:rsidR="00D22525" w:rsidRDefault="008F6462" w:rsidP="00051F56">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t xml:space="preserve">Urinblåsan </w:t>
       </w:r>
       <w:r w:rsidRPr="00051F56">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ska </w:t>
       </w:r>
       <w:r w:rsidRPr="008F6462">
         <w:t>vara tömd vid krystning. </w:t>
       </w:r>
       <w:r w:rsidRPr="00051F56">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C918FF2" w14:textId="18C1B7FD" w:rsidR="008F6462" w:rsidRPr="00051F56" w:rsidRDefault="003A3699" w:rsidP="00051F56">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vid resurin &gt; 400 ml, se tabell 1.</w:t>
       </w:r>
       <w:r w:rsidR="008B2A07" w:rsidRPr="00051F56">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="274C3758" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008F6462">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F3EB55" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008C198F">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc163566121"/>
       <w:r w:rsidRPr="008F6462">
         <w:t>Åtgärder efter förlossningen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="008F6462">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7597F6D7" w14:textId="246CB925" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="0041170E">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t>Efter partus bör patienten kissa eller blåstappas inom 4 timmar efter senaste blåstömning (innan fika och efterskötning/barnskötning).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61E58393" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="0041170E">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t>Blåsscanning ska utföras efter första miktionen postpartum. För vidare handläggning se tabell 1.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF586C7" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="0041170E">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
-        <w:lastRenderedPageBreak/>
         <w:t>Patienten ska uppmanas att tömma blåsan var 4:e timme.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32405B1B" w14:textId="3A503EF0" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="0041170E">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t>Vid fyllnadskänsla, tömningssvårigheter, trängningar eller låga buk</w:t>
       </w:r>
       <w:r w:rsidR="00D2185A">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6462">
         <w:t>smärtor ska blåsscanning utföras oberoende antal timmar efter partus. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69F3FA57" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="0041170E">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t>Patienten ska informeras om symtom på urinretention:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD7CC26" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="00D2185A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="0" w:hanging="240"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t>Täta urinträngningar </w:t>
       </w:r>
@@ -1788,170 +1788,170 @@
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t>Smärta, obehag i nedre delen av buken </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0519CF2F" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008F6462">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2DE975" w14:textId="5C49E8FD" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008C198F">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc163566122"/>
       <w:r w:rsidRPr="008F6462">
         <w:t>Omvårdnadsåtgärder inför miktion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="008F6462">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E620DDC" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="00BA4898">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t>Lugn och ro vid toalettbesök. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72BAA163" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="00BA4898">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t xml:space="preserve">Om patienten har ont av en bristning, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA4898">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ge korrekt smärtlindring</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6462">
         <w:t xml:space="preserve"> (lokalbedövningsgel och analgetika eller isbinda). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CCE4574" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="00BA4898">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t>Viktigt att sitta så man når ner med fötterna, stadigt i golvet, luta sig framåt med armbågarna på knäna och invänta tömningsreflexen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104B61F6" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="00BA4898">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t>Patienten kan prova att spola underlivet med handdusch i samband med blåstömning. Hon kan även prova att kissa i duschen.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F9E6B8" w14:textId="0A145573" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="00BA4898">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t xml:space="preserve">Vid svårighet att kissa kan patienten ställa sig upp och trampa en stund </w:t>
       </w:r>
       <w:r w:rsidR="00BA4898">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008F6462">
         <w:t>på stället och sitta ned och försöka kissa igen (dubbeltömning). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C14FE35" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="00BA4898">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t>Tidig mobilisering främjar blåstömningen! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C68F72B" w14:textId="563AD25D" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="00BA4898">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t xml:space="preserve">Patienten ska </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA4898">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">inte </w:t>
       </w:r>
       <w:r w:rsidRPr="008F6462">
         <w:t xml:space="preserve">uppmanas att öka vätskeintaget om hon inte kan kissa, </w:t>
       </w:r>
       <w:r w:rsidR="00454826">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008F6462">
@@ -2111,351 +2111,339 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Åtgärder </w:t>
             </w:r>
             <w:r w:rsidRPr="008F6462">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6462" w:rsidRPr="008F6462" w14:paraId="31CEC98E" w14:textId="77777777" w:rsidTr="00E17AE6">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E542E77" w14:textId="52DD4A02" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="003C698A" w:rsidP="008F6462">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidR="00366318">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008F6462" w:rsidRPr="008F6462">
               <w:t>100 ml </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E8790E6" w14:textId="513BB24F" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="00F042F7" w:rsidP="008F6462">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r>
               <w:t>Ingen mera åtgärd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00947692" w:rsidRPr="008F6462" w14:paraId="615B73D4" w14:textId="77777777" w:rsidTr="00E17AE6">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="448084AD" w14:textId="0E6D1F7F" w:rsidR="00947692" w:rsidRDefault="00947692" w:rsidP="008F6462">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r>
               <w:t>&gt;</w:t>
             </w:r>
             <w:r w:rsidR="00366318">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F042F7">
               <w:t>100 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="116EC3D5" w14:textId="3556C1E4" w:rsidR="00947692" w:rsidRPr="008F6462" w:rsidRDefault="00F042F7" w:rsidP="008F6462">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r>
               <w:t>Blåsscanning inom 3 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6462" w:rsidRPr="008F6462" w14:paraId="559AA125" w14:textId="77777777" w:rsidTr="00E17AE6">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65172C1E" w14:textId="697BEE20" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="00366318" w:rsidP="008F6462">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">&gt; </w:t>
             </w:r>
             <w:r w:rsidR="008F6462" w:rsidRPr="008F6462">
               <w:t>200 ml </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45046B71" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008F6462">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="008F6462">
               <w:t>Blåsscanning inom 2 timmar </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6462" w:rsidRPr="008F6462" w14:paraId="3D7470CE" w14:textId="77777777" w:rsidTr="00E17AE6">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2824F324" w14:textId="70C25F50" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="00366318" w:rsidP="008F6462">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">&gt; </w:t>
             </w:r>
             <w:r w:rsidR="008F6462" w:rsidRPr="008F6462">
               <w:t>300 ml </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C9078BB" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008F6462">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="008F6462">
               <w:t>Blåsscanning inom 1 timme </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6462" w:rsidRPr="008F6462" w14:paraId="547F1F9C" w14:textId="77777777" w:rsidTr="00E17AE6">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="371864A1" w14:textId="3E67DBFF" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008F6462">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="008F6462">
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidR="00AD5CA6" w:rsidRPr="00267ABD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F6462">
               <w:t>200 ml vid 2 blåsscanningar efter varandra </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DD94D81" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008F6462">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="008F6462">
               <w:t>Blåsscanning avslutas </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6462" w:rsidRPr="008F6462" w14:paraId="29C248CD" w14:textId="77777777" w:rsidTr="00E17AE6">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BEC8408" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008F6462">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="008F6462">
               <w:t>&gt; 400 ml </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18D7CC38" w14:textId="7AEE5955" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="000E351F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="008F6462">
               <w:t>RIK var 4:e timme. RIK avslutas när urtappad urinmängd understiger 200 ml </w:t>
             </w:r>
             <w:r w:rsidR="003D3F70">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="008F6462">
               <w:t xml:space="preserve"> gånger efter varandra.</w:t>
             </w:r>
             <w:r w:rsidRPr="008F6462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FB615D">
@@ -2475,949 +2463,1049 @@
             <w:r w:rsidR="00E85CB7">
               <w:t>Patienten rondas med läkare. Ställningstagande till RIK hemma eller kvarkateter efter 24 timmar</w:t>
             </w:r>
             <w:r w:rsidR="00A1195C">
               <w:t xml:space="preserve"> vid kvarvarande resurin. </w:t>
             </w:r>
             <w:r w:rsidRPr="008F6462">
               <w:t>      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6462" w:rsidRPr="008F6462" w14:paraId="0902077B" w14:textId="77777777" w:rsidTr="00E17AE6">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D6FACC1" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008F6462">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="008F6462">
               <w:t>&gt; 1000 ml </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60431824" w14:textId="6F3457EB" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008F6462">
+          <w:p w14:paraId="60431824" w14:textId="4E282E3B" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008F6462">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="008F6462">
-              <w:t xml:space="preserve">KAD i 1 vecka. Uppföljning på </w:t>
+              <w:t xml:space="preserve">KAD i </w:t>
+            </w:r>
+            <w:r w:rsidR="00556486">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F6462">
+              <w:t xml:space="preserve"> veck</w:t>
+            </w:r>
+            <w:r w:rsidR="00556486">
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F6462">
+              <w:t xml:space="preserve">. Uppföljning på </w:t>
             </w:r>
             <w:r w:rsidR="0083125A">
               <w:t>gyn-</w:t>
             </w:r>
             <w:r w:rsidR="00AD5CA6" w:rsidRPr="00267ABD">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="008F6462">
-              <w:t>mottagningen.  </w:t>
+              <w:t>mottagningen</w:t>
             </w:r>
-          </w:p>
-[...25 lines deleted...]
-              <w:t>&gt; 2000 ml </w:t>
+            <w:r w:rsidR="00610E80">
+              <w:t>. För</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">KAD i 2 veckor. Uppföljning på </w:t>
+            <w:r w:rsidR="00C72DF5">
+              <w:t xml:space="preserve"> instruktioner</w:t>
             </w:r>
-            <w:r w:rsidR="0083125A">
-              <w:t>gyn-</w:t>
+            <w:r w:rsidR="00610E80">
+              <w:t xml:space="preserve"> se </w:t>
             </w:r>
-            <w:r w:rsidR="00AD5CA6" w:rsidRPr="00267ABD">
+            <w:r w:rsidR="00C72DF5">
+              <w:t>sida 4.</w:t>
+            </w:r>
+            <w:r w:rsidR="007C085D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A91112">
               <w:br/>
             </w:r>
+            <w:r w:rsidR="00B3447A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="008F6462">
-              <w:t>mottagningen.  </w:t>
+              <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59015E1A" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008F6462">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2483E2E3" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008F6462">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A3F754" w14:textId="454A9561" w:rsidR="008F6462" w:rsidRPr="009B0DE8" w:rsidRDefault="008F6462" w:rsidP="009B0DE8">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc163566123"/>
       <w:r w:rsidRPr="009B0DE8">
         <w:t>Avveckling av KAD efter planerad eller akut operation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="17543BB1" w14:textId="08B657A7" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="00976C4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="993"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OBS! gäller</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6462">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> EJ </w:t>
       </w:r>
       <w:r w:rsidRPr="008F6462">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vid KAD på grund av resurin </w:t>
       </w:r>
       <w:r w:rsidRPr="008F6462">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1582B79E" w14:textId="389568A4" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="001A118C">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="001A118C">
         <w:rPr>
           <w:color w:val="1E1E1E"/>
         </w:rPr>
         <w:t>Efter planerade operationer kan KAD avvecklas när patienten är mobiliserad, i regel på operationsdagens eftermiddag.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52CAD25C" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="001A118C">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="001A118C">
         <w:rPr>
           <w:color w:val="1E1E1E"/>
         </w:rPr>
         <w:t>Efter akuta operationer kan KAD avvecklas när patienten är mobiliserad.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49F4E279" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="001A118C">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="001A118C">
         <w:rPr>
           <w:color w:val="1E1E1E"/>
         </w:rPr>
         <w:t>Kateter längre än 1 dygn efter operation bör undvikas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A107A2" w14:textId="2EF1B08A" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="001A118C">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="001A118C">
         <w:rPr>
           <w:color w:val="1E1E1E"/>
         </w:rPr>
         <w:t xml:space="preserve">Miktionsförsök ska ske inom 4 timmar efter avvecklad KAD </w:t>
       </w:r>
       <w:r w:rsidR="001A118C">
         <w:rPr>
           <w:color w:val="1E1E1E"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001A118C">
         <w:rPr>
           <w:color w:val="1E1E1E"/>
         </w:rPr>
         <w:t>med efterföljande blåsscanning. För vidare handläggning se tabell 1.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06AEBD3A" w14:textId="6AA0DEEF" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="001A118C">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t>Vid fyllnadskänsla, tömningssvårigheter, trängningar eller låga buksmärtor ska</w:t>
       </w:r>
       <w:r w:rsidR="00D65711">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F6462">
         <w:t>blåsscanning utföras.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="789E18B5" w14:textId="4EF23996" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008F6462">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000B5E63">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6426D243" w14:textId="76D6BB18" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="009B0DE8">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:right="140"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc163566124"/>
       <w:r w:rsidRPr="008F6462">
         <w:t xml:space="preserve">Uppföljning på </w:t>
       </w:r>
       <w:r w:rsidR="00365A7B">
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6462">
         <w:t>yn-mottagningen för patienter som skrivs ut med KAD</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="008F6462">
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405D2D94" w14:textId="77820B95" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="007C4D6A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="405D2D94" w14:textId="7806275C" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="007C4D6A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
-        <w:t>Boka återbesök till gynmottagningen hos barnmorska eller uroterapeut</w:t>
+        <w:t>Boka återbesök till gyn</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6462A">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6462">
+        <w:t>mottagningen hos barnmorska eller uroterapeut</w:t>
       </w:r>
       <w:r w:rsidR="00737F5C" w:rsidRPr="00823EAF">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6462">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00737F5C" w:rsidRPr="00823EAF">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6462">
-        <w:t>elefonnummer 033- 616 45</w:t>
+        <w:t>elefonnummer 033-616 45</w:t>
       </w:r>
       <w:r w:rsidR="00737F5C" w:rsidRPr="00823EAF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F6462">
-        <w:t>27.  </w:t>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidR="006C55C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6462A">
+        <w:t>alt.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C55C9">
+        <w:t xml:space="preserve"> 616 17 30.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51AA6D6B" w14:textId="57FBF86C" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="007C4D6A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="51AA6D6B" w14:textId="4EE52968" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="007C4D6A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
-        <w:t xml:space="preserve">Dragning av KAD sker 3 timmar före den bokade tiden på Gyn-mottagningen och dras av patienten i hemmet efter instruktion av </w:t>
+        <w:t xml:space="preserve">Dragning av KAD sker 3 timmar före den bokade tiden på </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6462A">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6462">
+        <w:t xml:space="preserve">yn-mottagningen och dras av patienten i hemmet efter instruktion av </w:t>
       </w:r>
       <w:r w:rsidR="006F5EA6">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008F6462">
         <w:t>BB-personal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123475DE" w14:textId="4435113A" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="007C4D6A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="123475DE" w14:textId="2AC78693" w:rsidR="008F6462" w:rsidRDefault="008F6462" w:rsidP="007C4D6A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
-        <w:t>Vid resurin på mer än 200 ml vid blåsscanning efter kateterdragning sker ställningstagande till RIK. Om patienten upplever tömningssvårigheter sker extra kontroll med blåsscanning följande dag.  </w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">Vid resurin på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA6221">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mer än</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6462">
+        <w:t xml:space="preserve"> 200 ml vid blåsscanning efter kateterdragning sker ställningstagande till RIK. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DDA859" w14:textId="6741DCD9" w:rsidR="001D14F9" w:rsidRPr="008F6462" w:rsidRDefault="001D14F9" w:rsidP="007C4D6A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vid resurin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA6221">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mindre än</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 200 ml vid blåsscanning ska ytterligare en kontroll göras inom 24 timmar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="019A90E1" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="008F6462">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B4C94D" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="00F92E22">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc163566125"/>
       <w:r w:rsidRPr="008F6462">
         <w:t>Diagnoskoder</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="008F6462">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F9B6657" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="003A739B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="993"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:t>R33.9 urinretention  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B1F500" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="003A739B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="993"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:rPr>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>O90.8 Urinretention postpartum</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6462">
         <w:rPr>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0110FDF2" w14:textId="77777777" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="003A739B">
+    <w:p w14:paraId="6CBFA564" w14:textId="77777777" w:rsidR="008A0D58" w:rsidRDefault="008F6462" w:rsidP="003A739B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="993"/>
         <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:rPr>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>TKC20 Kateterisering av urinblåsa </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008F6462">
+        <w:t>TKC20 Kateterisering av urinblåsa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F5A2E9" w14:textId="07DFC16A" w:rsidR="002E31C5" w:rsidRDefault="002E31C5" w:rsidP="003A739B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="993"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>AK</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73FCD">
+        <w:rPr>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>47 Bladderscan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0110FDF2" w14:textId="6C87E8C3" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="002E31C5" w:rsidP="003A739B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="993"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>GB005 Upplärning RIK</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6462" w:rsidRPr="008F6462">
+        <w:rPr>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6462" w:rsidRPr="008F6462">
         <w:rPr>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EAEF3B" w14:textId="1F0A37E3" w:rsidR="008F6462" w:rsidRDefault="008F6462" w:rsidP="008F6462">
+    <w:p w14:paraId="03EAEF3B" w14:textId="08498AEE" w:rsidR="008F6462" w:rsidRDefault="008F6462" w:rsidP="008F6462">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F6462">
         <w:rPr>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:r w:rsidR="008A0D58">
+        <w:rPr>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="53B882EF" w14:textId="77777777" w:rsidR="00D45019" w:rsidRPr="008F6462" w:rsidRDefault="00D45019" w:rsidP="008F6462">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="172B0850" w14:textId="0596457C" w:rsidR="00F32444" w:rsidRDefault="0067591E" w:rsidP="00902511">
+    <w:p w14:paraId="172B0850" w14:textId="1E90D851" w:rsidR="00F32444" w:rsidRDefault="0067591E" w:rsidP="00902511">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc163566126"/>
       <w:r w:rsidRPr="00F92E22">
         <w:rPr>
-          <w:rStyle w:val="Rubrik3Char"/>
+          <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OmslagsunderrubrikChar"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00902511" w:rsidRPr="005B0A86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
       <w:r w:rsidR="00902511">
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Natalia Ödman, överläkare, läkarenhet Kvinna</w:t>
+        <w:t xml:space="preserve">Natalia Ödman, överläkare, läkarenhet </w:t>
+      </w:r>
+      <w:r w:rsidR="00622CB0">
+        <w:t>k</w:t>
+      </w:r>
+      <w:r>
+        <w:t>vinna</w:t>
       </w:r>
       <w:r w:rsidR="001F5EBD">
         <w:t>, SÄS, Borås</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Lena Thelin, uroterapeut, gynekologimottagning</w:t>
       </w:r>
       <w:r w:rsidR="001F5EBD">
         <w:t>, SÄS, Borås</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Ebba Sandström, barnmorska, förlossningen</w:t>
       </w:r>
       <w:r w:rsidR="001F5EBD">
         <w:t>, SÄS, Borås</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Fanny Viktorsson-Dahlberg, barnmorska, BB-avdelning</w:t>
       </w:r>
       <w:r w:rsidR="001F5EBD">
         <w:t>, SÄS Borås</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404FB119" w14:textId="5BC64D37" w:rsidR="0061000D" w:rsidRDefault="0061000D" w:rsidP="0061000D">
+    <w:p w14:paraId="404FB119" w14:textId="3C7DCAD2" w:rsidR="0061000D" w:rsidRDefault="0061000D" w:rsidP="0061000D">
       <w:r w:rsidRPr="005B0A86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fastställt av</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>Karolina Andersson, verksamhetschef, Kvinna och barn</w:t>
+        <w:t xml:space="preserve">Karolina Andersson, verksamhetschef, </w:t>
+      </w:r>
+      <w:r w:rsidR="00622CB0">
+        <w:t>k</w:t>
+      </w:r>
+      <w:r>
+        <w:t>vinna och barn</w:t>
       </w:r>
       <w:r w:rsidR="001F5EBD">
         <w:t>, SÄS, Borås</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31900AEE" w14:textId="2BCFB59F" w:rsidR="00807C56" w:rsidRPr="0061000D" w:rsidRDefault="00807C56" w:rsidP="0061000D">
       <w:r w:rsidRPr="005B0A86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Nyckelord</w:t>
       </w:r>
       <w:r w:rsidR="004B220E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="004B220E">
         <w:t xml:space="preserve">Urinretention, </w:t>
       </w:r>
       <w:r w:rsidR="00A41454">
         <w:t xml:space="preserve">postpartum, </w:t>
       </w:r>
       <w:r w:rsidR="00CB466F">
         <w:t xml:space="preserve">nyförlöst, residualurin, tappning, </w:t>
       </w:r>
       <w:r w:rsidR="001C3DC6">
         <w:t>blåsscanning</w:t>
       </w:r>
       <w:r w:rsidR="00E0425F">
         <w:t>, miktion</w:t>
       </w:r>
       <w:r w:rsidR="00801BB2">
         <w:t>, kateter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E85464" w14:textId="04C7E296" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="00F92E22">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc163566127"/>
       <w:r w:rsidRPr="008F6462">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Referen</w:t>
       </w:r>
       <w:r w:rsidR="00BB00B8">
         <w:t>sförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="008F6462">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3CD3E2" w14:textId="764F1A71" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="00000000" w:rsidP="006D4032">
+    <w:p w14:paraId="1A3CD3E2" w14:textId="764F1A71" w:rsidR="008F6462" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="006D4032">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="60"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="008F6462" w:rsidRPr="008F6462">
+        <w:r w:rsidRPr="008F6462">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Bladderscan - Åtgärdskort för blåsscanning och blåstappning, SÄS (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008F6462" w:rsidRPr="008F6462">
+      <w:r w:rsidRPr="008F6462">
         <w:t>  </w:t>
       </w:r>
       <w:r w:rsidR="003B456E" w:rsidRPr="006D4032">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15767E60" w14:textId="69E2CB5C" w:rsidR="00553083" w:rsidRPr="008F6462" w:rsidRDefault="00000000" w:rsidP="00EC1BB4">
+    <w:p w14:paraId="15767E60" w14:textId="69E2CB5C" w:rsidR="00553083" w:rsidRPr="008F6462" w:rsidRDefault="008F6462" w:rsidP="00EC1BB4">
       <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="008F6462" w:rsidRPr="006D4032">
+        <w:r w:rsidRPr="006D4032">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Blåsövervakning i samband med operation/intervention - Vårdhandboken (vardhandboken.se)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008F6462" w:rsidRPr="008F6462">
+      <w:r w:rsidRPr="008F6462">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:sectPr w:rsidR="00553083" w:rsidRPr="008F6462" w:rsidSect="00B529CA">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F8518F8" w14:textId="77777777" w:rsidR="008930EB" w:rsidRDefault="008930EB">
+    <w:p w14:paraId="282E3AD1" w14:textId="77777777" w:rsidR="00A34474" w:rsidRDefault="00A34474">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6108C863" w14:textId="77777777" w:rsidR="008930EB" w:rsidRDefault="008930EB">
+    <w:p w14:paraId="79E0CEF4" w14:textId="77777777" w:rsidR="00A34474" w:rsidRDefault="00A34474">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="73C42B60" w14:textId="77777777" w:rsidR="008930EB" w:rsidRDefault="008930EB">
+    <w:p w14:paraId="30437F87" w14:textId="77777777" w:rsidR="00A34474" w:rsidRDefault="00A34474">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Sidfot"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -3428,54 +3516,54 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -3506,87 +3594,87 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="745A26BE" w14:textId="77777777" w:rsidR="008930EB" w:rsidRDefault="008930EB"/>
+    <w:p w14:paraId="4726E032" w14:textId="77777777" w:rsidR="00A34474" w:rsidRDefault="00A34474"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60299979" w14:textId="77777777" w:rsidR="008930EB" w:rsidRDefault="008930EB">
+    <w:p w14:paraId="29D0D43B" w14:textId="77777777" w:rsidR="00A34474" w:rsidRDefault="00A34474">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6F7A2F2E" w14:textId="77777777" w:rsidR="008930EB" w:rsidRDefault="008930EB">
+    <w:p w14:paraId="571AF737" w14:textId="77777777" w:rsidR="00A34474" w:rsidRDefault="00A34474">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -3616,100 +3704,100 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -3739,87 +3827,87 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -3860,51 +3948,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4500,50 +4588,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="086113BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2F22FE2"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1713" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2433" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3153" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4593" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5313" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6033" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6753" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7473" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08BD60AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="921E284E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4612,51 +4786,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4725,51 +4899,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4838,51 +5012,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CBE6830"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A1BC37A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4987,51 +5161,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5101,51 +5275,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5214,51 +5388,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26791B2B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="03F08CF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5363,51 +5537,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="348C0E08"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EB70BAC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1068"/>
         </w:tabs>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5512,51 +5686,51 @@
         </w:tabs>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6828"/>
         </w:tabs>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="380E3A5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94DC2C28"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5625,51 +5799,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5765,58 +5939,58 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -5879,51 +6053,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5992,51 +6166,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6133,51 +6307,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6246,58 +6420,58 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -6360,51 +6534,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6473,51 +6647,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B5175DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="093A4FCA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6586,51 +6760,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BAB0689"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DC86A25C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1255"/>
         </w:tabs>
         <w:ind w:left="1255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6735,51 +6909,51 @@
         </w:tabs>
         <w:ind w:left="6295" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7015"/>
         </w:tabs>
         <w:ind w:left="7015" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60990F88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD2C18F4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1767" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2487" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6848,51 +7022,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6807" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7527" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="693D0E3A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E54C25E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1392"/>
         </w:tabs>
         <w:ind w:left="1392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6997,51 +7171,51 @@
         </w:tabs>
         <w:ind w:left="6432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7152"/>
         </w:tabs>
         <w:ind w:left="7152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F32175B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5C83BE6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3036" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3756" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -7086,51 +7260,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7356" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8076" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8796" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F502C82"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="629A2D50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7235,51 +7409,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70640027"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
@@ -7348,51 +7522,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -7461,51 +7635,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70AC3572"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="079C6BA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1168"/>
         </w:tabs>
         <w:ind w:left="1168" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7610,51 +7784,51 @@
         </w:tabs>
         <w:ind w:left="6208" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6928"/>
         </w:tabs>
         <w:ind w:left="6928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73140D0F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="460ED798"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7759,51 +7933,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7872,51 +8046,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7986,192 +8160,195 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1479884872">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1496527555">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="996962239">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1061947362">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2113740755">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="91172117">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="858545953">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1684429226">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1242063006">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="935358613">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="264116292">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1262955268">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1355113529">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="745997564">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="12147818">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1715618491">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="745997564">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="17" w16cid:durableId="527528732">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="302852183">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1870753877">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="226185880">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="466704578">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2111657079">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="789976709">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="889149327">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1538471595">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="107701315">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="828012986">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="809520590">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="705376742">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1974673462">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="107701315">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="31" w16cid:durableId="2061200900">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1894921215">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1851407551">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="690180424">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1203666237">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="980765993">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1859157544">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1834877778">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
@@ -8207,456 +8384,488 @@
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="000703D2"/>
     <w:rsid w:val="00081646"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A0CE0"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B5E63"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E351F"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="00117223"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="001332C3"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="00141AB8"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00177BB6"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00194510"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="00197C7C"/>
     <w:rsid w:val="001A118C"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B6E32"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C19D7"/>
     <w:rsid w:val="001C3DC6"/>
     <w:rsid w:val="001C3EC5"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D14F9"/>
     <w:rsid w:val="001F30E9"/>
     <w:rsid w:val="001F5EBD"/>
     <w:rsid w:val="001F6114"/>
     <w:rsid w:val="00203182"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00267ABD"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B1663"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E2891"/>
+    <w:rsid w:val="002E31C5"/>
     <w:rsid w:val="002E45FC"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="00304930"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003156AC"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00343E5D"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00352D93"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00365A7B"/>
     <w:rsid w:val="00366318"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A3699"/>
     <w:rsid w:val="003A739B"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B456E"/>
     <w:rsid w:val="003B49BA"/>
     <w:rsid w:val="003C698A"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D3F70"/>
+    <w:rsid w:val="003D7F70"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F16AD"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="0041170E"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00436179"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00454826"/>
     <w:rsid w:val="00460D13"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="0046527F"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00482601"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="0049303E"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B220E"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D0718"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="005057AC"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00517E82"/>
     <w:rsid w:val="00521279"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
+    <w:rsid w:val="00540DC3"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00543152"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00553083"/>
+    <w:rsid w:val="00556486"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00560EE2"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="005663FE"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057363E"/>
+    <w:rsid w:val="00576C3B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00577933"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
+    <w:rsid w:val="005A3759"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005A71C8"/>
     <w:rsid w:val="005B0A86"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="0061000D"/>
+    <w:rsid w:val="00610E80"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
+    <w:rsid w:val="00622CB0"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00643D6E"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="0067591E"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B3572"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
+    <w:rsid w:val="006C55C9"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
+    <w:rsid w:val="006C7BD2"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D4032"/>
     <w:rsid w:val="006D74F3"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E432F"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F5EA6"/>
     <w:rsid w:val="00702FF1"/>
     <w:rsid w:val="00703B61"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00711FCF"/>
     <w:rsid w:val="00715FBC"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00735604"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00737F5C"/>
     <w:rsid w:val="007532BD"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765BA7"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A04F6"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007C085D"/>
     <w:rsid w:val="007C4D6A"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E1C16"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00801BB2"/>
     <w:rsid w:val="00804D0F"/>
     <w:rsid w:val="00807C56"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="00823EAF"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="0083125A"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00862FBE"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008930EB"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A0D58"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B2A07"/>
+    <w:rsid w:val="008B642A"/>
     <w:rsid w:val="008C198F"/>
     <w:rsid w:val="008C320C"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F6462"/>
     <w:rsid w:val="00902511"/>
     <w:rsid w:val="00903F8A"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00913D93"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00920BFA"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00947692"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00975DCC"/>
     <w:rsid w:val="00976C4E"/>
     <w:rsid w:val="0098229C"/>
     <w:rsid w:val="009B0DE8"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009D5FDC"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009D7965"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E0ED2"/>
+    <w:rsid w:val="009E3526"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A00F4B"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A1195C"/>
     <w:rsid w:val="00A12A4B"/>
+    <w:rsid w:val="00A14446"/>
     <w:rsid w:val="00A236AF"/>
     <w:rsid w:val="00A24A20"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A34474"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41454"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65C66"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A7141B"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A82B7A"/>
     <w:rsid w:val="00A84544"/>
     <w:rsid w:val="00A90D77"/>
+    <w:rsid w:val="00A91112"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA38D4"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB40D3"/>
     <w:rsid w:val="00AC0394"/>
     <w:rsid w:val="00AC12C2"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD5CA6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B01040"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B05DB4"/>
+    <w:rsid w:val="00B07853"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
+    <w:rsid w:val="00B167AB"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
+    <w:rsid w:val="00B3447A"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B529CA"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B73FCD"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA4898"/>
     <w:rsid w:val="00BB00B8"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C317DF"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
+    <w:rsid w:val="00C46A51"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
+    <w:rsid w:val="00C72DF5"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB466F"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF43D1"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D2185A"/>
     <w:rsid w:val="00D21B68"/>
     <w:rsid w:val="00D22525"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D45019"/>
     <w:rsid w:val="00D463C7"/>
@@ -8675,127 +8884,130 @@
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF3818"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E0425F"/>
     <w:rsid w:val="00E06CFE"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E17AE6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E764F9"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E85CB7"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA6221"/>
     <w:rsid w:val="00EA6A52"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EB6A45"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC1BB4"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED19A5"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EE5212"/>
     <w:rsid w:val="00F042F7"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F32444"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F6462A"/>
     <w:rsid w:val="00F832CE"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F92E22"/>
     <w:rsid w:val="00F93B9D"/>
     <w:rsid w:val="00FA145B"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB615D"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{056DF70A-AABC-4982-AB29-4C297B15696F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9143,242 +9355,242 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik6Char"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B529CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik9Char"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B529CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -9456,613 +9668,613 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E06CFE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8647"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="993" w:right="-2"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D463C7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:left="240" w:firstLine="753"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00711FCF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:left="1418"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -10093,81 +10305,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -10206,53 +10418,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -10326,53 +10538,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -10446,53 +10658,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -10542,53 +10754,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -10638,53 +10850,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -10720,53 +10932,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -10815,51 +11027,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -10903,51 +11115,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -11034,67 +11246,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -11138,228 +11350,228 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B529CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B529CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlista1">
     <w:name w:val="Punktlista 1"/>
     <w:rsid w:val="00B529CA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008F6462"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008F6462"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008F6462"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Underrubrik">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="UnderrubrikChar"/>
+    <w:link w:val="SubtitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00D95E3B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
-[...2 lines deleted...]
-    <w:link w:val="Underrubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:rsid w:val="00D95E3B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11369,1199 +11581,1199 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1086224863">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="971401763">
-[...364 lines deleted...]
-        </w:div>
         <w:div w:id="149177791">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1662932214">
               <w:marLeft w:val="-75"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="30"/>
               <w:marBottom w:val="30"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
+                <w:div w:id="134690064">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="918951334">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="221870045">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="244263289">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="454325391">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="383650430">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="482426530">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="209346110">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="795954494">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="230428567">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="861822299">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="342974125">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="922910032">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="885531955">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="414130610">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
                 <w:div w:id="903829833">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="487944598">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1028413383">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1051997042">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1092699706">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="751313313">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1366641665">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1341544816">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1397897259">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1610891868">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1418751778">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="948465100">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1701971786">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1866289420">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="1815176137">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="2066565018">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="134690064">
-[...296 lines deleted...]
-                </w:div>
                 <w:div w:id="1996294505">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1657805408">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="885531955">
-[...50 lines deleted...]
-                </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
+        </w:div>
+        <w:div w:id="317542982">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="360710936">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="82797209">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="327945131">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="455409980">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="569118329">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="578099089">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1238635452">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1299993133">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1494226095">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1657683352">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="427704042">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="451484184">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="606546853">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="697631740">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="971401763">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="259534024">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="271740546">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="582450109">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="608389653">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="658923999">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="668480257">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="980303616">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1109205951">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1560902699">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2035423993">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2043431650">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1169520809">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1234855996">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1350251445">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1525942816">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1625043593">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1635405066">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
         </w:div>
         <w:div w:id="1655715960">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1546142985">
+            <w:div w:id="132718920">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="248927657">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1165164545">
+            <w:div w:id="519658764">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="661390830">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="743721005">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="838233012">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="519658764">
-[...10 lines deleted...]
-            </w:div>
             <w:div w:id="1126776673">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="132718920">
+            <w:div w:id="1165164545">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1546142985">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1628465726">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1684893169">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1914075276">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="743721005">
+            <w:div w:id="1959486930">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="2134901878">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="661390830">
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1694113068">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1765606795">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="354503534">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1959486930">
+            <w:div w:id="652608517">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1628465726">
+            <w:div w:id="684599036">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="734015759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="744228413">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1488352532">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1869829257">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1525942816">
-[...10 lines deleted...]
-        </w:div>
         <w:div w:id="1878659347">
-          <w:marLeft w:val="0"/>
-[...130 lines deleted...]
-        <w:div w:id="1694113068">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -12899,74 +13111,74 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6559</Characters>
+  <Pages>1</Pages>
+  <Words>1147</Words>
+  <Characters>6538</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7781</CharactersWithSpaces>
+  <CharactersWithSpaces>7670</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Urinretention under och efter förlossning</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Anette Kristensson</lastModifiedBy>
-  <revision>161</revision>
-  <lastPrinted>2024-04-09T09:15:00.0000000Z</lastPrinted>
+  <revision>186</revision>
+  <lastPrinted>2024-04-09T18:15:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>