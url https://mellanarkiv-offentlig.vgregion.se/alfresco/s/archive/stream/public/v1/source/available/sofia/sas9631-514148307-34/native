--- v1 (2025-12-17)
+++ v2 (2026-10-19)
@@ -107,51 +107,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7710" w:type="dxa"/>
         <w:tblInd w:w="1185" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2220"/>
         <w:gridCol w:w="5490"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidTr="426942DD" w14:paraId="53FD4650" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidTr="301CF1EE" w14:paraId="53FD4650" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidP="00B168D0" w:rsidRDefault="00B168D0" w14:paraId="184B8D6D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00046C3D" w:rsidR="4C447922">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>Verksamhetsansvarig s</w:t>
             </w:r>
             <w:r w:rsidRPr="2F78668F" w:rsidR="00250CCE">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>jukhusfysiker</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidTr="426942DD" w14:paraId="4411C18E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidTr="301CF1EE" w14:paraId="4411C18E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidP="00B168D0" w:rsidRDefault="00B168D0" w14:paraId="367F3F35" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -294,194 +294,168 @@
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="2F78668F" w:rsidR="00B168D0">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>Södra Älvsborgs Sjukhus </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidTr="426942DD" w14:paraId="456E860C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidTr="301CF1EE" w14:paraId="456E860C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidP="426942DD" w:rsidRDefault="00B168D0" w14:paraId="783B3CB3" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="426942DD" w:rsidR="00B168D0">
+            <w:r w:rsidRPr="426942DD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Rapporterar till </w:t>
-[...10 lines deleted...]
-              <w:t>  </w:t>
+              <w:t>Rapporterar till   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidP="426942DD" w:rsidRDefault="00B168D0" w14:paraId="1394903F" w14:textId="305512CD">
+          <w:p w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidP="426942DD" w:rsidRDefault="1D4A29CB" w14:paraId="1394903F" w14:textId="76FB0420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="301CF1EE" w:rsidR="1D4A29CB">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="426942DD" w:rsidR="1D4A29CB">
+              <w:t>I sin tjänste</w:t>
+            </w:r>
+            <w:r w:rsidRPr="301CF1EE" w:rsidR="0F451524">
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="sv-SE" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>I sin tjänsteturövning:</w:t>
+              <w:t>ut</w:t>
             </w:r>
-            <w:r w:rsidRPr="426942DD" w:rsidR="00B168D0">
+            <w:r w:rsidRPr="301CF1EE" w:rsidR="1D4A29CB">
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="sv-SE" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>övning:</w:t>
             </w:r>
-            <w:r w:rsidRPr="426942DD" w:rsidR="00B168D0">
+            <w:r w:rsidRPr="301CF1EE" w:rsidR="00B168D0">
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="sv-SE" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>  </w:t>
             </w:r>
-            <w:r w:rsidRPr="426942DD" w:rsidR="260706AA">
+            <w:r w:rsidRPr="301CF1EE" w:rsidR="260706AA">
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="sv-SE" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Strålsäkerhetssamordna</w:t>
             </w:r>
-            <w:r w:rsidRPr="426942DD" w:rsidR="32ABA31E">
+            <w:r w:rsidRPr="301CF1EE" w:rsidR="32ABA31E">
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="sv-SE" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="426942DD" w:rsidR="260706AA">
+            <w:r w:rsidRPr="301CF1EE" w:rsidR="260706AA">
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="sv-SE" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">e vid respektive verksamhetsområde. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidTr="426942DD" w14:paraId="4B3F1945" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidTr="301CF1EE" w14:paraId="4B3F1945" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidP="00B168D0" w:rsidRDefault="00B168D0" w14:paraId="3C1946F0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -527,51 +501,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F0599F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidTr="426942DD" w14:paraId="64F35994" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidTr="301CF1EE" w14:paraId="64F35994" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1755"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidP="00B168D0" w:rsidRDefault="00B168D0" w14:paraId="4EB944B5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -587,185 +561,189 @@
               </w:rPr>
               <w:t>Huvudsakliga arbetsområden </w:t>
             </w:r>
             <w:r w:rsidRPr="00B168D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="000E1FA4" w:rsidP="426942DD" w:rsidRDefault="00B94D3D" w14:paraId="09D95040" w14:textId="0C8916F6">
+          <w:p w:rsidR="000E1FA4" w:rsidP="005C7554" w:rsidRDefault="00B94D3D" w14:paraId="09D95040" w14:textId="0C8916F6">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="426942DD" w:rsidR="00B94D3D">
+            <w:r w:rsidRPr="426942DD">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
-                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>vara</w:t>
             </w:r>
             <w:r w:rsidRPr="426942DD" w:rsidR="002F4EB0">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
-                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> verksamhetschefens kontaktperson i strålningsrelaterade frågor</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E1FA4" w:rsidP="0027346C" w:rsidRDefault="002F4EB0" w14:paraId="0042069F" w14:textId="67188E89">
+          <w:p w:rsidR="000E1FA4" w:rsidP="005C7554" w:rsidRDefault="002F4EB0" w14:paraId="0042069F" w14:textId="67188E89">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2F78668F">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve">känna till rådande lagkrav gällande </w:t>
             </w:r>
             <w:r w:rsidRPr="324C79A2" w:rsidR="744D3722">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>jonisera</w:t>
             </w:r>
             <w:r w:rsidRPr="324C79A2" w:rsidR="2E3EB2B5">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>nde</w:t>
             </w:r>
             <w:r w:rsidRPr="2F78668F" w:rsidR="744D3722">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="2F78668F">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve">strålning </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000E1FA4" w:rsidR="002F4EB0" w:rsidP="000E1FA4" w:rsidRDefault="002F4EB0" w14:paraId="15DAB853" w14:textId="5A322487">
+          <w:p w:rsidRPr="000E1FA4" w:rsidR="002F4EB0" w:rsidP="005C7554" w:rsidRDefault="002F4EB0" w14:paraId="15DAB853" w14:textId="5A322487">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E1FA4">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">ska om denne inte själv är </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000E1FA4">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>StråLF</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000E1FA4">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> och/eller strålskyddsexpertfunktion tillse att dessa funktioner är delaktiga i arbetet i tillräcklig omfattning</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidP="00B168D0" w:rsidRDefault="00B168D0" w14:paraId="3383DE49" w14:textId="7F924FE5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidTr="426942DD" w14:paraId="77C84DA1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidTr="301CF1EE" w14:paraId="77C84DA1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1755"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidP="00B168D0" w:rsidRDefault="00B168D0" w14:paraId="66C07268" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -781,230 +759,231 @@
               </w:rPr>
               <w:t>Ansvar </w:t>
             </w:r>
             <w:r w:rsidRPr="00B168D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="008411DC" w:rsidR="00C20EAD" w:rsidP="426942DD" w:rsidRDefault="00BE61F6" w14:paraId="7DB39220" w14:textId="50C1BDEA">
+          <w:p w:rsidRPr="005C7554" w:rsidR="00C20EAD" w:rsidP="005C7554" w:rsidRDefault="00BE61F6" w14:paraId="7DB39220" w14:textId="50C1BDEA">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
-              <w:suppressLineNumbers w:val="0"/>
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="426942DD" w:rsidR="00BE61F6">
+            <w:r w:rsidRPr="005C7554">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="426942DD" w:rsidR="389DFB1D">
+            <w:r w:rsidRPr="005C7554" w:rsidR="389DFB1D">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">edverka vid </w:t>
             </w:r>
-            <w:r w:rsidRPr="426942DD" w:rsidR="00C20EAD">
+            <w:r w:rsidRPr="005C7554" w:rsidR="00C20EAD">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>upprätta</w:t>
             </w:r>
-            <w:r w:rsidRPr="426942DD" w:rsidR="001B6AE9">
+            <w:r w:rsidRPr="005C7554" w:rsidR="001B6AE9">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="426942DD" w:rsidR="41979765">
+            <w:r w:rsidRPr="005C7554" w:rsidR="41979765">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="426942DD" w:rsidR="00C20EAD">
+            <w:r w:rsidRPr="005C7554" w:rsidR="00C20EAD">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> och revider</w:t>
             </w:r>
-            <w:r w:rsidRPr="426942DD" w:rsidR="39D5770F">
+            <w:r w:rsidRPr="005C7554" w:rsidR="39D5770F">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">ing av </w:t>
             </w:r>
-            <w:r w:rsidRPr="426942DD" w:rsidR="00C20EAD">
+            <w:r w:rsidRPr="005C7554" w:rsidR="00C20EAD">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>verksamhetens ledningssystem för strålsäkerhet i enlighet med SÄS och Västra Götalandsregionens ledningssystem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00520863" w:rsidP="426942DD" w:rsidRDefault="00C20EAD" w14:paraId="323E7609" w14:textId="5B8F1AEA">
+          <w:p w:rsidRPr="005C7554" w:rsidR="00520863" w:rsidP="005C7554" w:rsidRDefault="00C20EAD" w14:paraId="323E7609" w14:textId="5B8F1AEA">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
-              <w:suppressLineNumbers w:val="0"/>
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
-                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="426942DD" w:rsidR="00C20EAD">
+            <w:r w:rsidRPr="005C7554">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">minst årligen </w:t>
             </w:r>
-            <w:r w:rsidRPr="426942DD" w:rsidR="65FE7D12">
+            <w:r w:rsidRPr="005C7554" w:rsidR="65FE7D12">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t xml:space="preserve">tillsammans med strålningsfysikalisk </w:t>
+              <w:t xml:space="preserve">tillsammans med strålningsfysikalisk ledningsfunktion </w:t>
             </w:r>
-            <w:r w:rsidRPr="426942DD" w:rsidR="65FE7D12">
+            <w:r w:rsidRPr="005C7554">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t>ledningsfunktion</w:t>
+              <w:t xml:space="preserve">utvärdera verksamheten </w:t>
             </w:r>
-            <w:r w:rsidRPr="426942DD" w:rsidR="65FE7D12">
+            <w:r w:rsidRPr="005C7554" w:rsidR="1769062A">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">utifrån </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C7554">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>de regionala</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C7554" w:rsidR="145A5764">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="426942DD" w:rsidR="00C20EAD">
+            <w:r w:rsidRPr="005C7554" w:rsidR="145A5764">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t xml:space="preserve">utvärdera verksamheten </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>strålsäkerh</w:t>
             </w:r>
-            <w:r w:rsidRPr="426942DD" w:rsidR="1769062A">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="426942DD" w:rsidR="00544AA5">
+            <w:r w:rsidRPr="005C7554" w:rsidR="00544AA5">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>et</w:t>
             </w:r>
-            <w:r w:rsidRPr="426942DD" w:rsidR="145A5764">
+            <w:r w:rsidRPr="005C7554" w:rsidR="145A5764">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>smål</w:t>
             </w:r>
-            <w:r w:rsidRPr="426942DD" w:rsidR="00544AA5">
+            <w:r w:rsidRPr="005C7554" w:rsidR="00544AA5">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r w:rsidRPr="426942DD" w:rsidR="00C20EAD">
+            <w:r w:rsidRPr="005C7554">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> och sammanställa resultatet till strålsäkerhetsbokslutet så att SÄS samlade underlag kan skickas in till regionens strålsäkerhetsstrateg </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008411DC" w:rsidR="00B011F4" w:rsidP="426942DD" w:rsidRDefault="00CA62AD" w14:paraId="0DC41DFE" w14:textId="0D39B1AA">
+          <w:p w:rsidRPr="005C7554" w:rsidR="00B011F4" w:rsidP="005C7554" w:rsidRDefault="00CA62AD" w14:paraId="0DC41DFE" w14:textId="0D39B1AA">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="426942DD" w:rsidR="00CA62AD">
+            <w:r w:rsidRPr="005C7554">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>påtala när brister i rutiner och riktlinjer upptäcks</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidP="00B168D0" w:rsidRDefault="00B168D0" w14:paraId="7FEB0FC1" w14:textId="197B4A31">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="780" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidTr="426942DD" w14:paraId="092FE5D7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidTr="301CF1EE" w14:paraId="092FE5D7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1755"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidP="00B168D0" w:rsidRDefault="00B168D0" w14:paraId="5A5716B1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1087,51 +1066,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="2F78668F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> föreslå åtgärder för att verksamheten </w:t>
             </w:r>
             <w:r w:rsidRPr="2F78668F" w:rsidR="5A2063D7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve">ska kunna </w:t>
             </w:r>
             <w:r w:rsidRPr="2F78668F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>bedrivs på ett strålsäkert sätt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidTr="426942DD" w14:paraId="23980127" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidTr="301CF1EE" w14:paraId="23980127" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1755"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00B168D0" w:rsidR="00B168D0" w:rsidP="00B168D0" w:rsidRDefault="00B168D0" w14:paraId="0D9128B9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1286,65 +1265,65 @@
         <w:t xml:space="preserve"> sjukhusfysiker, ansvarsfördelning, ansvar </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005755B5" w:rsidR="005755B5" w:rsidP="005755B5" w:rsidRDefault="005755B5" w14:paraId="392FC070" w14:textId="77777777"/>
     <w:sectPr w:rsidRPr="005755B5" w:rsidR="005755B5" w:rsidSect="00330F6A">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DF573F" w:rsidRDefault="00DF573F" w14:paraId="5F063E6F" w14:textId="77777777">
+    <w:p w:rsidR="00986DF6" w:rsidRDefault="00986DF6" w14:paraId="2D1390A8" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DF573F" w:rsidRDefault="00DF573F" w14:paraId="505945DC" w14:textId="77777777">
+    <w:p w:rsidR="00986DF6" w:rsidRDefault="00986DF6" w14:paraId="62B6B8DF" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00DF573F" w:rsidRDefault="00DF573F" w14:paraId="3FC37130" w14:textId="77777777">
+    <w:p w:rsidR="00986DF6" w:rsidRDefault="00986DF6" w14:paraId="0B2B88CC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1399,51 +1378,50 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -1463,51 +1441,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00EF64E0" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00000000" w14:paraId="47BD2091" w14:textId="0983A8E9">
+  <w:p w:rsidRPr="00EF64E0" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00986DF6" w14:paraId="47BD2091" w14:textId="0983A8E9">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidRPr="00EC0A68" w:rsidR="00A65FD4">
@@ -1685,61 +1663,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DF573F" w:rsidRDefault="00DF573F" w14:paraId="5044BDCC" w14:textId="77777777"/>
+    <w:p w:rsidR="00986DF6" w:rsidRDefault="00986DF6" w14:paraId="32897616" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DF573F" w:rsidRDefault="00DF573F" w14:paraId="333DECC1" w14:textId="77777777">
+    <w:p w:rsidR="00986DF6" w:rsidRDefault="00986DF6" w14:paraId="073DEEF4" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00DF573F" w:rsidRDefault="00DF573F" w14:paraId="314E5825" w14:textId="77777777">
+    <w:p w:rsidR="00986DF6" w:rsidRDefault="00986DF6" w14:paraId="484D8C96" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -2830,50 +2808,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="158530FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3FCE3B44"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1997700A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1820FBFA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -2942,51 +3033,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3056,51 +3147,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D2269A1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="468E14D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3205,51 +3296,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -3318,51 +3409,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22F378FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1BD2B332"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2ED43E19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D4062A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -3431,51 +3635,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3571,51 +3775,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3685,51 +3889,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B740169"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="873A56DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3834,51 +4038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -3947,51 +4151,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4088,51 +4292,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49A33254"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0BC27E78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4237,51 +4441,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -4350,51 +4554,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4464,51 +4668,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -4577,51 +4781,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DA979AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4A9CAC1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4726,164 +4930,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64205E72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9B405F18"/>
+    <w:tmpl w:val="C2085C26"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="717" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1803" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2523" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+    <w:lvl w:ilvl="3" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3243" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3963" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4683" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5403" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6123" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6843" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="651C275A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13ACF182"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -4952,51 +5156,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
@@ -5065,51 +5269,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72921884"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8C74CDF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5214,51 +5418,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76F27AA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9420DD0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -5327,51 +5531,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78BB718F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26001E0C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -5440,51 +5644,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -5553,51 +5757,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -5667,154 +5871,160 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="555165083">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="77752350">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="907374553">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1816144419">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1010715744">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="82379985">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="32001010">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="800811010">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1918400350">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1120104860">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="789979897">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1611665312">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1657802124">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1621447758">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="771632992">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1513834274">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="249698029">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1007949876">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="532377923">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="984163323">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1933850961">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1062606338">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1851676399">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="289828107">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="748768664">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="471950898">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="873351987">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="2074618479">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1790005617">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1851676399">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="30" w16cid:durableId="1278878981">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1389651197">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="547376478">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="2003314668">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="2058510422">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="675772260">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="90"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:trackRevisions w:val="false"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -5958,113 +6168,116 @@
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="00341B44"/>
     <w:rsid w:val="003428A6"/>
     <w:rsid w:val="00342F08"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00357E31"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D686F"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
+    <w:rsid w:val="003E1B49"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="0041772A"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="004641AE"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004746CA"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00494D07"/>
     <w:rsid w:val="004967F3"/>
     <w:rsid w:val="00497631"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B674A"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C54DF"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E2DEB"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00520863"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544AA5"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057203B"/>
     <w:rsid w:val="005755B5"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00596E24"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B0A8C"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005C7554"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E541E"/>
     <w:rsid w:val="005F353B"/>
     <w:rsid w:val="0060464D"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00615DF2"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006311A0"/>
     <w:rsid w:val="0063160B"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672129"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
@@ -6149,50 +6362,51 @@
     <w:rsid w:val="008E1A35"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E6959"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00953B98"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00986DF6"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B41F4"/>
     <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C5850"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A341C6"/>
     <w:rsid w:val="00A3660C"/>
     <w:rsid w:val="00A37634"/>
     <w:rsid w:val="00A407AD"/>
@@ -6288,50 +6502,51 @@
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CA62AD"/>
     <w:rsid w:val="00CA67A5"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB6D2B"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD102A"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE45C5"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D352CC"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D570C8"/>
     <w:rsid w:val="00D646EA"/>
     <w:rsid w:val="00D75A57"/>
+    <w:rsid w:val="00D811C1"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D94B7C"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB1835"/>
     <w:rsid w:val="00DB5323"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF573F"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E36B44"/>
     <w:rsid w:val="00E420EA"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E823DD"/>
     <w:rsid w:val="00E86CE8"/>
@@ -6358,114 +6573,117 @@
     <w:rsid w:val="00F0599F"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F968FD"/>
     <w:rsid w:val="00FB29CF"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC41E1"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="01758BB6"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="05084C94"/>
     <w:rsid w:val="08ECBB14"/>
+    <w:rsid w:val="0F451524"/>
     <w:rsid w:val="145A5764"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="1737E773"/>
     <w:rsid w:val="1769062A"/>
     <w:rsid w:val="19FF7DA5"/>
     <w:rsid w:val="1C5AFF44"/>
     <w:rsid w:val="1D4A29CB"/>
     <w:rsid w:val="22106CCB"/>
     <w:rsid w:val="25CACEFE"/>
     <w:rsid w:val="260706AA"/>
     <w:rsid w:val="296236BB"/>
     <w:rsid w:val="2B1E9CA3"/>
     <w:rsid w:val="2E3EB2B5"/>
     <w:rsid w:val="2F78668F"/>
+    <w:rsid w:val="301CF1EE"/>
     <w:rsid w:val="324C79A2"/>
     <w:rsid w:val="32ABA31E"/>
     <w:rsid w:val="36B0A8BC"/>
     <w:rsid w:val="36B9FA86"/>
     <w:rsid w:val="36DC8D25"/>
     <w:rsid w:val="389DFB1D"/>
     <w:rsid w:val="39D5770F"/>
     <w:rsid w:val="3BD65783"/>
     <w:rsid w:val="3C25FCDB"/>
     <w:rsid w:val="3D2D9704"/>
     <w:rsid w:val="3F83C148"/>
     <w:rsid w:val="41979765"/>
     <w:rsid w:val="426942DD"/>
     <w:rsid w:val="47EB602F"/>
     <w:rsid w:val="48FA0B4C"/>
     <w:rsid w:val="4AC16214"/>
     <w:rsid w:val="4C447922"/>
+    <w:rsid w:val="50308445"/>
     <w:rsid w:val="517D04EF"/>
     <w:rsid w:val="54389798"/>
     <w:rsid w:val="59F16E20"/>
     <w:rsid w:val="5A2063D7"/>
     <w:rsid w:val="5B28367E"/>
     <w:rsid w:val="5B5A3FD9"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="65B5492E"/>
     <w:rsid w:val="65FE7D12"/>
     <w:rsid w:val="66FA96FE"/>
     <w:rsid w:val="6A7F43BB"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6BD45121"/>
     <w:rsid w:val="74348E5D"/>
     <w:rsid w:val="744D3722"/>
     <w:rsid w:val="79FA8434"/>
     <w:rsid w:val="7B470B4F"/>
     <w:rsid w:val="7F29E18F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
@@ -10117,30 +10335,30 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Verksamhetsansvarig sjukhusfysiker funktionsbeskrivning, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Linda Kjellqvist</lastModifiedBy>
-  <revision>5</revision>
+  <revision>7</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>