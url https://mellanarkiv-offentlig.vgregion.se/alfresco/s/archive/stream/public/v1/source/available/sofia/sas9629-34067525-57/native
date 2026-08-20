--- v0 (2025-11-26)
+++ v1 (2026-08-20)
@@ -831,68 +831,118 @@
       <w:r>
         <w:t>Misslyckande att sätta Rapid Rhino.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0035069A" w:rsidP="0035069A" w:rsidRDefault="0035069A" w14:paraId="09C08E7B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Rapid Rhino sätts bilateralt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0035069A" w:rsidP="0035069A" w:rsidRDefault="0035069A" w14:paraId="3B26B04B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Patienten har oförmåga att planera uppföljning för att ta bort Rapid Rhino enligt rutin.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00792EF0" w:rsidP="00F3103F" w:rsidRDefault="005F58CC" w14:paraId="6653C1A4" w14:textId="07D3BFE6">
       <w:r w:rsidRPr="005F58CC">
         <w:t>Om blödningen upphör och patienten är opåverkad, bör patienten lämnas hemma.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008039C0" w:rsidP="00F3103F" w:rsidRDefault="008039C0" w14:paraId="615C3503" w14:textId="1037C123">
+    <w:p w:rsidR="008039C0" w:rsidP="00F3103F" w:rsidRDefault="008039C0" w14:paraId="615C3503" w14:textId="07D04617">
       <w:pPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008039C0">
+      <w:r w:rsidRPr="2B1CD97E" w:rsidR="008039C0">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>Lämna skriftlig information till patienten för uppföljning.</w:t>
       </w:r>
+      <w:r w:rsidRPr="2B1CD97E" w:rsidR="34F49A79">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="R07fa7097ce154e79">
+        <w:r w:rsidRPr="2B1CD97E" w:rsidR="34F49A79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+          </w:rPr>
+          <w:t>Patientinfo</w:t>
+        </w:r>
+        <w:r w:rsidRPr="2B1CD97E" w:rsidR="65C54E4C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+          </w:rPr>
+          <w:t>rmation</w:t>
+        </w:r>
+        <w:r w:rsidRPr="2B1CD97E" w:rsidR="34F49A79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> via denna länk.</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="000B4BAA" w:rsidR="000B4BAA" w:rsidP="000B4BAA" w:rsidRDefault="000B4BAA" w14:paraId="43910A3F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Om Rhapid Rhino sätts skall patient höra av sig till ÖNH-mottagningen nästkommande dag, om nästa dag är en lördag/söndag/helgdag skall Kirurgavdelning 2 kontaktas enligt patientinformationen.</w:t>
+    <w:p w:rsidRPr="000B4BAA" w:rsidR="000B4BAA" w:rsidP="000B4BAA" w:rsidRDefault="000B4BAA" w14:paraId="43910A3F" w14:textId="159CE14A">
+      <w:r w:rsidR="000B4BAA">
+        <w:rPr/>
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:r w:rsidR="000B4BAA">
+        <w:rPr/>
+        <w:t>Rhapid</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4BAA">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B4BAA">
+        <w:rPr/>
+        <w:t>Rhino</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4BAA">
+        <w:rPr/>
+        <w:t xml:space="preserve"> sätts ska patient höra av sig till ÖNH-mottagningen nästkommande dag, om nästa dag är en lördag/söndag/helgdag ska Kirurgavdelning 2 kontaktas enligt patientinformationen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EE0736" w:rsidP="000B4BAA" w:rsidRDefault="000B4BAA" w14:paraId="578E7574" w14:textId="2D19C927">
       <w:r w:rsidRPr="000B4BAA">
         <w:t>Vid frågor eller tveksamhet kontakta</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F66718" w:rsidP="00F66718" w:rsidRDefault="00F66718" w14:paraId="7C72370B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>ÖNH -jouren, nås dagtid (8 - 17 vardagar) på 033-616 5370 (alternativt sök via växeln 033-616 1000) eller på jourtid, mobil 0705-98 91 76.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F66718" w:rsidP="00F66718" w:rsidRDefault="00F66718" w14:paraId="44B6A133" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Alternativt ÖNH-mottagningen telefonnummer: 033-616 1816.</w:t>
       </w:r>
@@ -933,69 +983,73 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Rapi</w:t>
         </w:r>
         <w:r w:rsidRPr="0048619B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>d</w:t>
         </w:r>
         <w:r w:rsidRPr="0048619B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> Rhino</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00B57A5A" w:rsidP="00B57A5A" w:rsidRDefault="00B57A5A" w14:paraId="3011B7D8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0048619B">
+      <w:r w:rsidR="00B57A5A">
+        <w:rPr/>
         <w:t xml:space="preserve">Patientinformation: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId10">
-        <w:r w:rsidRPr="0048619B">
+      <w:hyperlink r:id="R7b6f058f62824b59">
+        <w:r w:rsidRPr="73C45970" w:rsidR="00B57A5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t xml:space="preserve">Till dig som </w:t>
         </w:r>
-        <w:r w:rsidRPr="0048619B">
+        <w:r w:rsidRPr="73C45970" w:rsidR="00B57A5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>h</w:t>
         </w:r>
-        <w:r w:rsidRPr="0048619B">
+        <w:r w:rsidRPr="73C45970" w:rsidR="00B57A5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>ar fått näsblödningskateter ”Rapid Rhino”</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="000930E8" w:rsidR="000930E8" w:rsidP="000930E8" w:rsidRDefault="000930E8" w14:paraId="79D776B5" w14:textId="77777777"/>
     <w:p w:rsidR="008E5240" w:rsidP="00CE46F4" w:rsidRDefault="00CE46F4" w14:paraId="18730CA1" w14:textId="58F29A8C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Dokumentinformation</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00957744" w:rsidP="00957744" w:rsidRDefault="00957744" w14:paraId="42B63D28" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00087F4C" w:rsidP="00957744" w:rsidRDefault="005B46B9" w14:paraId="5708BAFE" w14:textId="5466BF42">
       <w:r>
@@ -4615,53 +4669,59 @@
     <w:rsid w:val="00F3103F"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F55B55"/>
     <w:rsid w:val="00F65266"/>
     <w:rsid w:val="00F66718"/>
     <w:rsid w:val="00F72CCD"/>
     <w:rsid w:val="00F74411"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FA2F4E"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FC532C"/>
     <w:rsid w:val="00FD1AF1"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="2B1CD97E"/>
+    <w:rsid w:val="34F49A79"/>
     <w:rsid w:val="4103265F"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="65C54E4C"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="73C45970"/>
+    <w:rsid w:val="7ACB3436"/>
+    <w:rsid w:val="7DE7CCE4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
@@ -7238,51 +7298,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9629-34067525-57/surrogate/Rapid%20Rhino%20%e2%80%93%20handhavande%20av%20n%c3%a4sbl%c3%b6dningskateter%20inom%20ambulanssjukv%c3%a5rden%20S%c3%84S.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larportalen.vgregion.se/course/view.php?id=3657" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larportalen.vgregion.se/course/view.php?id=3657" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/:w:/r/sites/sy-sas-sty-akut-vard-sas/_layouts/15/Doc.aspx?sourcedoc=%7B07321EC9-11F0-4BED-80D2-20E245D6213F%7D&amp;file=Rapid%20Rhino%20patientinfo.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External" Id="R07fa7097ce154e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/sas9629-34067525-88/surrogate" TargetMode="External" Id="R7b6f058f62824b59" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -7587,31 +7647,31 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Rapid Rhino – handhavande av näsblödningskateter inom ambulanssjukvården SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Johanna Jagendal</lastModifiedBy>
-  <revision>2</revision>
+  <lastModifiedBy>Linda Larsson Järleklint</lastModifiedBy>
+  <revision>4</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>