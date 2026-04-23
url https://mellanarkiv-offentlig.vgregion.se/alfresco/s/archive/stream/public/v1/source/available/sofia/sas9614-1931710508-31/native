--- v0 (2025-11-26)
+++ v1 (2026-04-23)
@@ -9,1704 +9,2065 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="5351475C" w14:textId="26860D7B" w:rsidR="007D3F5B" w:rsidRDefault="007D3F5B" w:rsidP="007D3F5B">
+    <w:p w:rsidR="007D3F5B" w:rsidP="007D3F5B" w:rsidRDefault="007D3F5B" w14:paraId="5351475C" w14:textId="26860D7B">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">Rädda hjärnan – </w:t>
       </w:r>
       <w:r w:rsidR="00253FEC">
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:t>rovtagning av patienter som står på behandling med blodförtunnande läkemedel, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081695A2" w14:textId="0286DD38" w:rsidR="007D3F5B" w:rsidRDefault="007729BF" w:rsidP="007729BF">
+    <w:p w:rsidR="007D3F5B" w:rsidP="007729BF" w:rsidRDefault="007729BF" w14:paraId="081695A2" w14:textId="0286DD38">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rutinen ingår i </w:t>
       </w:r>
       <w:r w:rsidRPr="007729BF">
         <w:t>Stroke/TIA-processen SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CD7423" w14:textId="7271A651" w:rsidR="004B5C86" w:rsidRDefault="004B5C86" w:rsidP="0017508E">
+    <w:p w:rsidR="004B5C86" w:rsidP="0017508E" w:rsidRDefault="004B5C86" w14:paraId="09CD7423" w14:textId="7271A651">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc147837365"/>
+      <w:bookmarkStart w:name="_Toc147837365" w:id="1"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="0D06766D" w14:textId="00804353" w:rsidR="004B5C86" w:rsidRPr="004B5C86" w:rsidRDefault="008204EE" w:rsidP="00443A8D">
-      <w:r>
+    <w:p w:rsidRPr="004B5C86" w:rsidR="004B5C86" w:rsidP="00443A8D" w:rsidRDefault="008204EE" w14:paraId="0D06766D" w14:textId="00804353">
+      <w:r w:rsidR="008204EE">
+        <w:rPr/>
         <w:t xml:space="preserve">Rutinen beskriver provtagning av patienter som </w:t>
       </w:r>
       <w:r w:rsidR="7BA264F9">
+        <w:rPr/>
         <w:t>behandlas med</w:t>
       </w:r>
       <w:r w:rsidR="7F50A760">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="209EE015">
+        <w:rPr/>
         <w:t>Apixaban</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="683BBCEF">
+        <w:rPr/>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="646FE3A1">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="646FE3A1">
+        <w:rPr/>
         <w:t>Rivaro</w:t>
       </w:r>
       <w:r w:rsidR="4D8895C9">
+        <w:rPr/>
         <w:t>xab</w:t>
       </w:r>
       <w:r w:rsidR="646FE3A1">
+        <w:rPr/>
         <w:t>an</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="683BBCEF">
+        <w:rPr/>
         <w:t xml:space="preserve"> eller</w:t>
       </w:r>
       <w:r w:rsidR="6415E89D">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="4DDBB2CE">
+        <w:rPr/>
         <w:t>Warfarin</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="783E47BF">
+        <w:rPr/>
         <w:t xml:space="preserve"> där misstanke finns att den antikoagulerande effekten är su</w:t>
       </w:r>
       <w:r w:rsidR="5B5B31BF">
+        <w:rPr/>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="783E47BF">
+        <w:rPr/>
         <w:t xml:space="preserve">terapeutisk och behandling med </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="783E47BF">
+        <w:rPr/>
         <w:t>trombolys</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="783E47BF">
+        <w:rPr/>
         <w:t xml:space="preserve"> kan bli aktuell</w:t>
       </w:r>
       <w:r w:rsidR="27C76AD9">
+        <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A742307" w14:textId="77777777" w:rsidR="004B5C86" w:rsidRDefault="004B5C86" w:rsidP="004B5C86">
+    <w:p w:rsidR="004B5C86" w:rsidP="7E1429C0" w:rsidRDefault="004B5C86" w14:paraId="6A742307" w14:textId="36FB2767">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc147837366"/>
-      <w:r>
+      <w:bookmarkStart w:name="_Toc147837366" w:id="2"/>
+      <w:r w:rsidR="004B5C86">
+        <w:rPr/>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="060B6E59" w14:textId="3474245C" w:rsidR="001F3711" w:rsidRDefault="007D3F5B" w:rsidP="001F3711">
-[...4 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidR="001F3711" w:rsidP="001F3711" w:rsidRDefault="007D3F5B" w14:paraId="060B6E59" w14:textId="648654F4">
+      <w:r w:rsidR="61FBDA20">
+        <w:rPr/>
+        <w:t xml:space="preserve">Enbart </w:t>
+      </w:r>
+      <w:r w:rsidR="61FBDA20">
+        <w:rPr/>
+        <w:t>förtydlig</w:t>
+      </w:r>
+      <w:r w:rsidR="013E7C7A">
+        <w:rPr/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="61FBDA20">
+        <w:rPr/>
+        <w:t>nde</w:t>
+      </w:r>
+      <w:r w:rsidR="61FBDA20">
+        <w:rPr/>
+        <w:t xml:space="preserve"> instruktion kring ordination av provtagning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757055DA" w14:textId="768D738C" w:rsidR="00BC44CD" w:rsidRDefault="001F3711" w:rsidP="00253FEC">
+    <w:p w:rsidR="00BC44CD" w:rsidP="00253FEC" w:rsidRDefault="001F3711" w14:paraId="757055DA" w14:textId="768D738C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="360"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc147837369"/>
+      <w:bookmarkStart w:name="_Toc147837369" w:id="3"/>
       <w:r>
         <w:t>Föru</w:t>
       </w:r>
       <w:r w:rsidR="004F56BF">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t>sättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="009A07DC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC520D1" w14:textId="10ED28ED" w:rsidR="40A31981" w:rsidRDefault="40A31981" w:rsidP="2E08802E">
-[...1 lines deleted...]
-      <w:r w:rsidRPr="4094A424">
+    <w:p w:rsidR="40A31981" w:rsidP="2E08802E" w:rsidRDefault="40A31981" w14:paraId="5FC520D1" w14:textId="6E01F2E3">
+      <w:r w:rsidR="40A31981">
+        <w:rPr/>
         <w:t>Trombolys</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="4094A424">
+      <w:r w:rsidR="40A31981">
+        <w:rPr/>
         <w:t xml:space="preserve"> är en typ av </w:t>
       </w:r>
-      <w:r w:rsidR="701E3208" w:rsidRPr="4094A424">
+      <w:r w:rsidR="701E3208">
+        <w:rPr/>
         <w:t xml:space="preserve">propplösande behandling </w:t>
       </w:r>
-      <w:r w:rsidRPr="4094A424">
+      <w:r w:rsidR="40A31981">
+        <w:rPr/>
         <w:t xml:space="preserve">som </w:t>
       </w:r>
-      <w:r w:rsidR="4B904180" w:rsidRPr="4094A424">
+      <w:r w:rsidR="4B904180">
+        <w:rPr/>
         <w:t xml:space="preserve">kan </w:t>
       </w:r>
-      <w:r w:rsidRPr="4094A424">
+      <w:r w:rsidR="40A31981">
+        <w:rPr/>
         <w:t xml:space="preserve">ges vid </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="2AD0DF6C" w:rsidRPr="4094A424">
+      <w:r w:rsidR="2AD0DF6C">
+        <w:rPr/>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="4094A424">
+      <w:r w:rsidR="40A31981">
+        <w:rPr/>
         <w:t>schemisk</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-      <w:r w:rsidR="3611FE7C" w:rsidRPr="4094A424">
+      <w:r w:rsidR="40A31981">
+        <w:rPr/>
+        <w:t xml:space="preserve"> stroke</w:t>
+      </w:r>
+      <w:r w:rsidR="331F9404">
+        <w:rPr/>
+        <w:t xml:space="preserve"> för de patienter som uppfyller kriterier för denna typ av behandling.</w:t>
+      </w:r>
+      <w:r w:rsidR="12A7BC37">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="24581CCB">
+        <w:rPr/>
+        <w:t>För de patienter som står på vissa typer av antikoagulerande läkemedel finns det</w:t>
+      </w:r>
+      <w:r w:rsidR="487E24FF">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3611FE7C">
+        <w:rPr/>
         <w:t>venprover som kan tas för att fastställa</w:t>
       </w:r>
-      <w:r w:rsidR="24581CCB" w:rsidRPr="4094A424">
+      <w:r w:rsidR="24581CCB">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="6F6EE4B7" w:rsidRPr="4094A424">
+      <w:r w:rsidR="6F6EE4B7">
+        <w:rPr/>
         <w:t>läkemedelskoncentrationen</w:t>
       </w:r>
-      <w:r w:rsidR="26E9F159" w:rsidRPr="4094A424">
+      <w:r w:rsidR="26E9F159">
+        <w:rPr/>
         <w:t xml:space="preserve"> i blodet. Skulle dessa värden visa sig subterapeutiska kan behandling med </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="26E9F159" w:rsidRPr="4094A424">
+      <w:r w:rsidR="26E9F159">
+        <w:rPr/>
         <w:t>trombol</w:t>
       </w:r>
-      <w:r w:rsidR="0EC0CE24" w:rsidRPr="4094A424">
+      <w:r w:rsidR="0EC0CE24">
+        <w:rPr/>
         <w:t>ys</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0EC0CE24" w:rsidRPr="4094A424">
+      <w:r w:rsidR="0EC0CE24">
+        <w:rPr/>
         <w:t xml:space="preserve"> bli aktuell. </w:t>
       </w:r>
-      <w:r w:rsidR="4D706C3E" w:rsidRPr="4094A424">
+      <w:r w:rsidR="4D706C3E">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365C90CF" w14:textId="3551090F" w:rsidR="001F3711" w:rsidRPr="001F3711" w:rsidRDefault="001F3711" w:rsidP="001F3711">
+    <w:p w:rsidRPr="001F3711" w:rsidR="001F3711" w:rsidP="001F3711" w:rsidRDefault="001F3711" w14:paraId="365C90CF" w14:textId="3551090F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc147837370"/>
+      <w:bookmarkStart w:name="_Toc147837370" w:id="4"/>
       <w:r>
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="29F60E46" w14:textId="614D985E" w:rsidR="00F72302" w:rsidRDefault="00F72302" w:rsidP="00F72302">
+    <w:p w:rsidR="00F72302" w:rsidP="00F72302" w:rsidRDefault="00F72302" w14:paraId="29F60E46" w14:textId="614D985E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Provtagning av patienter som står på behandling med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="53F7D74D">
         <w:t>Apixaban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="58EC1BCD">
         <w:t>Rivaroxaban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="638C5BAD" w14:textId="41FE5AC7" w:rsidR="00253FEC" w:rsidRDefault="00253FEC">
+    <w:p w:rsidR="00253FEC" w:rsidRDefault="00253FEC" w14:paraId="638C5BAD" w14:textId="41FE5AC7">
       <w:r>
         <w:t>Vid misstanke om att en pågående antikoagulerande behandling är subterapeutisk, oavsett orsak, kan ansvarig läkare vid ett Rädda hjärnan-larm ordinera koncentrationsbestämning av P-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Apixaban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> eller P-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Rivaroxaban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Behandling med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>trombolys</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> kan sedan i vissa fall bli aktuell.</w:t>
       </w:r>
       <w:r w:rsidR="4B1D6DAC">
         <w:t xml:space="preserve"> För att utföra provtagning bör det vara </w:t>
       </w:r>
       <w:r w:rsidR="609FAB32">
         <w:t>mer än</w:t>
       </w:r>
       <w:r w:rsidR="4B1D6DAC">
         <w:t xml:space="preserve"> 4 timmar sedan </w:t>
       </w:r>
       <w:r w:rsidR="4B1D6DAC">
         <w:lastRenderedPageBreak/>
         <w:t>intag av senaste dos av läkemedlet. Råder d</w:t>
       </w:r>
       <w:r w:rsidR="418FB3C3">
         <w:t xml:space="preserve">et osäkerhet kring när senaste dosen togs kan provtagning ordineras. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B90BA2D" w14:textId="2D51ABD7" w:rsidR="00830F0A" w:rsidRDefault="00830F0A" w:rsidP="009A0273">
+    <w:p w:rsidR="00830F0A" w:rsidP="009A0273" w:rsidRDefault="00830F0A" w14:paraId="3B90BA2D" w14:textId="2D51ABD7">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tillvägagångssätt </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4313DC" w14:textId="2C0C3237" w:rsidR="00830F0A" w:rsidRDefault="00830F0A" w:rsidP="005B1330">
+    <w:p w:rsidR="00830F0A" w:rsidP="2F3D8BD7" w:rsidRDefault="00830F0A" w14:paraId="3A4313DC" w14:textId="29AEB995">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
-        <w:keepNext/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Läkare </w:t>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="6AC6ABBE" w:rsidR="00830F0A">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Läkare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6AC6ABBE" w:rsidR="00830F0A">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6AC6ABBE" w:rsidR="09F1A8E9">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>kontaktar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6AC6ABBE" w:rsidR="09F1A8E9">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6AC6ABBE" w:rsidR="09F1A8E9">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>trombolyssjuksköterska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6AC6ABBE" w:rsidR="09F1A8E9">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6AC6ABBE" w:rsidR="6B511034">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>som:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5DABA6" w14:textId="438C55C1" w:rsidR="00830F0A" w:rsidRDefault="4A5A8B4F" w:rsidP="005B1330">
+    <w:p w:rsidR="00830F0A" w:rsidP="628206B8" w:rsidRDefault="4A5A8B4F" w14:paraId="1098AD8A" w14:textId="638D4FC3">
       <w:pPr>
         <w:pStyle w:val="Punktlistaniv2"/>
-        <w:keepNext/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="7A07A4A2">
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3D13D756" w:rsidR="4A5A8B4F">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00830F0A" w:rsidRPr="7A07A4A2">
+      <w:r w:rsidRPr="3D13D756" w:rsidR="00830F0A">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>rdinerar önskat prov</w:t>
       </w:r>
       <w:r w:rsidR="00830F0A">
+        <w:rPr/>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidR="1F4F12E1">
+        <w:rPr/>
         <w:t xml:space="preserve"> journalens </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="1F4F12E1">
+        <w:rPr/>
         <w:t>lab</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="724160F1">
+        <w:rPr/>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="1F4F12E1">
+        <w:rPr/>
         <w:t>modul</w:t>
       </w:r>
       <w:r w:rsidR="00830F0A">
-        <w:t xml:space="preserve"> märkt AKUT, och</w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve"> märkt AKUT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368ED925" w14:textId="65F55CEB" w:rsidR="00830F0A" w:rsidRDefault="00830F0A" w:rsidP="005B1330">
+    <w:p w:rsidR="00830F0A" w:rsidP="628206B8" w:rsidRDefault="4A5A8B4F" w14:paraId="3A5DABA6" w14:textId="6B4A7590">
       <w:pPr>
         <w:pStyle w:val="Punktlistaniv2"/>
-        <w:keepNext/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00830F0A">
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Gå till provtagning</w:t>
-[...13 lines deleted...]
-        <w:t>därefter</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="212D8556">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="2B2473A7">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="212D8556">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>kriv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="1CB08176">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="212D8556">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="7D58DB53">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>2 provtagningsetiketter (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="7D58DB53">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>dubletter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="7D58DB53">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="2527AC3C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="43BD1527">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="43BD1527">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>sänd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="3F1804F7">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="43BD1527">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> remissen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="43BD1527">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="212D8556">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="212D8556">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="212D8556">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="00473C3E">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="212D8556">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="711D196B">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>etiket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="711D196B">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="5FFD1401">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="5FFD1401">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="5FFD1401">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="3C6DCFF6">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="212D8556">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>till DT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="212D8556">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="212D8556">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="212D8556">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6C3C8053" w:rsidR="2CE96238">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212D321E" w14:textId="78DBB95C" w:rsidR="00830F0A" w:rsidRDefault="00830F0A" w:rsidP="005B1330">
-[...57 lines deleted...]
-    <w:p w14:paraId="5E355328" w14:textId="66B5AFED" w:rsidR="001A088F" w:rsidRPr="004F5FC2" w:rsidRDefault="001A088F" w:rsidP="0DB860C6">
+    <w:p w:rsidRPr="004F5FC2" w:rsidR="001A088F" w:rsidP="0DB860C6" w:rsidRDefault="001A088F" w14:paraId="5E355328" w14:textId="2614C5B2">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="001A088F">
+        <w:rPr/>
+        <w:t>Läkare</w:t>
+      </w:r>
+      <w:r w:rsidR="001A088F">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A088F">
+        <w:rPr/>
+        <w:t>ringer till kem </w:t>
+      </w:r>
+      <w:r w:rsidR="001A088F">
+        <w:rPr/>
         <w:t>lab</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="001A088F">
+        <w:rPr/>
         <w:t xml:space="preserve"> på t</w:t>
       </w:r>
       <w:r w:rsidR="00427D29">
+        <w:rPr/>
         <w:t>fn</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001A088F">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4742">
+      <w:r w:rsidRPr="00E28B9E" w:rsidR="001A088F">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>1875</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0DB860C6">
+      <w:r w:rsidR="001A088F">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4037578F">
+        <w:rPr/>
+        <w:t>inför</w:t>
+      </w:r>
+      <w:r w:rsidR="4037578F">
+        <w:rPr/>
+        <w:t xml:space="preserve"> provtagningen </w:t>
+      </w:r>
+      <w:r w:rsidR="001A088F">
+        <w:rPr/>
+        <w:t xml:space="preserve">och informerar om provtagningen samt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E28B9E" w:rsidR="001A088F">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>lämnar sitt telefonnummer</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001A088F">
+        <w:rPr/>
         <w:t xml:space="preserve"> för att kunna få snabbt, muntligt svar.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0DB860C6">
+      <w:r w:rsidR="001A088F">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="264AB186" w:rsidRPr="0DB860C6">
+      <w:r w:rsidRPr="00E28B9E" w:rsidR="264AB186">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t xml:space="preserve">Om provtagningen avbryts måste personal på kem </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="264AB186" w:rsidRPr="0DB860C6">
+      <w:r w:rsidRPr="00E28B9E" w:rsidR="264AB186">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>lab</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="264AB186" w:rsidRPr="0DB860C6">
+      <w:r w:rsidRPr="00E28B9E" w:rsidR="264AB186">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t xml:space="preserve"> snarast meddelas detta på </w:t>
       </w:r>
-      <w:r w:rsidR="6A17321F" w:rsidRPr="0DB860C6">
+      <w:r w:rsidRPr="00E28B9E" w:rsidR="6A17321F">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="003A7630">
+      <w:r w:rsidRPr="00E28B9E" w:rsidR="003A7630">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>fn</w:t>
       </w:r>
-      <w:r w:rsidR="264AB186" w:rsidRPr="0DB860C6">
+      <w:r w:rsidRPr="00E28B9E" w:rsidR="264AB186">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1875</w:t>
       </w:r>
-      <w:r w:rsidR="60CEE4B5" w:rsidRPr="0DB860C6">
+      <w:r w:rsidRPr="00E28B9E" w:rsidR="60CEE4B5">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4480573B" w14:textId="336BB067" w:rsidR="00253FEC" w:rsidRDefault="00485DF4" w:rsidP="00830F0A">
+    <w:p w:rsidR="00830F0A" w:rsidP="172C0219" w:rsidRDefault="007F54FB" w14:paraId="5C6D4CDC" w14:textId="6556063A">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="00485DF4">
+        <w:rPr/>
         <w:t xml:space="preserve">Venprov tas </w:t>
       </w:r>
       <w:r w:rsidR="00830F0A">
+        <w:rPr/>
         <w:t xml:space="preserve">på patienten. </w:t>
       </w:r>
-      <w:r w:rsidR="00830F0A" w:rsidRPr="47F97C20">
+      <w:r w:rsidRPr="7E07A697" w:rsidR="38D7B2FE">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t>Två citratrör (blå rör)</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00830F0A" w:rsidRPr="47F97C20">
+        <w:t>Två</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E07A697" w:rsidR="00830F0A">
         <w:rPr>
-          <w:b/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="6B792B23">
-        <w:t>med patientens identitet</w:t>
+      <w:r w:rsidRPr="7E07A697" w:rsidR="00830F0A">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>citratrör (blå</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E07A697" w:rsidR="27FF8BDB">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>tt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E07A697" w:rsidR="00830F0A">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rör)</w:t>
       </w:r>
       <w:r w:rsidR="00830F0A">
-        <w:t>. Ön</w:t>
-[...2 lines deleted...]
-        <w:t>skad analys</w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve"> tas</w:t>
+      </w:r>
+      <w:r w:rsidR="609F312C">
+        <w:rPr/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="3B235907">
+        <w:rPr/>
+        <w:t xml:space="preserve">Rören märks med </w:t>
+      </w:r>
+      <w:r w:rsidR="3B235907">
+        <w:rPr/>
+        <w:t>labetiketterna</w:t>
+      </w:r>
+      <w:r w:rsidR="3B235907">
+        <w:rPr/>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="3B235907">
+        <w:rPr/>
+        <w:t>dubletter</w:t>
+      </w:r>
+      <w:r w:rsidR="3B235907">
+        <w:rPr/>
+        <w:t xml:space="preserve">, ett rör för </w:t>
+      </w:r>
+      <w:r w:rsidR="3B235907">
+        <w:rPr/>
+        <w:t>annalys</w:t>
+      </w:r>
+      <w:r w:rsidR="3B235907">
+        <w:rPr/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="28BCB0E7">
+        <w:rPr/>
+        <w:t xml:space="preserve"> ett för forskning</w:t>
+      </w:r>
+      <w:r w:rsidR="3B235907">
+        <w:rPr/>
+        <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00830F0A">
-        <w:t xml:space="preserve"> anges på</w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F54FB">
+        <w:rPr/>
+        <w:t>Prove</w:t>
+      </w:r>
+      <w:r w:rsidR="5ACC9ED7">
+        <w:rPr/>
+        <w:t>rna</w:t>
+      </w:r>
+      <w:r w:rsidR="007F54FB">
+        <w:rPr/>
+        <w:t xml:space="preserve"> lämnas till </w:t>
       </w:r>
       <w:r w:rsidR="00253FEC">
-        <w:t xml:space="preserve"> etiketten</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Provet lämnas till </w:t>
+        <w:rPr/>
+        <w:t>kem</w:t>
       </w:r>
       <w:r w:rsidR="00253FEC">
-        <w:t>kem </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidR="00253FEC">
-        <w:t>lab</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr/>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="00253FEC">
+        <w:rPr/>
+        <w:t>b</w:t>
+      </w:r>
       <w:r w:rsidR="00830F0A">
-        <w:t xml:space="preserve">; det får </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00830F0A" w:rsidRPr="6E4FB210">
+        <w:rPr/>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E07A697" w:rsidR="00830F0A">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E07A697" w:rsidR="00830F0A">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> får </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E07A697" w:rsidR="00830F0A">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
+      <w:r w:rsidRPr="7E07A697" w:rsidR="00830F0A">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skickas med rörpost!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F3711" w:rsidP="00830F0A" w:rsidRDefault="00830F0A" w14:paraId="44F351CF" w14:textId="1A9A9FCE">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistanumrerad"/>
+        <w:rPr/>
+      </w:pPr>
       <w:r w:rsidR="00830F0A">
-        <w:t xml:space="preserve"> skickas med rörpost!</w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">Analystiden är cirka </w:t>
+      </w:r>
+      <w:r w:rsidR="00830F0A">
+        <w:rPr/>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="4BB30D81">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00830F0A">
+        <w:rPr/>
+        <w:t>minuter från ankomst till kem </w:t>
+      </w:r>
+      <w:r w:rsidR="00830F0A">
+        <w:rPr/>
+        <w:t>lab</w:t>
+      </w:r>
+      <w:r w:rsidR="00830F0A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00830F0A">
+        <w:rPr/>
+        <w:t>til</w:t>
+      </w:r>
+      <w:r w:rsidR="00830F0A">
+        <w:rPr/>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00253FEC">
+        <w:rPr/>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00830F0A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> dess att ansvarig läkare får provresultat via telefon.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F351CF" w14:textId="6DF36CF7" w:rsidR="001F3711" w:rsidRDefault="00830F0A" w:rsidP="00830F0A">
-[...29 lines deleted...]
-    <w:p w14:paraId="047AF0F5" w14:textId="56680DD9" w:rsidR="344B10DE" w:rsidRDefault="3DCBC060" w:rsidP="6F2F6951">
+    <w:p w:rsidR="344B10DE" w:rsidP="6F2F6951" w:rsidRDefault="3DCBC060" w14:paraId="047AF0F5" w14:textId="56680DD9">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>Bedömningsunderla</w:t>
       </w:r>
       <w:r w:rsidR="5714931D">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="003F8E89">
         <w:t xml:space="preserve">/kriterier för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003F8E89">
         <w:t>trombolysbehandling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003F8E89">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2913B8FB" w14:textId="0430652D" w:rsidR="1BB56076" w:rsidRDefault="5E6AFAAD" w:rsidP="599FAE9B">
+    <w:p w:rsidR="1BB56076" w:rsidP="599FAE9B" w:rsidRDefault="5E6AFAAD" w14:paraId="2913B8FB" w14:textId="0430652D">
       <w:r>
         <w:t xml:space="preserve">Behandling med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>trombolys</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> av patient som står på behandling med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="58F28476">
         <w:t>Apixaban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> eller</w:t>
       </w:r>
       <w:r w:rsidR="0D36E7EA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0D36E7EA">
         <w:t>Rivaroxaban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> kan övervägas om: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2644DF6A" w14:textId="0F81637A" w:rsidR="5714931D" w:rsidRDefault="69803841" w:rsidP="6F2F6951">
+    <w:p w:rsidR="5714931D" w:rsidP="6F2F6951" w:rsidRDefault="69803841" w14:paraId="2644DF6A" w14:textId="0F81637A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="566617C0">
         <w:t>äkemedelskoncentrationen av P-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="566617C0">
         <w:t>apixaban</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="566617C0">
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
       <w:r w:rsidR="75591060">
         <w:t>P-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="75591060">
         <w:t>rivaroxaba</w:t>
       </w:r>
       <w:r w:rsidR="646C34DE">
         <w:t>n</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="646C34DE">
         <w:t xml:space="preserve"> understiger</w:t>
       </w:r>
       <w:r w:rsidR="05C65CAB">
         <w:t xml:space="preserve"> 100 mikrogram/L</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A32E7E9" w14:textId="44A6F74A" w:rsidR="4935AED5" w:rsidRDefault="09A79F72" w:rsidP="45979431">
+    <w:p w:rsidR="4935AED5" w:rsidP="5D347691" w:rsidRDefault="09A79F72" w14:paraId="4A32E7E9" w14:textId="65C8D3DC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="09A79F72">
+        <w:rPr/>
+        <w:t>Patienten ha</w:t>
+      </w:r>
+      <w:r w:rsidR="74374F41">
+        <w:rPr/>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="7DC12848">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="09A79F72">
+        <w:rPr/>
+        <w:t>neurologiska bortfall</w:t>
+      </w:r>
+      <w:r w:rsidR="2594528A">
+        <w:rPr/>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="09A79F72">
+        <w:rPr/>
+        <w:t>symtom</w:t>
+      </w:r>
+      <w:r w:rsidR="313E4BFD">
+        <w:rPr/>
+        <w:t xml:space="preserve"> som </w:t>
+      </w:r>
+      <w:r w:rsidR="7FB861DE">
+        <w:rPr/>
+        <w:t xml:space="preserve">riskerar att </w:t>
+      </w:r>
+      <w:r w:rsidR="313E4BFD">
+        <w:rPr/>
+        <w:t xml:space="preserve">orsaka </w:t>
+      </w:r>
+      <w:r w:rsidR="7F1B44DD">
+        <w:rPr/>
+        <w:t>betydande</w:t>
+      </w:r>
+      <w:r w:rsidR="313E4BFD">
+        <w:rPr/>
+        <w:t xml:space="preserve"> funktionsnedsättningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4FC6C875" w:rsidP="6BD5B42A" w:rsidRDefault="4FC6C875" w14:paraId="1B05F153" w14:textId="24CD4852">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Patienten ha</w:t>
-[...56 lines deleted...]
-      </w:hyperlink>
+        <w:t>Vid behov kan regionala strokebakjouren konsulteras.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1B05F153" w14:textId="24CD4852" w:rsidR="4FC6C875" w:rsidRDefault="4FC6C875" w:rsidP="6BD5B42A">
-[...11 lines deleted...]
-    <w:p w14:paraId="3B015DFE" w14:textId="62767A54" w:rsidR="00F72302" w:rsidRDefault="00F72302" w:rsidP="15D6B227">
+    <w:p w:rsidR="00F72302" w:rsidP="15D6B227" w:rsidRDefault="00F72302" w14:paraId="3B015DFE" w14:textId="62767A54">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Provtagning av patienter som står på behandling med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="33C03E97">
         <w:t>arfarin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="13BE0D5F" w14:textId="218963E7" w:rsidR="722E4F02" w:rsidRDefault="04735009" w:rsidP="15D6B227">
+    <w:p w:rsidR="722E4F02" w:rsidP="15D6B227" w:rsidRDefault="04735009" w14:paraId="13BE0D5F" w14:textId="19611DD4">
+      <w:r w:rsidR="04735009">
+        <w:rPr/>
+        <w:t xml:space="preserve">Vid misstanke om att en pågående </w:t>
+      </w:r>
+      <w:r w:rsidR="692F3234">
+        <w:rPr/>
+        <w:t xml:space="preserve">behandling med </w:t>
+      </w:r>
+      <w:r w:rsidR="692F3234">
+        <w:rPr/>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="782936A1">
+        <w:rPr/>
+        <w:t>arfarin</w:t>
+      </w:r>
+      <w:r w:rsidR="04735009">
+        <w:rPr/>
+        <w:t xml:space="preserve"> är subterapeutisk, oavsett </w:t>
+      </w:r>
+      <w:r w:rsidR="04735009">
+        <w:rPr/>
+        <w:t xml:space="preserve">orsak, </w:t>
+      </w:r>
+      <w:r w:rsidR="04735009">
+        <w:rPr/>
+        <w:t xml:space="preserve">kan ansvarig läkare vid ett Rädda hjärnan-larm ordinera </w:t>
+      </w:r>
+      <w:r w:rsidR="04735009">
+        <w:rPr/>
+        <w:t>akut provtagning av P-PK och P-APTT. Behandling med trombolys</w:t>
+      </w:r>
+      <w:r w:rsidR="04735009">
+        <w:rPr/>
+        <w:t xml:space="preserve"> kan sedan i vissa fall bli aktuell</w:t>
+      </w:r>
+      <w:r w:rsidR="2FB34A1E">
+        <w:rPr/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5FC2" w:rsidR="000038D4" w:rsidP="26A680E6" w:rsidRDefault="000038D4" w14:paraId="1E6ACAAC" w14:textId="4AFD9679">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:ind/>
+      </w:pPr>
+      <w:r w:rsidR="000038D4">
+        <w:rPr/>
+        <w:t xml:space="preserve">Tillvägagångssätt </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5FC2" w:rsidR="000038D4" w:rsidP="4ED61654" w:rsidRDefault="000038D4" w14:paraId="01EDE388" w14:textId="4B099B73">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistanumrerad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:r w:rsidR="000038D4">
+        <w:rPr/>
+        <w:t>Läkare</w:t>
+      </w:r>
+      <w:r w:rsidR="431BA095">
+        <w:rPr/>
+        <w:t xml:space="preserve"> kontaktar sjuksköterska som: </w:t>
+      </w:r>
+      <w:r w:rsidR="000038D4">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="646CCB69" w:rsidP="54C87FE6" w:rsidRDefault="646CCB69" w14:paraId="0A38F79E" w14:textId="03CA0D65">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistaniv2"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54C87FE6" w:rsidR="646CCB69">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Ordinerar önskat prov</w:t>
+      </w:r>
+      <w:r w:rsidR="646CCB69">
+        <w:rPr/>
+        <w:t xml:space="preserve"> i journalens lab</w:t>
+      </w:r>
+      <w:r w:rsidR="646CCB69">
+        <w:rPr/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="646CCB69">
+        <w:rPr/>
+        <w:t>modul märkt AKUT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="54C87FE6" w:rsidP="3C582B20" w:rsidRDefault="54C87FE6" w14:paraId="2581CAD9" w14:textId="5A9451F8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistaniv2"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C582B20" w:rsidR="646CCB69">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C582B20" w:rsidR="646CCB69">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C582B20" w:rsidR="646CCB69">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>kriver ut provtagningsetikett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C582B20" w:rsidR="646CCB69">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C582B20" w:rsidR="646CCB69">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C582B20" w:rsidR="646CCB69">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>sänder remissen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C582B20" w:rsidR="646CCB69">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C582B20" w:rsidR="646CCB69">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C582B20" w:rsidR="646CCB69">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C582B20" w:rsidR="646CCB69">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>tar med etikettern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C582B20" w:rsidR="646CCB69">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C582B20" w:rsidR="646CCB69">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>till DT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C582B20" w:rsidR="646CCB69">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C582B20" w:rsidR="646CCB69">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>lab</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C582B20" w:rsidR="646CCB69">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="406F28A7" w:rsidP="2BBE4D44" w:rsidRDefault="406F28A7" w14:paraId="04BE5791" w14:textId="39D9F1BE">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistanumrerad"/>
+        <w:ind w:left="1349" w:hanging="357"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="000038D4">
+        <w:rPr/>
+        <w:t>Läkare ringer till kem </w:t>
+      </w:r>
+      <w:r w:rsidR="000038D4">
+        <w:rPr/>
+        <w:t>lab</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5FC2">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000038D4">
+        <w:rPr/>
+        <w:t>på t</w:t>
+      </w:r>
+      <w:r w:rsidR="005B61DA">
+        <w:rPr/>
+        <w:t>fn</w:t>
+      </w:r>
+      <w:r w:rsidR="000038D4">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BBE4D44" w:rsidR="000038D4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>1875</w:t>
+      </w:r>
+      <w:r w:rsidR="000038D4">
+        <w:rPr/>
+        <w:t xml:space="preserve"> och informerar om provtagningen samt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BBE4D44" w:rsidR="000038D4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>lämnar sitt telefonnummer</w:t>
+      </w:r>
+      <w:r w:rsidR="000038D4">
+        <w:rPr/>
+        <w:t xml:space="preserve"> för att kunna få snabbt</w:t>
+      </w:r>
+      <w:r w:rsidR="00950C41">
+        <w:rPr/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000038D4">
+        <w:rPr/>
+        <w:t xml:space="preserve"> muntligt svar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="794C88D4" w:rsidP="1CCC4FCA" w:rsidRDefault="794C88D4" w14:paraId="2CAC37F8" w14:textId="3CBF95BB">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistanumrerad"/>
+        <w:ind w:left="1349" w:hanging="357"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="6D816E56">
+        <w:rPr/>
+        <w:t xml:space="preserve">Venprov tas på patienten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="296C4EB4" w:rsidR="6D816E56">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Ett citratrör (blått rör)</w:t>
+      </w:r>
+      <w:r w:rsidR="6D816E56">
+        <w:rPr/>
+        <w:t xml:space="preserve"> tas och märks med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="296C4EB4" w:rsidR="6D816E56">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>labetikett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="296C4EB4" w:rsidR="6D816E56">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6D816E56">
+        <w:rPr/>
+        <w:t>med patientens identitet. Provet lämnas till kem </w:t>
+      </w:r>
+      <w:r w:rsidR="6D816E56">
+        <w:rPr/>
+        <w:t>lab</w:t>
+      </w:r>
+      <w:r w:rsidR="6D816E56">
+        <w:rPr/>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="296C4EB4" w:rsidR="6D816E56">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>det får inte skickas med rör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="296C4EB4" w:rsidR="534FC532">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="296C4EB4" w:rsidR="534FC532">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>ost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5FC2" w:rsidR="000038D4" w:rsidP="296C4EB4" w:rsidRDefault="000038D4" w14:paraId="5A65A219" w14:textId="3308F3F8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlistanumrerad"/>
+        <w:ind w:left="1349" w:hanging="357"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="000038D4">
+        <w:rPr/>
+        <w:t>Analystiden är c</w:t>
+      </w:r>
+      <w:r w:rsidR="00446E11">
+        <w:rPr/>
+        <w:t>irk</w:t>
+      </w:r>
+      <w:r w:rsidR="000038D4">
+        <w:rPr/>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="000038D4">
+        <w:rPr/>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="3EE60F0F">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000038D4">
+        <w:rPr/>
+        <w:t>minuter från ankomst till kem</w:t>
+      </w:r>
+      <w:r w:rsidR="00446E11">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000038D4">
+        <w:rPr/>
+        <w:t>lab</w:t>
+      </w:r>
+      <w:r w:rsidR="000038D4">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00446E11">
+        <w:rPr/>
+        <w:t>och till</w:t>
+      </w:r>
+      <w:r w:rsidR="00747F09">
+        <w:rPr/>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00446E11">
+        <w:rPr/>
+        <w:t xml:space="preserve"> dess </w:t>
+      </w:r>
+      <w:r w:rsidR="000038D4">
+        <w:rPr/>
+        <w:t>att ansvarig läkare får provresultat via telefon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="48F16BAF" w:rsidP="3C39AAD0" w:rsidRDefault="48F16BAF" w14:paraId="12D267F2" w14:textId="036A21A2">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vid misstanke om att en pågående </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">behandling med </w:t>
+        <w:t xml:space="preserve">Bedömningsunderlag/kriterier för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="692F3234">
-[...3 lines deleted...]
-        <w:t>arfarin</w:t>
+      <w:r>
+        <w:t>trombolysbehandling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="0E1733CC" w:rsidP="6E789F2E" w:rsidRDefault="0E1733CC" w14:paraId="5E604A5A" w14:textId="3014C719">
       <w:r>
-        <w:t xml:space="preserve"> är subterapeutisk, oavsett orsak, kan ansvarig läkare vid ett Rädda hjärnan-larm ordinera akut provtagning av P-PK och P-APTT. Behandling med </w:t>
+        <w:t xml:space="preserve">Behandling med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>trombolys</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> kan sedan i vissa fall bli aktuell</w:t>
-[...421 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> av patient som står på behandling med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Wa</w:t>
       </w:r>
       <w:r w:rsidR="532B5060">
         <w:t>rfarin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> kan övervägas om:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395E4E3D" w14:textId="106A1C5E" w:rsidR="48F16BAF" w:rsidRDefault="2ADCB97B" w:rsidP="00FD43B3">
+    <w:p w:rsidR="48F16BAF" w:rsidP="00FD43B3" w:rsidRDefault="2ADCB97B" w14:paraId="395E4E3D" w14:textId="106A1C5E">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>P-</w:t>
       </w:r>
       <w:r w:rsidR="48F16BAF">
         <w:t>PK(</w:t>
       </w:r>
       <w:r w:rsidR="27A518B9">
         <w:t>INR)</w:t>
       </w:r>
       <w:r w:rsidR="623CFCFC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="19F49950">
         <w:t xml:space="preserve">understiger </w:t>
       </w:r>
       <w:r w:rsidR="104518D5">
         <w:t>1,7</w:t>
       </w:r>
       <w:r w:rsidR="334DC41A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D83A48" w14:textId="495B47C4" w:rsidR="3A8D726D" w:rsidRDefault="53E73540" w:rsidP="00FD43B3">
+    <w:p w:rsidR="3A8D726D" w:rsidP="00FD43B3" w:rsidRDefault="53E73540" w14:paraId="51D83A48" w14:textId="495B47C4">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patienten har neurologiska bortfallssymtom som riskerar att </w:t>
       </w:r>
       <w:r w:rsidR="28CB26A8">
         <w:t xml:space="preserve">orsaka </w:t>
       </w:r>
       <w:r>
         <w:t>betydande funktionsnedsättningar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5B6355" w14:textId="03EED14A" w:rsidR="004B5C86" w:rsidRDefault="004B5C86" w:rsidP="000E09BB">
+    <w:p w:rsidR="004B5C86" w:rsidP="000E09BB" w:rsidRDefault="004B5C86" w14:paraId="3B5B6355" w14:textId="03EED14A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc147837371"/>
+      <w:bookmarkStart w:name="_Toc147837371" w:id="5"/>
       <w:r>
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="2C1A6897" w14:textId="5E53CB0B" w:rsidR="004B5C86" w:rsidRPr="004B5C86" w:rsidRDefault="004B5C86" w:rsidP="000E09BB">
+    <w:p w:rsidRPr="004B5C86" w:rsidR="004B5C86" w:rsidP="000E09BB" w:rsidRDefault="004B5C86" w14:paraId="2C1A6897" w14:textId="5E53CB0B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5C86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA13F0F" w14:textId="4ED8D08B" w:rsidR="004B5C86" w:rsidRDefault="00950C41" w:rsidP="000E09BB">
+    <w:p w:rsidR="004B5C86" w:rsidP="000E09BB" w:rsidRDefault="00950C41" w14:paraId="4FA13F0F" w14:textId="4ED8D08B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="00950C41">
         <w:t>Emma Lind</w:t>
       </w:r>
       <w:r>
         <w:t>, specialistsjuksköterska, VO</w:t>
       </w:r>
       <w:r w:rsidRPr="00950C41">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00950C41">
         <w:t>eurologi, rehabilitering och nära vård</w:t>
       </w:r>
       <w:r>
         <w:t>/strokeavdelningen, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4FA7B2" w14:textId="7F1E10D5" w:rsidR="00950C41" w:rsidRDefault="00950C41" w:rsidP="000E09BB">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00950C41">
+    <w:p w:rsidR="00950C41" w:rsidP="000E09BB" w:rsidRDefault="00950C41" w14:paraId="5A4FA7B2" w14:textId="4591CE88">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidR="1450ED11">
+        <w:rPr/>
+        <w:t>Jenna</w:t>
+      </w:r>
+      <w:r w:rsidR="1450ED11">
+        <w:rPr/>
+        <w:t xml:space="preserve"> Aine</w:t>
+      </w:r>
+      <w:r w:rsidR="00950C41">
+        <w:rPr/>
+        <w:t>, överläkare, VO</w:t>
+      </w:r>
+      <w:r w:rsidR="00950C41">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00950C41">
+        <w:rPr/>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00950C41">
+      <w:r w:rsidR="00950C41">
+        <w:rPr/>
         <w:t>eurologi, rehabilitering och nära vård</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00950C41">
+        <w:rPr/>
         <w:t>, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41501E92" w14:textId="665EC746" w:rsidR="004B5C86" w:rsidRPr="004B5C86" w:rsidRDefault="004B5C86" w:rsidP="000E09BB">
+    <w:p w:rsidRPr="004B5C86" w:rsidR="004B5C86" w:rsidP="000E09BB" w:rsidRDefault="004B5C86" w14:paraId="41501E92" w14:textId="665EC746">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5C86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D0FBF0A" w14:textId="102DFC3D" w:rsidR="004B5C86" w:rsidRDefault="007669E2" w:rsidP="000E09BB">
+    <w:p w:rsidR="004B5C86" w:rsidP="000E09BB" w:rsidRDefault="007669E2" w14:paraId="5D0FBF0A" w14:textId="102DFC3D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>Medicinskt beredningsutskott SÄS, 202</w:t>
       </w:r>
       <w:r w:rsidR="00FD5A88">
         <w:t>4-05-23</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4601BC10" w14:textId="5C6837AE" w:rsidR="004B5C86" w:rsidRPr="004B5C86" w:rsidRDefault="004B5C86" w:rsidP="000E09BB">
+    <w:p w:rsidRPr="004B5C86" w:rsidR="004B5C86" w:rsidP="000E09BB" w:rsidRDefault="004B5C86" w14:paraId="4601BC10" w14:textId="5C6837AE">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5C86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fastställt av</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252CED5F" w14:textId="1EF33BA0" w:rsidR="004B5C86" w:rsidRDefault="00220FFB" w:rsidP="000E09BB">
+    <w:p w:rsidR="004B5C86" w:rsidP="000E09BB" w:rsidRDefault="00220FFB" w14:paraId="252CED5F" w14:textId="1EF33BA0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>Jerker Nilson, chefläkare, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A2B652" w14:textId="44F41DCF" w:rsidR="004B5C86" w:rsidRPr="004B5C86" w:rsidRDefault="004B5C86" w:rsidP="000E09BB">
+    <w:p w:rsidRPr="004B5C86" w:rsidR="004B5C86" w:rsidP="000E09BB" w:rsidRDefault="004B5C86" w14:paraId="25A2B652" w14:textId="44F41DCF">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5C86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7206B42E" w14:textId="34B40113" w:rsidR="00296E73" w:rsidRDefault="00220FFB" w:rsidP="000E09BB">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00220FFB">
+    <w:p w:rsidR="00296E73" w:rsidP="000E09BB" w:rsidRDefault="00220FFB" w14:paraId="7206B42E" w14:textId="67309689">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidR="00220FFB">
+        <w:rPr/>
         <w:t>waran</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00220FFB">
+      <w:r w:rsidR="00220FFB">
+        <w:rPr/>
         <w:t xml:space="preserve">, rädda hjärnan, stroke, </w:t>
       </w:r>
       <w:r w:rsidR="000E09BB">
+        <w:rPr/>
         <w:t xml:space="preserve">hjärnblödning, </w:t>
       </w:r>
-      <w:r w:rsidR="00995311" w:rsidRPr="00296E73">
+      <w:r w:rsidR="00995311">
+        <w:rPr/>
         <w:t>apoplexi</w:t>
       </w:r>
       <w:r w:rsidR="00995311">
+        <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00220FFB">
+      <w:r w:rsidR="00220FFB">
+        <w:rPr/>
         <w:t>apixaban</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00220FFB">
+      <w:r w:rsidR="00220FFB">
+        <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00220FFB">
+      <w:r w:rsidR="00220FFB">
+        <w:rPr/>
         <w:t>rivaroxaban</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00220FFB">
+      <w:r w:rsidR="00220FFB">
+        <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00220FFB">
+      <w:r w:rsidR="00220FFB">
+        <w:rPr/>
         <w:t>trombolys</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00220FFB">
+        <w:rPr/>
+        <w:t>, metalyse,</w:t>
+      </w:r>
       <w:r w:rsidR="00995311">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00995311">
+        <w:rPr/>
+        <w:t>proppförebyggande</w:t>
+      </w:r>
+      <w:r w:rsidR="00995311">
+        <w:rPr/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00995311">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00296E73">
+        <w:rPr/>
+        <w:t>blodförtunnande,</w:t>
+      </w:r>
+      <w:r w:rsidR="00296E73">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00296E73">
+        <w:rPr/>
+        <w:t>läkemedelsordinationer,</w:t>
+      </w:r>
+      <w:r w:rsidR="00296E73">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00296E73">
+        <w:rPr/>
+        <w:t>trombosprofylax,</w:t>
+      </w:r>
+      <w:r w:rsidR="00296E73">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00995311">
+        <w:rPr/>
+        <w:t>läkemedel</w:t>
+      </w:r>
+      <w:r w:rsidR="00995311">
+        <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00995311" w:rsidRPr="00296E73">
-        <w:t>proppförebyggande</w:t>
+      <w:r w:rsidR="00296E73">
+        <w:rPr/>
+        <w:t>läkemedelsbehandling,</w:t>
+      </w:r>
+      <w:r w:rsidR="00296E73">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00296E73">
+        <w:rPr/>
+        <w:t>antikoagulantia</w:t>
+      </w:r>
+      <w:r w:rsidR="00296E73">
+        <w:rPr/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00296E73">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00296E73">
+        <w:rPr/>
+        <w:t>hematologiska medel</w:t>
       </w:r>
       <w:r w:rsidR="00995311">
-        <w:t>,</w:t>
-[...48 lines deleted...]
-      <w:r w:rsidR="00995311">
+        <w:rPr/>
         <w:t>, provtagning, blodprover</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00296E73" w:rsidSect="000B1584">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6492436C" w14:textId="77777777" w:rsidR="00B67B7F" w:rsidRDefault="00B67B7F">
+    <w:p w:rsidR="00B67B7F" w:rsidRDefault="00B67B7F" w14:paraId="6492436C" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="348FDB72" w14:textId="77777777" w:rsidR="00B67B7F" w:rsidRDefault="00B67B7F">
+    <w:p w:rsidR="00B67B7F" w:rsidRDefault="00B67B7F" w14:paraId="348FDB72" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="41BC9BB2" w14:textId="77777777" w:rsidR="00B67B7F" w:rsidRDefault="00B67B7F">
+    <w:p w:rsidR="00B67B7F" w:rsidRDefault="00B67B7F" w14:paraId="41BC9BB2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1773,61 +2134,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="64A72DD6" w14:textId="77777777" w:rsidR="000B1584" w:rsidRDefault="000B1584">
+  <w:p w:rsidR="000B1584" w:rsidRDefault="000B1584" w14:paraId="64A72DD6" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3FC6B21C" w14:textId="052E4292" w:rsidR="008250CC" w:rsidRDefault="008250CC" w:rsidP="008250CC">
+  <w:p w:rsidR="008250CC" w:rsidP="008250CC" w:rsidRDefault="008250CC" w14:paraId="3FC6B21C" w14:textId="052E4292">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="001510D8">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="001510D8">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="001510D8">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
@@ -1909,52 +2270,52 @@
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="001510D8">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="08658379" w:rsidR="00660269" w:rsidRDefault="008250CC" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="008250CC" w14:paraId="1FE2B822" w14:textId="08658379">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39716D08" wp14:editId="19B0CF05">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4552950</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-114300</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Bildobjekt 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -1989,212 +2350,212 @@
                     <a:ext cx="1897920" cy="384860"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="097C847E" w14:textId="77777777" w:rsidR="00B67B7F" w:rsidRDefault="00B67B7F"/>
+    <w:p w:rsidR="00B67B7F" w:rsidRDefault="00B67B7F" w14:paraId="097C847E" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01ABB083" w14:textId="77777777" w:rsidR="00B67B7F" w:rsidRDefault="00B67B7F">
+    <w:p w:rsidR="00B67B7F" w:rsidRDefault="00B67B7F" w14:paraId="01ABB083" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="23F2A5CD" w14:textId="77777777" w:rsidR="00B67B7F" w:rsidRDefault="00B67B7F">
+    <w:p w:rsidR="00B67B7F" w:rsidRDefault="00B67B7F" w14:paraId="23F2A5CD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2B882F65" w14:textId="77777777" w:rsidR="000B1584" w:rsidRDefault="000B1584">
+  <w:p w:rsidR="000B1584" w:rsidRDefault="000B1584" w14:paraId="2B882F65" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="227101F6" w14:textId="5EF6644D" w:rsidR="004B5C86" w:rsidRDefault="004B5C86" w:rsidP="004B5C86">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="004B5C86" w:rsidP="004B5C86" w:rsidRDefault="004B5C86" w14:paraId="227101F6" w14:textId="5EF6644D">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="1670"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D72D6C2" wp14:editId="29A5A2D3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3C8B2CDB" w14:textId="77777777" w:rsidR="004B5C86" w:rsidRDefault="004B5C86" w:rsidP="004B5C86">
+                        <w:p w:rsidR="004B5C86" w:rsidP="004B5C86" w:rsidRDefault="004B5C86" w14:paraId="3C8B2CDB" w14:textId="77777777">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2D72D6C2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="2D72D6C2">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="3C8B2CDB" w14:textId="77777777" w:rsidR="004B5C86" w:rsidRDefault="004B5C86" w:rsidP="004B5C86">
+                  <w:p w:rsidR="004B5C86" w:rsidP="004B5C86" w:rsidRDefault="004B5C86" w14:paraId="3C8B2CDB" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="52CA54A2" w:rsidR="008A4EB9" w:rsidRDefault="007B6AB7" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="007B6AB7" w14:paraId="058CDD4D" w14:textId="52CA54A2">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EE881B5" wp14:editId="3089E478">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-5715</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>241251</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Bildobjekt 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2276,401 +2637,401 @@
               </wp:positionV>
               <wp:extent cx="4669155" cy="270510"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669155" cy="270510"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="18075F67" w14:textId="77777777" w:rsidR="00A5066F" w:rsidRDefault="00A5066F" w:rsidP="00A5066F">
+                        <w:p w:rsidR="00A5066F" w:rsidP="00A5066F" w:rsidRDefault="00A5066F" w14:paraId="18075F67" w14:textId="77777777">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0DFFA9B8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="0DFFA9B8">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-.1pt;margin-top:-.4pt;width:367.65pt;height:21.3pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnfMVBGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6911badZeR25iVxV&#10;ipJITpUzZsG7EjAUsHfdX9+B9ZfSnqpeYGCG+XjvMb/rtSJ74XwLpqLFKKdEGA51a7YV/fG6+vSF&#10;Eh+YqZkCIyp6EJ7eLT5+mHe2FGNoQNXCEUxifNnZijYh2DLLPG+EZn4EVhh0SnCaBTy6bVY71mF2&#10;rbJxns+yDlxtHXDhPd4+DE66SPmlFDw8S+lFIKqi2FtIq0vrJq7ZYs7KrWO2afmxDfYPXWjWGix6&#10;TvXAAiM71/6RSrfcgQcZRhx0BlK2XKQZcJoifzfNumFWpFkQHG/PMPn/l5Y/7df2xZHQf4UeCYyA&#10;dNaXHi/jPL10Ou7YKUE/Qng4wyb6QDheTmaz22I6pYSjb3yTT4uEa3Z5bZ0P3wRoEo2KOqQlocX2&#10;jz5gRQw9hcRiBlatUokaZUhX0dnnaZ4enD34Qhl8eOk1WqHf9KStr+bYQH3A8RwMzHvLVy328Mh8&#10;eGEOqcaJUL7hGRepAGvB0aKkAffrb/cxHhlALyUdSqei/ueOOUGJ+m6Qm9tiMolaS4fJ9GaMB3ft&#10;2Vx7zE7fA6qzwI9ieTJjfFAnUzrQb6jyZayKLmY41q5oOJn3YRA0/hIulssUhOqyLDyateUxdUQ1&#10;IvzavzFnjzQEJPAJTiJj5Ts2htiBj+UugGwTVRHnAdUj/KjMxODxF0XpX59T1OWvL34DAAD//wMA&#10;UEsDBBQABgAIAAAAIQCYyfFW3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BS8NAFITvgv9h&#10;eYK3dpNoNaTZlBIoguihtZfeXrKvSTC7G7PbNvrrfZ7qaRhmmPny1WR6cabRd84qiOcRCLK1051t&#10;FOw/NrMUhA9oNfbOkoJv8rAqbm9yzLS72C2dd6ERPGJ9hgraEIZMSl+3ZNDP3UCWs6MbDQa2YyP1&#10;iBceN71MouhJGuwsP7Q4UNlS/bk7GQWv5eYdt1Vi0p++fHk7roev/WGh1P3dtF6CCDSFaxn+8Bkd&#10;Cmaq3MlqL3oFs4SLLMzP6fPDIgZRKXiMU5BFLv/jF78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAp3zFQRoCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAmMnxVt4AAAAGAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-.1pt;margin-top:-.4pt;width:367.65pt;height:21.3pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnfMVBGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6911badZeR25iVxV&#10;ipJITpUzZsG7EjAUsHfdX9+B9ZfSnqpeYGCG+XjvMb/rtSJ74XwLpqLFKKdEGA51a7YV/fG6+vSF&#10;Eh+YqZkCIyp6EJ7eLT5+mHe2FGNoQNXCEUxifNnZijYh2DLLPG+EZn4EVhh0SnCaBTy6bVY71mF2&#10;rbJxns+yDlxtHXDhPd4+DE66SPmlFDw8S+lFIKqi2FtIq0vrJq7ZYs7KrWO2afmxDfYPXWjWGix6&#10;TvXAAiM71/6RSrfcgQcZRhx0BlK2XKQZcJoifzfNumFWpFkQHG/PMPn/l5Y/7df2xZHQf4UeCYyA&#10;dNaXHi/jPL10Ou7YKUE/Qng4wyb6QDheTmaz22I6pYSjb3yTT4uEa3Z5bZ0P3wRoEo2KOqQlocX2&#10;jz5gRQw9hcRiBlatUokaZUhX0dnnaZ4enD34Qhl8eOk1WqHf9KStr+bYQH3A8RwMzHvLVy328Mh8&#10;eGEOqcaJUL7hGRepAGvB0aKkAffrb/cxHhlALyUdSqei/ueOOUGJ+m6Qm9tiMolaS4fJ9GaMB3ft&#10;2Vx7zE7fA6qzwI9ieTJjfFAnUzrQb6jyZayKLmY41q5oOJn3YRA0/hIulssUhOqyLDyateUxdUQ1&#10;IvzavzFnjzQEJPAJTiJj5Ts2htiBj+UugGwTVRHnAdUj/KjMxODxF0XpX59T1OWvL34DAAD//wMA&#10;UEsDBBQABgAIAAAAIQCYyfFW3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BS8NAFITvgv9h&#10;eYK3dpNoNaTZlBIoguihtZfeXrKvSTC7G7PbNvrrfZ7qaRhmmPny1WR6cabRd84qiOcRCLK1051t&#10;FOw/NrMUhA9oNfbOkoJv8rAqbm9yzLS72C2dd6ERPGJ9hgraEIZMSl+3ZNDP3UCWs6MbDQa2YyP1&#10;iBceN71MouhJGuwsP7Q4UNlS/bk7GQWv5eYdt1Vi0p++fHk7roev/WGh1P3dtF6CCDSFaxn+8Bkd&#10;Cmaq3MlqL3oFs4SLLMzP6fPDIgZRKXiMU5BFLv/jF78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAp3zFQRoCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAmMnxVt4AAAAGAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="18075F67" w14:textId="77777777" w:rsidR="00A5066F" w:rsidRDefault="00A5066F" w:rsidP="00A5066F">
+                  <w:p w:rsidR="00A5066F" w:rsidP="00A5066F" w:rsidRDefault="00A5066F" w14:paraId="18075F67" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07B672DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="647A38F0"/>
     <w:lvl w:ilvl="0" w:tplc="00B09D52">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Punktlistanumrerad"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
@@ -2730,600 +3091,600 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="231D436D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6D4EBDB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3471,285 +3832,285 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40B20725"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5650BB1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3808,288 +4169,288 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="447A0BF2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="677A0F26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4234,261 +4595,261 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54F3CC19"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA76D008"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4547,266 +4908,266 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59710DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66122A8E"/>
     <w:lvl w:ilvl="0" w:tplc="8B70C1E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaniv2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Agency FB" w:hAnsi="Agency FB"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3509" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4229" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4949" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5669" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6389" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C230690"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8C4AD26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4951,147 +5312,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9006CC9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72C5F645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48C882EE"/>
     <w:lvl w:ilvl="0" w:tplc="4EEE8F56">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="774C1F48">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5150,260 +5511,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BC1E588C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1921015501">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1228150086">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1052342354">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1549685473">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1694649221">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1711031699">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="264727564">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="221327722">
@@ -5486,66 +5847,66 @@
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1456681652">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1996296157">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1660697347">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="90"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="00000121"/>
     <w:rsid w:val="000038D4"/>
@@ -5699,50 +6060,51 @@
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F8E89"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00427D29"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="00433A46"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443A8D"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00446E11"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="00473C3E"/>
     <w:rsid w:val="0048057F"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00485DF4"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00496062"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4742"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B5C86"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C4C0F"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F3720"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F56BF"/>
     <w:rsid w:val="004F5FC2"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="005113D5"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531DB6"/>
@@ -6038,50 +6400,51 @@
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D33256"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D77C58"/>
     <w:rsid w:val="00D801F4"/>
     <w:rsid w:val="00D83E43"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D86EE8"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DA9CD9"/>
     <w:rsid w:val="00DC3023"/>
     <w:rsid w:val="00DC5898"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E02A01"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E16782"/>
+    <w:rsid w:val="00E28B9E"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E57D35"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E7412B"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA284D"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA5864"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED04C3"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
@@ -6096,478 +6459,586 @@
     <w:rsid w:val="00F50568"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F516A1"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F6001C"/>
     <w:rsid w:val="00F645F8"/>
     <w:rsid w:val="00F72302"/>
     <w:rsid w:val="00F80053"/>
     <w:rsid w:val="00F8153D"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB0D7C"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB3A17"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD0AFA"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD43B3"/>
     <w:rsid w:val="00FD5A88"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="013E7C7A"/>
     <w:rsid w:val="014C6B1B"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="02C8E8DC"/>
     <w:rsid w:val="04735009"/>
+    <w:rsid w:val="04AFF7C5"/>
     <w:rsid w:val="0505F203"/>
     <w:rsid w:val="0533143B"/>
+    <w:rsid w:val="05BD0CE7"/>
     <w:rsid w:val="05C65CAB"/>
+    <w:rsid w:val="0663F830"/>
     <w:rsid w:val="06876AB4"/>
     <w:rsid w:val="0752A54E"/>
     <w:rsid w:val="076EBC40"/>
     <w:rsid w:val="0797A592"/>
     <w:rsid w:val="0834AF4D"/>
+    <w:rsid w:val="084DBEF7"/>
+    <w:rsid w:val="0894A454"/>
     <w:rsid w:val="08B31230"/>
     <w:rsid w:val="08D546CB"/>
     <w:rsid w:val="09A79F72"/>
     <w:rsid w:val="09DFCBB4"/>
+    <w:rsid w:val="09F1A8E9"/>
     <w:rsid w:val="0AA7AA37"/>
     <w:rsid w:val="0ABE1A5A"/>
     <w:rsid w:val="0BCCA20E"/>
     <w:rsid w:val="0C147D77"/>
     <w:rsid w:val="0C1FC7A8"/>
     <w:rsid w:val="0D1987E5"/>
     <w:rsid w:val="0D36E7EA"/>
     <w:rsid w:val="0D5319DF"/>
     <w:rsid w:val="0D594564"/>
     <w:rsid w:val="0DB860C6"/>
     <w:rsid w:val="0E1733CC"/>
     <w:rsid w:val="0EA06B2E"/>
     <w:rsid w:val="0EC0CE24"/>
+    <w:rsid w:val="0F7757AF"/>
+    <w:rsid w:val="0FAE03A2"/>
+    <w:rsid w:val="0FC44030"/>
     <w:rsid w:val="0FF7C5B1"/>
+    <w:rsid w:val="102E4B0B"/>
     <w:rsid w:val="104518D5"/>
     <w:rsid w:val="11617F88"/>
     <w:rsid w:val="12826B20"/>
     <w:rsid w:val="12A7BC37"/>
+    <w:rsid w:val="12FCA92A"/>
+    <w:rsid w:val="13324669"/>
     <w:rsid w:val="13ACE473"/>
+    <w:rsid w:val="1414BFE9"/>
     <w:rsid w:val="1430E05C"/>
+    <w:rsid w:val="1450ED11"/>
     <w:rsid w:val="149B82D5"/>
     <w:rsid w:val="14B40E84"/>
     <w:rsid w:val="14FEF465"/>
     <w:rsid w:val="154E61D6"/>
     <w:rsid w:val="15D6B227"/>
+    <w:rsid w:val="15E46A38"/>
     <w:rsid w:val="15F4B2F9"/>
     <w:rsid w:val="1609ED42"/>
+    <w:rsid w:val="172C0219"/>
     <w:rsid w:val="172D7B9D"/>
+    <w:rsid w:val="17DFE13F"/>
     <w:rsid w:val="1858AAEF"/>
     <w:rsid w:val="18A525FF"/>
     <w:rsid w:val="18CBAEE7"/>
     <w:rsid w:val="1902E0CC"/>
     <w:rsid w:val="192E5125"/>
     <w:rsid w:val="19F49950"/>
     <w:rsid w:val="1A5CB4EC"/>
     <w:rsid w:val="1A677F48"/>
     <w:rsid w:val="1AB6F0B9"/>
     <w:rsid w:val="1ADA2DCD"/>
     <w:rsid w:val="1BB56076"/>
     <w:rsid w:val="1C0A538F"/>
     <w:rsid w:val="1C3D488B"/>
+    <w:rsid w:val="1CB08176"/>
+    <w:rsid w:val="1CCC4FCA"/>
     <w:rsid w:val="1DC42FAF"/>
+    <w:rsid w:val="1DC81154"/>
+    <w:rsid w:val="1EACE725"/>
     <w:rsid w:val="1EB03CD7"/>
     <w:rsid w:val="1F0B1640"/>
     <w:rsid w:val="1F18B594"/>
     <w:rsid w:val="1F4F12E1"/>
     <w:rsid w:val="1F697730"/>
     <w:rsid w:val="1FA3C0F2"/>
     <w:rsid w:val="1FCBA5C1"/>
     <w:rsid w:val="20970ED7"/>
     <w:rsid w:val="209EE015"/>
     <w:rsid w:val="210DBF1D"/>
+    <w:rsid w:val="212D8556"/>
     <w:rsid w:val="226ED38A"/>
     <w:rsid w:val="22728B2F"/>
     <w:rsid w:val="23C0725B"/>
     <w:rsid w:val="24581CCB"/>
+    <w:rsid w:val="2488DBF1"/>
+    <w:rsid w:val="2527AC3C"/>
     <w:rsid w:val="254668EE"/>
     <w:rsid w:val="2594528A"/>
+    <w:rsid w:val="25D62645"/>
+    <w:rsid w:val="25E2C3FC"/>
     <w:rsid w:val="262CABE0"/>
     <w:rsid w:val="264AB186"/>
     <w:rsid w:val="26839714"/>
+    <w:rsid w:val="26A680E6"/>
     <w:rsid w:val="26E9F159"/>
     <w:rsid w:val="26FDEAED"/>
     <w:rsid w:val="270EBDE8"/>
     <w:rsid w:val="273D0A21"/>
     <w:rsid w:val="277C370D"/>
     <w:rsid w:val="27A518B9"/>
     <w:rsid w:val="27C76AD9"/>
+    <w:rsid w:val="27FF8BDB"/>
     <w:rsid w:val="285E2ACF"/>
     <w:rsid w:val="289C6781"/>
+    <w:rsid w:val="28BCB0E7"/>
     <w:rsid w:val="28CB26A8"/>
     <w:rsid w:val="2911F6A1"/>
     <w:rsid w:val="29374088"/>
     <w:rsid w:val="2966908E"/>
+    <w:rsid w:val="296C4EB4"/>
+    <w:rsid w:val="29920156"/>
     <w:rsid w:val="2AD0DF6C"/>
     <w:rsid w:val="2ADCB97B"/>
+    <w:rsid w:val="2B2473A7"/>
     <w:rsid w:val="2B3DFB21"/>
+    <w:rsid w:val="2BBE4D44"/>
+    <w:rsid w:val="2BDB14DF"/>
+    <w:rsid w:val="2CE96238"/>
     <w:rsid w:val="2CF62E47"/>
     <w:rsid w:val="2DB69A4A"/>
     <w:rsid w:val="2E06D2CB"/>
     <w:rsid w:val="2E08802E"/>
+    <w:rsid w:val="2E175448"/>
     <w:rsid w:val="2E27973B"/>
     <w:rsid w:val="2E3A01B1"/>
+    <w:rsid w:val="2F12F56E"/>
+    <w:rsid w:val="2F3D8BD7"/>
     <w:rsid w:val="2F970241"/>
+    <w:rsid w:val="2FA1B9EC"/>
     <w:rsid w:val="2FB34A1E"/>
+    <w:rsid w:val="2FC9C07E"/>
     <w:rsid w:val="302BAECB"/>
     <w:rsid w:val="3079C2EA"/>
     <w:rsid w:val="313E4BFD"/>
     <w:rsid w:val="33036CBA"/>
+    <w:rsid w:val="331F9404"/>
     <w:rsid w:val="334DC41A"/>
     <w:rsid w:val="33C03E97"/>
     <w:rsid w:val="344B10DE"/>
     <w:rsid w:val="3611FE7C"/>
     <w:rsid w:val="36905C57"/>
     <w:rsid w:val="36D3AAB0"/>
     <w:rsid w:val="37963A17"/>
     <w:rsid w:val="37D61C3A"/>
+    <w:rsid w:val="38D7B2FE"/>
     <w:rsid w:val="3A0C87F3"/>
     <w:rsid w:val="3A66167E"/>
     <w:rsid w:val="3A8D726D"/>
+    <w:rsid w:val="3A9BFCF1"/>
     <w:rsid w:val="3B0737A9"/>
+    <w:rsid w:val="3B235907"/>
     <w:rsid w:val="3C39AAD0"/>
+    <w:rsid w:val="3C582B20"/>
+    <w:rsid w:val="3C6DCFF6"/>
+    <w:rsid w:val="3C8ABB22"/>
     <w:rsid w:val="3CA9DE97"/>
     <w:rsid w:val="3CAF487E"/>
     <w:rsid w:val="3CF7F39A"/>
+    <w:rsid w:val="3D13D756"/>
     <w:rsid w:val="3D1FA4F3"/>
+    <w:rsid w:val="3D8AC2DE"/>
     <w:rsid w:val="3DCBC060"/>
     <w:rsid w:val="3EB35DB2"/>
+    <w:rsid w:val="3EE60F0F"/>
+    <w:rsid w:val="3F1804F7"/>
     <w:rsid w:val="3F726FE1"/>
     <w:rsid w:val="3FFB6BF6"/>
+    <w:rsid w:val="4037578F"/>
+    <w:rsid w:val="406F28A7"/>
     <w:rsid w:val="4094A424"/>
     <w:rsid w:val="40A31981"/>
     <w:rsid w:val="4114CF63"/>
     <w:rsid w:val="41768B66"/>
     <w:rsid w:val="418FB3C3"/>
     <w:rsid w:val="41B17834"/>
+    <w:rsid w:val="42A03093"/>
+    <w:rsid w:val="431BA095"/>
     <w:rsid w:val="432FAD1D"/>
+    <w:rsid w:val="43BD1527"/>
+    <w:rsid w:val="4415A8A3"/>
+    <w:rsid w:val="449DEBFC"/>
     <w:rsid w:val="45979431"/>
     <w:rsid w:val="45ADDD3E"/>
     <w:rsid w:val="45D86DD8"/>
+    <w:rsid w:val="45D8EFC5"/>
     <w:rsid w:val="463C8AC3"/>
     <w:rsid w:val="47430584"/>
     <w:rsid w:val="474A3604"/>
     <w:rsid w:val="4769BFBF"/>
     <w:rsid w:val="478E07FC"/>
     <w:rsid w:val="47D46471"/>
     <w:rsid w:val="47F97C20"/>
+    <w:rsid w:val="487E24FF"/>
     <w:rsid w:val="48A020D4"/>
     <w:rsid w:val="48CCD9F5"/>
     <w:rsid w:val="48F16BAF"/>
     <w:rsid w:val="4935AED5"/>
     <w:rsid w:val="4978B40F"/>
     <w:rsid w:val="497DBC69"/>
     <w:rsid w:val="49B0ED59"/>
     <w:rsid w:val="49F0A261"/>
     <w:rsid w:val="4A5A8B4F"/>
     <w:rsid w:val="4A9E703C"/>
     <w:rsid w:val="4AA641B6"/>
     <w:rsid w:val="4AAB0471"/>
     <w:rsid w:val="4AFB6098"/>
     <w:rsid w:val="4B1D6DAC"/>
+    <w:rsid w:val="4B478A06"/>
+    <w:rsid w:val="4B6637FE"/>
     <w:rsid w:val="4B904180"/>
     <w:rsid w:val="4BAA397A"/>
+    <w:rsid w:val="4BB30D81"/>
     <w:rsid w:val="4BE41B66"/>
     <w:rsid w:val="4C067AF4"/>
     <w:rsid w:val="4C166A4A"/>
+    <w:rsid w:val="4C166B77"/>
     <w:rsid w:val="4D0AB7C1"/>
     <w:rsid w:val="4D706C3E"/>
     <w:rsid w:val="4D8895C9"/>
     <w:rsid w:val="4DDBB2CE"/>
     <w:rsid w:val="4E1E9998"/>
+    <w:rsid w:val="4E7B5688"/>
+    <w:rsid w:val="4ED61654"/>
     <w:rsid w:val="4EF7F4D9"/>
     <w:rsid w:val="4F5ED766"/>
     <w:rsid w:val="4F8FCBC2"/>
     <w:rsid w:val="4FC6C875"/>
+    <w:rsid w:val="5012C48D"/>
     <w:rsid w:val="507ECCAF"/>
+    <w:rsid w:val="50B36C88"/>
     <w:rsid w:val="51A2BCE4"/>
+    <w:rsid w:val="51DD5E20"/>
     <w:rsid w:val="532B5060"/>
+    <w:rsid w:val="534FC532"/>
     <w:rsid w:val="53E73540"/>
     <w:rsid w:val="53F7D74D"/>
+    <w:rsid w:val="54A9FFD3"/>
+    <w:rsid w:val="54C87FE6"/>
+    <w:rsid w:val="55356D4B"/>
     <w:rsid w:val="558305A1"/>
     <w:rsid w:val="55CFB124"/>
     <w:rsid w:val="566617C0"/>
+    <w:rsid w:val="568E8C8E"/>
+    <w:rsid w:val="56B5D81A"/>
     <w:rsid w:val="5714931D"/>
+    <w:rsid w:val="57855EE5"/>
     <w:rsid w:val="5797AB45"/>
     <w:rsid w:val="583FDD69"/>
+    <w:rsid w:val="58A6A9C7"/>
     <w:rsid w:val="58EC1BCD"/>
     <w:rsid w:val="58F28476"/>
     <w:rsid w:val="590DF6E1"/>
     <w:rsid w:val="599FAE9B"/>
     <w:rsid w:val="59B69E83"/>
     <w:rsid w:val="59FFC359"/>
     <w:rsid w:val="5A441C52"/>
     <w:rsid w:val="5ACC55DA"/>
+    <w:rsid w:val="5ACC9ED7"/>
     <w:rsid w:val="5AFD5AD8"/>
     <w:rsid w:val="5B5B31BF"/>
     <w:rsid w:val="5BA2516A"/>
     <w:rsid w:val="5C5154C3"/>
     <w:rsid w:val="5D223FFB"/>
+    <w:rsid w:val="5D347691"/>
     <w:rsid w:val="5E6AFAAD"/>
     <w:rsid w:val="5E85DBB8"/>
     <w:rsid w:val="5E97BBEC"/>
     <w:rsid w:val="5F0AD477"/>
     <w:rsid w:val="5F20255A"/>
     <w:rsid w:val="5F3BF408"/>
     <w:rsid w:val="5F4BB817"/>
+    <w:rsid w:val="5FFD1401"/>
+    <w:rsid w:val="600FA288"/>
     <w:rsid w:val="60368704"/>
+    <w:rsid w:val="609F312C"/>
     <w:rsid w:val="609FAB32"/>
     <w:rsid w:val="60C76F16"/>
     <w:rsid w:val="60CEE4B5"/>
     <w:rsid w:val="61C6ADA9"/>
+    <w:rsid w:val="61FBDA20"/>
     <w:rsid w:val="623CFCFC"/>
+    <w:rsid w:val="628206B8"/>
     <w:rsid w:val="63D3A0A3"/>
     <w:rsid w:val="6415E89D"/>
     <w:rsid w:val="646C34DE"/>
+    <w:rsid w:val="646CCB69"/>
     <w:rsid w:val="646FE3A1"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="64BE784E"/>
     <w:rsid w:val="6505290D"/>
     <w:rsid w:val="65478A19"/>
     <w:rsid w:val="657524C4"/>
     <w:rsid w:val="659AE039"/>
     <w:rsid w:val="65B1B8FE"/>
     <w:rsid w:val="65FE2FE1"/>
+    <w:rsid w:val="663F0C00"/>
     <w:rsid w:val="666D8D49"/>
     <w:rsid w:val="66AB4D3D"/>
     <w:rsid w:val="66EA182A"/>
     <w:rsid w:val="674D895F"/>
     <w:rsid w:val="68095DAA"/>
     <w:rsid w:val="683BBCEF"/>
     <w:rsid w:val="68DA3EB2"/>
     <w:rsid w:val="68EF7FE3"/>
+    <w:rsid w:val="69016A1B"/>
     <w:rsid w:val="692F3234"/>
     <w:rsid w:val="69803841"/>
     <w:rsid w:val="69B43730"/>
     <w:rsid w:val="69F1FE52"/>
     <w:rsid w:val="6A02EEE2"/>
     <w:rsid w:val="6A17321F"/>
     <w:rsid w:val="6A755D05"/>
+    <w:rsid w:val="6AC6ABBE"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6B511034"/>
     <w:rsid w:val="6B792B23"/>
     <w:rsid w:val="6BD5B42A"/>
     <w:rsid w:val="6BEB27C9"/>
     <w:rsid w:val="6C2C3D5C"/>
+    <w:rsid w:val="6C3C8053"/>
     <w:rsid w:val="6C971849"/>
     <w:rsid w:val="6CBAE8C9"/>
     <w:rsid w:val="6D0D8CA4"/>
+    <w:rsid w:val="6D816E56"/>
+    <w:rsid w:val="6D95DAD2"/>
     <w:rsid w:val="6E4FB210"/>
     <w:rsid w:val="6E789F2E"/>
+    <w:rsid w:val="6EE389AF"/>
+    <w:rsid w:val="6EE703EF"/>
     <w:rsid w:val="6EED4DB3"/>
     <w:rsid w:val="6F2F6951"/>
     <w:rsid w:val="6F397E88"/>
     <w:rsid w:val="6F6EE4B7"/>
     <w:rsid w:val="6FEE2FAE"/>
     <w:rsid w:val="701E3208"/>
     <w:rsid w:val="708B0777"/>
+    <w:rsid w:val="70B1110D"/>
     <w:rsid w:val="70BC2076"/>
     <w:rsid w:val="70C4ABDF"/>
     <w:rsid w:val="7117DC0D"/>
+    <w:rsid w:val="711D196B"/>
     <w:rsid w:val="71E766B1"/>
     <w:rsid w:val="71FD2AA1"/>
     <w:rsid w:val="722E4F02"/>
     <w:rsid w:val="723DE3BD"/>
     <w:rsid w:val="724160F1"/>
     <w:rsid w:val="728F70BC"/>
+    <w:rsid w:val="734FF8BA"/>
     <w:rsid w:val="73A086C9"/>
     <w:rsid w:val="74349993"/>
     <w:rsid w:val="74374F41"/>
     <w:rsid w:val="7440F4A2"/>
+    <w:rsid w:val="750212F9"/>
     <w:rsid w:val="75591060"/>
     <w:rsid w:val="75707070"/>
     <w:rsid w:val="75E9486D"/>
     <w:rsid w:val="75FA9DC7"/>
     <w:rsid w:val="76201090"/>
+    <w:rsid w:val="77A26832"/>
     <w:rsid w:val="77C6958D"/>
     <w:rsid w:val="782936A1"/>
     <w:rsid w:val="783E47BF"/>
     <w:rsid w:val="786F6FCF"/>
     <w:rsid w:val="78D21FE9"/>
+    <w:rsid w:val="794C88D4"/>
+    <w:rsid w:val="7967AAD9"/>
     <w:rsid w:val="7A07A4A2"/>
     <w:rsid w:val="7A1AF91D"/>
     <w:rsid w:val="7B374BD8"/>
     <w:rsid w:val="7BA264F9"/>
     <w:rsid w:val="7C072BB5"/>
+    <w:rsid w:val="7C36E124"/>
+    <w:rsid w:val="7D58DB53"/>
     <w:rsid w:val="7D68C632"/>
     <w:rsid w:val="7DA2FC16"/>
     <w:rsid w:val="7DC12848"/>
+    <w:rsid w:val="7E07A697"/>
+    <w:rsid w:val="7E1429C0"/>
     <w:rsid w:val="7F078447"/>
     <w:rsid w:val="7F1B44DD"/>
     <w:rsid w:val="7F50A760"/>
     <w:rsid w:val="7F5CF8A9"/>
+    <w:rsid w:val="7F618040"/>
     <w:rsid w:val="7F7CD2B7"/>
     <w:rsid w:val="7FB2DCB4"/>
     <w:rsid w:val="7FB861DE"/>
     <w:rsid w:val="7FB9C758"/>
     <w:rsid w:val="7FF596D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6592,75 +7063,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6695,57 +7166,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -6803,700 +7274,700 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00CA5562"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="1600" w:after="240"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00CA5562"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="004B5C86"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:ind w:left="1349" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C64000"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C64000"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:left="1349"/>
@@ -7568,609 +8039,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="004B5C86"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8179,94 +8650,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8275,496 +8746,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004B5C86"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:ind w:left="1349" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -8831,160 +9302,160 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistanumrerad">
+  <w:style w:type="paragraph" w:styleId="Punktlistanumrerad" w:customStyle="1">
     <w:name w:val="Punktlista numrerad"/>
     <w:qFormat/>
     <w:rsid w:val="00685332"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="31"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1349" w:right="868" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaniv2">
+  <w:style w:type="paragraph" w:styleId="Punktlistaniv2" w:customStyle="1">
     <w:name w:val="Punktlista nivå 2"/>
     <w:qFormat/>
     <w:rsid w:val="00685332"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="32"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1706" w:right="868" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00830F0A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00830F0A"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+  <w:style w:type="character" w:styleId="KommentarerChar" w:customStyle="1">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00830F0A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00830F0A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+  <w:style w:type="character" w:styleId="KommentarsmneChar" w:customStyle="1">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00830F0A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalmedindrag">
+  <w:style w:type="paragraph" w:styleId="Normalmedindrag" w:customStyle="1">
     <w:name w:val="Normal med indrag"/>
     <w:qFormat/>
     <w:rsid w:val="00796049"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1701"/>
       </w:tabs>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1707" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
@@ -9021,51 +9492,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9614-1097948292-84/surrogate" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -9353,59 +9824,52 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Rädda hjärnan - Akut provtagning vid antikoagulantiabehandling, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>151</revision>
+  <lastModifiedBy>Emma Lind</lastModifiedBy>
+  <revision>205</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>