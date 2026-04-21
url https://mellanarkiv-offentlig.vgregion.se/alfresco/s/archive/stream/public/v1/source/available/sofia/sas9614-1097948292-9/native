--- v0 (2025-11-26)
+++ v1 (2026-04-21)
@@ -62,58 +62,62 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="704E296C">
         <w:t xml:space="preserve">, utbytbara </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="704E296C" w:rsidP="00650AFC" w:rsidRDefault="00B7135E" w14:paraId="0501271C" w14:textId="2843AF06">
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="007636B5" w:rsidR="007636B5">
         <w:t>iabetesprocess</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00561BCF" w:rsidP="00561BCF" w:rsidRDefault="00561BCF" w14:paraId="46D507FF" w14:textId="53A7493F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00561BCF" w:rsidR="00561BCF" w:rsidP="00561BCF" w:rsidRDefault="00561BCF" w14:paraId="6AB99EDD" w14:textId="6B650248">
+    <w:p w:rsidRPr="00561BCF" w:rsidR="00561BCF" w:rsidP="00561BCF" w:rsidRDefault="00561BCF" w14:paraId="6AB99EDD" w14:textId="2A241758">
       <w:r w:rsidR="35CF6A6B">
         <w:rPr/>
         <w:t>Avregistrade</w:t>
       </w:r>
       <w:r w:rsidR="35CF6A6B">
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="10802F9E">
+        <w:rPr/>
+        <w:t xml:space="preserve">och restnoterade </w:t>
       </w:r>
       <w:r w:rsidR="35CF6A6B">
         <w:rPr/>
         <w:t>insuliner</w:t>
       </w:r>
       <w:r w:rsidR="35CF6A6B">
         <w:rPr/>
         <w:t xml:space="preserve"> är borttagna</w:t>
       </w:r>
       <w:r w:rsidR="00561BCF">
         <w:rPr/>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="00650AFC" w:rsidRDefault="00983154" w14:paraId="7052D44D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00983154">
         <w:t xml:space="preserve">Sammanfattning </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="00650AFC" w:rsidRDefault="00983154" w14:paraId="34A79239" w14:textId="2CDB8C10">
       <w:r w:rsidR="00983154">
         <w:rPr/>
@@ -283,51 +287,51 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7848" w:type="dxa"/>
         <w:tblInd w:w="988" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2475"/>
         <w:gridCol w:w="2061"/>
         <w:gridCol w:w="3312"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00983154" w:rsidR="00983154" w:rsidTr="39975C78" w14:paraId="0B29A117" w14:textId="77777777">
+      <w:tr w:rsidRPr="00983154" w:rsidR="00983154" w:rsidTr="60D06EA9" w14:paraId="0B29A117" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="007A4FA4" w:rsidRDefault="00983154" w14:paraId="3AAE4CCE" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="62" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00983154">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -386,51 +390,51 @@
           <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="007A4FA4" w:rsidRDefault="00983154" w14:paraId="6E032EDC" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="62" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00983154">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kommentar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00983154" w:rsidR="00983154" w:rsidTr="39975C78" w14:paraId="19B3E627" w14:textId="77777777">
+      <w:tr w:rsidRPr="00983154" w:rsidR="00983154" w:rsidTr="60D06EA9" w14:paraId="19B3E627" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="00983154" w:rsidRDefault="00983154" w14:paraId="5715A9E0" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -447,101 +451,59 @@
             <w:r w:rsidRPr="00983154">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00983154">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>insuliner</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2061" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="5287E151" w:rsidRDefault="00983154" w14:paraId="29CCF89B" w14:textId="39F9A620">
+          <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="60D06EA9" w:rsidRDefault="00983154" w14:paraId="29CCF89B" w14:textId="31F9B01E">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="62" w:right="0"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5287E151">
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insulin </w:t>
-[...39 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
           <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="5287E151" w:rsidRDefault="00983154" w14:paraId="27762ECE" w14:textId="283816EA">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="62" w:right="0"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="5287E151">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>NovoRapid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002754EB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="5287E151">
               <w:rPr>
@@ -617,51 +579,51 @@
               <w:t>NovoRapid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="00983154" w:rsidRDefault="00983154" w14:paraId="586444E5" w14:textId="3C478A2B">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="62" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="39975C78" w:rsidR="356102EB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Endast 3 ml ampull/ 10 ml flaska</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00983154" w:rsidR="00983154" w:rsidTr="39975C78" w14:paraId="15998849" w14:textId="77777777">
+      <w:tr w:rsidRPr="00983154" w:rsidR="00983154" w:rsidTr="60D06EA9" w14:paraId="15998849" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="00983154" w:rsidRDefault="00983154" w14:paraId="25911B4B" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -755,51 +717,51 @@
             </w:pPr>
             <w:r w:rsidRPr="39975C78" w:rsidR="60ADD8C7">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Övriga NPH-</w:t>
             </w:r>
             <w:r w:rsidRPr="39975C78" w:rsidR="60ADD8C7">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>insuliner</w:t>
             </w:r>
             <w:r w:rsidRPr="39975C78" w:rsidR="60ADD8C7">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> är avregistrerade</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00983154" w:rsidR="00983154" w:rsidTr="39975C78" w14:paraId="7947DCBE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00983154" w:rsidR="00983154" w:rsidTr="60D06EA9" w14:paraId="7947DCBE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="00983154" w:rsidRDefault="00983154" w14:paraId="3E0E2386" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -902,51 +864,51 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Lantus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00983154">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>-penna kan administreras i halva enheter</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="00983154" w:rsidRDefault="00983154" w14:paraId="689A0F3F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="62" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00983154" w:rsidR="00983154" w:rsidTr="39975C78" w14:paraId="3D985450" w14:textId="77777777">
+      <w:tr w:rsidRPr="00983154" w:rsidR="00983154" w:rsidTr="60D06EA9" w14:paraId="3D985450" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="00983154" w:rsidRDefault="00983154" w14:paraId="54EC64B3" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -5008,74 +4970,76 @@
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F874D3"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="10802F9E"/>
     <w:rsid w:val="127D7DA2"/>
     <w:rsid w:val="151DD2F0"/>
     <w:rsid w:val="17D533EE"/>
     <w:rsid w:val="1A7E002A"/>
     <w:rsid w:val="1FEC3CB5"/>
     <w:rsid w:val="25EFBBAD"/>
     <w:rsid w:val="26F51357"/>
     <w:rsid w:val="2C3AF696"/>
     <w:rsid w:val="2D08A59B"/>
     <w:rsid w:val="2FDA65F2"/>
     <w:rsid w:val="31763653"/>
     <w:rsid w:val="32B5C495"/>
     <w:rsid w:val="356102EB"/>
     <w:rsid w:val="35CF6A6B"/>
     <w:rsid w:val="39975C78"/>
     <w:rsid w:val="3D56CE03"/>
     <w:rsid w:val="3DA44D43"/>
     <w:rsid w:val="3DE8C9B2"/>
     <w:rsid w:val="4426B645"/>
     <w:rsid w:val="4D21AA69"/>
     <w:rsid w:val="5287E151"/>
     <w:rsid w:val="573AD2FF"/>
     <w:rsid w:val="5C320E6C"/>
     <w:rsid w:val="60ADD8C7"/>
+    <w:rsid w:val="60D06EA9"/>
     <w:rsid w:val="62A5F2A1"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="704E296C"/>
     <w:rsid w:val="727EFCDD"/>
     <w:rsid w:val="76AFFF62"/>
     <w:rsid w:val="79D09B44"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
@@ -8118,31 +8082,31 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red.dotx</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Insuliner, utbytbara</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Detlef Hess</lastModifiedBy>
-  <revision>32</revision>
+  <revision>33</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>