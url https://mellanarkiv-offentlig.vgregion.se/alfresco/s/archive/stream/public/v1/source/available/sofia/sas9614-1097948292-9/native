--- v1 (2026-04-21)
+++ v2 (2026-06-21)
@@ -287,51 +287,51 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7848" w:type="dxa"/>
         <w:tblInd w:w="988" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2475"/>
         <w:gridCol w:w="2061"/>
         <w:gridCol w:w="3312"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00983154" w:rsidR="00983154" w:rsidTr="60D06EA9" w14:paraId="0B29A117" w14:textId="77777777">
+      <w:tr w:rsidRPr="00983154" w:rsidR="00983154" w:rsidTr="2D9DD799" w14:paraId="0B29A117" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="007A4FA4" w:rsidRDefault="00983154" w14:paraId="3AAE4CCE" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="62" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00983154">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -390,51 +390,51 @@
           <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="007A4FA4" w:rsidRDefault="00983154" w14:paraId="6E032EDC" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="62" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00983154">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kommentar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00983154" w:rsidR="00983154" w:rsidTr="60D06EA9" w14:paraId="19B3E627" w14:textId="77777777">
+      <w:tr w:rsidRPr="00983154" w:rsidR="00983154" w:rsidTr="2D9DD799" w14:paraId="19B3E627" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="00983154" w:rsidRDefault="00983154" w14:paraId="5715A9E0" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -466,87 +466,121 @@
               <w:t>insuliner</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2061" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="60D06EA9" w:rsidRDefault="00983154" w14:paraId="29CCF89B" w14:textId="31F9B01E">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="5287E151" w:rsidRDefault="00983154" w14:paraId="27762ECE" w14:textId="283816EA">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="62" w:right="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="5287E151">
+            <w:r w:rsidRPr="2D9DD799" w:rsidR="00983154">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>NovoRapid</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="5287E151">
+            <w:r w:rsidRPr="2D9DD799" w:rsidR="00983154">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Apidra</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="2D9DD799" w:rsidR="00983154">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Humalog</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="2D9DD799" w:rsidP="2D9DD799" w:rsidRDefault="2D9DD799" w14:paraId="703B0C27" w14:textId="6717119E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="62" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="2BF2AADB" w:rsidP="2D9DD799" w:rsidRDefault="2BF2AADB" w14:paraId="702799A0" w14:textId="5FE23228">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="62" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2D9DD799" w:rsidR="2BF2AADB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Insulin lispro</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="2BF2AADB" w:rsidP="2D9DD799" w:rsidRDefault="2BF2AADB" w14:paraId="00668A58" w14:textId="50518F65">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="62" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2D9DD799" w:rsidR="2BF2AADB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Insulin Aspart</w:t>
+            </w:r>
           </w:p>
           <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="26F51357" w:rsidRDefault="00983154" w14:paraId="7522CAE4" w14:textId="3375CFE8">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="62" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3312" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="00983154" w:rsidRDefault="00983154" w14:paraId="52CE88D5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="62" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00983154">
               <w:rPr>
                 <w:sz w:val="21"/>
@@ -558,72 +592,184 @@
             <w:r w:rsidRPr="00983154">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Slim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00983154">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> fungerar endast ampull </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00983154">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>NovoRapid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="00983154" w:rsidRDefault="00983154" w14:paraId="586444E5" w14:textId="3C478A2B">
+          <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="2D9DD799" w:rsidRDefault="00983154" w14:paraId="4EC1244D" w14:textId="7AFBA4CA">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="62" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="39975C78" w:rsidR="356102EB">
+            <w:r w:rsidRPr="2D9DD799" w:rsidR="356102EB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Endast 3 ml ampull/ 10 ml flaska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="2D9DD799" w:rsidRDefault="00983154" w14:paraId="61E981B5" w14:textId="528D084A">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2D9DD799" w:rsidR="59329D38">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="2D9DD799" w:rsidRDefault="00983154" w14:paraId="43ACE629" w14:textId="2AC4FE01">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2D9DD799" w:rsidR="59329D38">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>OBS Leveransproblem!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="2D9DD799" w:rsidRDefault="00983154" w14:paraId="2BAC9531" w14:textId="2A6C4CAF">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2D9DD799" w:rsidR="59329D38">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insulin </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2D9DD799" w:rsidR="59329D38">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>lispro</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2D9DD799" w:rsidR="59329D38">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ska bytas till Huamolg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="2D9DD799" w:rsidRDefault="00983154" w14:paraId="586444E5" w14:textId="69CA7182">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2D9DD799" w:rsidR="59329D38">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insulin </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2D9DD799" w:rsidR="59329D38">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Aspart</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2D9DD799" w:rsidR="59329D38">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ska bytas till Novorapid</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00983154" w:rsidR="00983154" w:rsidTr="60D06EA9" w14:paraId="15998849" w14:textId="77777777">
+      <w:tr w:rsidRPr="00983154" w:rsidR="00983154" w:rsidTr="2D9DD799" w14:paraId="15998849" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="00983154" w:rsidRDefault="00983154" w14:paraId="25911B4B" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -717,51 +863,51 @@
             </w:pPr>
             <w:r w:rsidRPr="39975C78" w:rsidR="60ADD8C7">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Övriga NPH-</w:t>
             </w:r>
             <w:r w:rsidRPr="39975C78" w:rsidR="60ADD8C7">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>insuliner</w:t>
             </w:r>
             <w:r w:rsidRPr="39975C78" w:rsidR="60ADD8C7">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> är avregistrerade</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00983154" w:rsidR="00983154" w:rsidTr="60D06EA9" w14:paraId="7947DCBE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00983154" w:rsidR="00983154" w:rsidTr="2D9DD799" w14:paraId="7947DCBE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="00983154" w:rsidRDefault="00983154" w14:paraId="3E0E2386" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -864,51 +1010,51 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Lantus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00983154">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>-penna kan administreras i halva enheter</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="00983154" w:rsidRDefault="00983154" w14:paraId="689A0F3F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="62" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00983154" w:rsidR="00983154" w:rsidTr="60D06EA9" w14:paraId="3D985450" w14:textId="77777777">
+      <w:tr w:rsidRPr="00983154" w:rsidR="00983154" w:rsidTr="2D9DD799" w14:paraId="3D985450" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00983154" w:rsidR="00983154" w:rsidP="00983154" w:rsidRDefault="00983154" w14:paraId="54EC64B3" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -4978,71 +5124,77 @@
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F874D3"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="10802F9E"/>
     <w:rsid w:val="127D7DA2"/>
     <w:rsid w:val="151DD2F0"/>
     <w:rsid w:val="17D533EE"/>
     <w:rsid w:val="1A7E002A"/>
     <w:rsid w:val="1FEC3CB5"/>
     <w:rsid w:val="25EFBBAD"/>
     <w:rsid w:val="26F51357"/>
+    <w:rsid w:val="284B8323"/>
+    <w:rsid w:val="2BF2AADB"/>
     <w:rsid w:val="2C3AF696"/>
     <w:rsid w:val="2D08A59B"/>
+    <w:rsid w:val="2D9DD799"/>
     <w:rsid w:val="2FDA65F2"/>
     <w:rsid w:val="31763653"/>
     <w:rsid w:val="32B5C495"/>
     <w:rsid w:val="356102EB"/>
     <w:rsid w:val="35CF6A6B"/>
     <w:rsid w:val="39975C78"/>
     <w:rsid w:val="3D56CE03"/>
     <w:rsid w:val="3DA44D43"/>
     <w:rsid w:val="3DE8C9B2"/>
     <w:rsid w:val="4426B645"/>
     <w:rsid w:val="4D21AA69"/>
     <w:rsid w:val="5287E151"/>
     <w:rsid w:val="573AD2FF"/>
+    <w:rsid w:val="59329D38"/>
     <w:rsid w:val="5C320E6C"/>
+    <w:rsid w:val="5E64CFAF"/>
     <w:rsid w:val="60ADD8C7"/>
     <w:rsid w:val="60D06EA9"/>
     <w:rsid w:val="62A5F2A1"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6ECD1A94"/>
     <w:rsid w:val="704E296C"/>
     <w:rsid w:val="727EFCDD"/>
     <w:rsid w:val="76AFFF62"/>
     <w:rsid w:val="79D09B44"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="6145" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
@@ -8082,31 +8234,31 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red.dotx</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Insuliner, utbytbara</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Detlef Hess</lastModifiedBy>
-  <revision>33</revision>
+  <revision>34</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>