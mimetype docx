--- v0 (2025-11-26)
+++ v1 (2026-06-01)
@@ -6,201 +6,249 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="36793BF8" w14:textId="77777777" w:rsidR="00D65055" w:rsidRDefault="00D65055" w:rsidP="00976CD2">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r w:rsidRPr="00D65055">
-        <w:t>Rädda hjärnan - Handläggning vid komplikationer (trombolys och trombektomi)</w:t>
+        <w:t>Rädda hjärnan - Handläggning vid komplikationer (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t>trombolys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t>trombektomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA8065B" w14:textId="421EDFAE" w:rsidR="00633E2B" w:rsidRPr="00633E2B" w:rsidRDefault="00633E2B" w:rsidP="00633E2B">
+    <w:p w14:paraId="0EA8065B" w14:textId="2C405B7A" w:rsidR="00633E2B" w:rsidRPr="00633E2B" w:rsidRDefault="00633E2B" w:rsidP="00633E2B">
       <w:r>
-        <w:t>(Rutinen ingår i stroke/TIA-processen, SÄS)</w:t>
+        <w:t xml:space="preserve">(Rutinen ingår i </w:t>
+      </w:r>
+      <w:r w:rsidR="34A18C03">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:t>trokeprocessen, SÄS)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9CBCE0" w14:textId="2606C788" w:rsidR="008D4342" w:rsidRDefault="008D4342" w:rsidP="00976CD2">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc419880043"/>
       <w:r>
         <w:t>Förändring sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E51A9C6" w14:textId="147B0489" w:rsidR="00F355AE" w:rsidRPr="008D4342" w:rsidRDefault="00B04D20" w:rsidP="00976CD2">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> Uppdatering av hänvisningar/länkar.</w:t>
+    <w:p w14:paraId="2F643B53" w14:textId="771F2F73" w:rsidR="4038CED5" w:rsidRDefault="00BC2451" w:rsidP="342E769C">
+      <w:r w:rsidRPr="00BC2451">
+        <w:t xml:space="preserve">Tagit bort delar om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC2451">
+        <w:t>Actilyse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC2451">
+        <w:t xml:space="preserve"> som inte är aktuella, samt länk till dokument som är avpublicerat</w:t>
+      </w:r>
+      <w:r w:rsidR="4038CED5">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FE7A59" w14:textId="6FA52C2D" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="00976CD2">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D65055">
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="34A89FB2" w14:textId="38D330F7" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="00976CD2">
+    <w:p w14:paraId="34A89FB2" w14:textId="7DBC851F" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="00976CD2">
       <w:r>
-        <w:t xml:space="preserve">Rutinen beskriver handläggning vid olika typer av komplikationer i samband med trombolysbehandling med </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Rutinen beskriver handläggning vid olika typer av komplikationer i samband med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>trombolysbehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="6CDC1747">
-        <w:t xml:space="preserve">tenekteplas (Metalys), </w:t>
+        <w:t>tenekteplas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="6CDC1747">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="6CDC1747">
+        <w:t>Metalys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="6CDC1747">
+        <w:t>)</w:t>
       </w:r>
       <w:r>
-        <w:t>alteplas (Actilyse) eller trombektomi</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="63E303EB">
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>trombektomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="342E769C">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>vid ischemisk stroke. Omhändertagande av komplikationer handläggs enligt nationella och regionala riktlinjer [1-3].</w:t>
+        <w:t xml:space="preserve">vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ischemisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> stroke. Omhändertagande av komplikationer handläggs enligt nationella och regionala riktlinjer [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>1-3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49703657" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="00976CD2">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc419880044"/>
       <w:r w:rsidRPr="00D65055">
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="70E19659" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="001421E9">
       <w:r w:rsidRPr="00D65055">
         <w:t>Vid alla former av komplikationer ska ansvarig läkare kontaktas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="703FC0F3" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="001421E9">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc419880045"/>
       <w:r w:rsidRPr="00D65055">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="58DA1B45" w14:textId="381124A6" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="001421E9">
-[...23 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="58DA1B45" w14:textId="6A8B3F03" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="001421E9">
+      <w:r>
+        <w:t xml:space="preserve">Utförande av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>trombolys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, se </w:t>
+      </w:r>
+      <w:r w:rsidR="550556EF">
+        <w:t>aktuella riktlinjer för Rädda hjärnan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4254FC9C" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="00073F98">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00D65055">
-        <w:t>Komplikationer vid trombolys</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Komplikationer vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t>trombolys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="516BBEA5" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="003A0081">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00D65055">
         <w:t>Blodtrycksfall</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D7D8ED8" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="00073F98">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Höj fotändan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="080A8EDF" w14:textId="60111CED" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="0150B910" w:rsidP="00073F98">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
@@ -210,641 +258,819 @@
       <w:r w:rsidR="24B9021C">
         <w:t xml:space="preserve">intravenös </w:t>
       </w:r>
       <w:r w:rsidR="00D65055">
         <w:t>infusion Ringer</w:t>
       </w:r>
       <w:r w:rsidR="29B0D444">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00D65055">
         <w:t xml:space="preserve">acetat </w:t>
       </w:r>
       <w:r w:rsidR="21FE2982">
         <w:t xml:space="preserve">med hastighet 1000 ml/timme. </w:t>
       </w:r>
       <w:r w:rsidR="05E10327">
         <w:t xml:space="preserve">Om </w:t>
       </w:r>
       <w:r w:rsidR="030224FE">
         <w:t>chock (systoliskt BT</w:t>
       </w:r>
       <w:r w:rsidR="00A21F2A">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="030224FE">
-        <w:t>&lt;90 mmHg) ge bolusdos med 4</w:t>
+        <w:t xml:space="preserve">&lt;90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="030224FE">
+        <w:t>mmHg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="030224FE">
+        <w:t>) ge bolusdos med 4</w:t>
       </w:r>
       <w:r w:rsidR="00750012">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="030224FE">
         <w:t>ml/kg</w:t>
       </w:r>
       <w:r w:rsidR="2704CD71">
         <w:t>!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46ACA418" w14:textId="7628EF67" w:rsidR="63E303EB" w:rsidRDefault="00A578B9" w:rsidP="00073F98">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="3B300AD2" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="00073F98">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Om behandling med alteplas (Actilyse) pågår, </w:t>
-[...38 lines deleted...]
-      <w:r w:rsidRPr="00D65055">
         <w:t>Allergisk reaktion</w:t>
-      </w:r>
-[...24 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74C1E409" w14:textId="254E85C7" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="0071710C">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ge </w:t>
       </w:r>
       <w:r w:rsidR="30FD59C5">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00750012">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="30FD59C5">
-        <w:t>ml betapred 4</w:t>
+        <w:t xml:space="preserve">ml </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="30FD59C5">
+        <w:t>betapred</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="30FD59C5">
+        <w:t xml:space="preserve"> 4</w:t>
       </w:r>
       <w:r w:rsidR="000E64AC">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="30FD59C5">
         <w:t xml:space="preserve">mg/ml </w:t>
       </w:r>
       <w:r w:rsidR="00923A84">
         <w:t xml:space="preserve">iv </w:t>
       </w:r>
       <w:r w:rsidR="2A96C361">
         <w:t>(=8</w:t>
       </w:r>
       <w:r w:rsidR="000E64AC">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="2A96C361">
         <w:t xml:space="preserve">mg) </w:t>
       </w:r>
       <w:r>
         <w:t>+ eventuellt antihistamin iv</w:t>
       </w:r>
       <w:r w:rsidR="000E64AC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D562CB9" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="00073F98">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00D65055">
         <w:t>Blödningskomplikationer under pågående behandling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DFE8DFE" w14:textId="1BF01333" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="007D5BA3" w:rsidP="00642F22">
+    <w:p w14:paraId="7DFE8DFE" w14:textId="7CF2DBF4" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="007D5BA3" w:rsidP="342E769C">
       <w:r>
-        <w:t>Symptomatisk intrakraniell blödning (s</w:t>
-[...2 lines deleted...]
-        <w:t>ymptomatic intracranial hemorrhage</w:t>
+        <w:t xml:space="preserve">Symptomatisk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>intrakraniell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> blödning (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65055">
+        <w:t>ymptomatic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D65055">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D65055">
+        <w:t>intracranial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D65055">
+        <w:t xml:space="preserve"> hemorrhage</w:t>
       </w:r>
       <w:r w:rsidR="00736BCE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00D65055" w:rsidRPr="00D65055">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D65055">
         <w:t>sICH</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00736BCE">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00D65055" w:rsidRPr="00D65055">
-        <w:t xml:space="preserve"> förekommer hos 2–3</w:t>
+      <w:r w:rsidR="00D65055">
+        <w:t xml:space="preserve"> förekommer hos </w:t>
+      </w:r>
+      <w:r w:rsidR="158259AC">
+        <w:t xml:space="preserve">ca </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65055">
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00B7505C">
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D65055" w:rsidRPr="00D65055">
-        <w:t xml:space="preserve">% av alla behandlade patienter. Eliminationen av </w:t>
+      <w:r w:rsidR="00D65055">
+        <w:t xml:space="preserve">% av alla behandlade patienter. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65055">
+        <w:lastRenderedPageBreak/>
+        <w:t>Eliminationen av</w:t>
       </w:r>
       <w:r w:rsidR="005F4A5B">
-        <w:t xml:space="preserve">både tenekteplas </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F4A5B">
+        <w:t>tenekteplas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="09AE5185">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65055">
+        <w:t>sker huvudsakligen genom levern</w:t>
       </w:r>
       <w:r w:rsidR="006F5B8B">
-        <w:t xml:space="preserve">och </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">, med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006F5B8B">
-        <w:t>, med i båda fallen bifasisk</w:t>
+        <w:t>bifasisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006F5B8B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006F5B8B">
+        <w:t>elimini</w:t>
       </w:r>
       <w:r w:rsidR="00867C3C">
+        <w:t>eringskurv</w:t>
+      </w:r>
+      <w:r w:rsidR="3E20E42D">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="006F5B8B">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D65055" w:rsidRPr="00D65055">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D65055">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00867C3C">
         <w:t>Initial h</w:t>
       </w:r>
-      <w:r w:rsidR="00D65055" w:rsidRPr="00D65055">
+      <w:r w:rsidR="00D65055">
         <w:t xml:space="preserve">alveringstid i plasma är cirka </w:t>
       </w:r>
       <w:r w:rsidR="00421881">
-        <w:t xml:space="preserve">25 minuter för tenekteplas och </w:t>
+        <w:t xml:space="preserve">25 minuter för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00421881">
+        <w:t>tenekteplas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D65055">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="68322FC8">
+        <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AA46E5">
-        <w:t xml:space="preserve">5 </w:t>
-[...2 lines deleted...]
-        <w:t>minuter</w:t>
+        <w:t>reparate</w:t>
+      </w:r>
+      <w:r w:rsidR="17C36F22">
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00AA46E5">
-        <w:t xml:space="preserve"> för alteplas</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Båda preparaten kvardröjer dock i perifera vävnader </w:t>
+        <w:t xml:space="preserve"> kvardröjer dock i perifera vävnader </w:t>
       </w:r>
       <w:r w:rsidR="009461CC">
-        <w:t xml:space="preserve">och den terminala halveringstiden är 90-130 minuter för tenekteplas och </w:t>
-      </w:r>
+        <w:t xml:space="preserve">och den terminala halveringstiden är </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009461CC">
+        <w:t>90-130</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009461CC">
+        <w:t xml:space="preserve"> minuter för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009461CC">
+        <w:t>tenekteplas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F87A70">
-        <w:t>c</w:t>
-[...5 lines deleted...]
-        <w:t>a 40 minuter för alteplas.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="299A52D8" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="00073F98">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00D65055">
         <w:t>Allvarliga blödningar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2068EED4" w14:textId="6DEEBF72" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="00642F22">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="277496D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Intrakraniella blödningar</w:t>
-[...23 lines deleted...]
-      </w:pPr>
+        <w:t>Intrakraniella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="277496D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Systemisk blödning</w:t>
+        <w:t xml:space="preserve"> blödningar</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="69C1964F">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0156956A">
         <w:t xml:space="preserve">Ska misstänkas vid </w:t>
       </w:r>
+      <w:r w:rsidR="2B12B5B8">
+        <w:t>nytillkomna eller tilltagande neurologiska symtom</w:t>
+      </w:r>
       <w:r>
-        <w:t>neds</w:t>
-[...2 lines deleted...]
-        <w:t>a</w:t>
+        <w:t xml:space="preserve">, försämrad medvetandegrad, nytillkommen huvudvärk, kräkningar </w:t>
+      </w:r>
+      <w:r w:rsidR="0AF355D9">
+        <w:t>eller oförklarligt s</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">tt allmäntillstånd, stigande blodtryck och puls, lokala symtom </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">vid intramuskulära hematom. </w:t>
+        <w:t>tigande blodtryck.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13692455" w14:textId="6E0FF9EE" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00F87A70" w:rsidP="00642F22">
+    <w:p w14:paraId="749F03FE" w14:textId="506C4D8D" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="00642F22">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      <w:r w:rsidR="1E95F156" w:rsidRPr="277496D3">
+      <w:r w:rsidRPr="342E769C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">avbrytas </w:t>
-[...2 lines deleted...]
-        <w:t>efter kontakt med ansvarig läkare.</w:t>
+        <w:t>Systemisk blödning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="69C1964F">
+        <w:t xml:space="preserve">Ska misstänkas vid </w:t>
+      </w:r>
+      <w:r>
+        <w:t>neds</w:t>
+      </w:r>
+      <w:r w:rsidR="23CB05B6">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tt allmäntillstånd, stigande blodtryck och puls, lokala symtom </w:t>
+      </w:r>
+      <w:r w:rsidR="50BC9301">
+        <w:t>vid blödningen</w:t>
+      </w:r>
+      <w:r w:rsidR="18F15236">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="11835DAB">
+        <w:t xml:space="preserve">till exempel smärta </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vid intramuskulära </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hematom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37665F0B" w14:textId="3CDAB479" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="21EAF50D" w:rsidP="00642F22">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beställ akut DT-hjärna </w:t>
       </w:r>
       <w:r w:rsidR="00505D78">
         <w:t>vid</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> misstanke om intrakraniell blödning. </w:t>
+        <w:t xml:space="preserve"> misstanke om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>intrakraniell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> blödning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E627299" w14:textId="7EA3ED84" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="21EAF50D" w:rsidP="00642F22">
+    <w:p w14:paraId="7E627299" w14:textId="72419A46" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="21EAF50D" w:rsidP="00642F22">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>Ge tranexamsyra (Cyklokapron) 10</w:t>
+        <w:t xml:space="preserve">Ge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tranexamsyra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Cyklokapron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) 10</w:t>
       </w:r>
       <w:r w:rsidR="00581D09">
         <w:t> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">mg/kg iv. </w:t>
+        <w:t>mg/kg iv</w:t>
+      </w:r>
+      <w:r w:rsidR="0832E608">
+        <w:t xml:space="preserve"> vid konstaterad blödning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE850CA" w14:textId="60802EBD" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="18FD6C76" w:rsidP="00642F22">
+    <w:p w14:paraId="7AE850CA" w14:textId="7B034F73" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="18FD6C76" w:rsidP="00642F22">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>Tag prover: Blod</w:t>
+        <w:t>Ta prover: Blod</w:t>
       </w:r>
       <w:r w:rsidR="66A181EA">
-        <w:t xml:space="preserve">gruppering, BAS- och MG-test. </w:t>
+        <w:t>gruppering</w:t>
+      </w:r>
+      <w:r w:rsidR="505A8559">
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidR="66A181EA">
+        <w:t xml:space="preserve"> BAS-</w:t>
+      </w:r>
+      <w:r w:rsidR="29FB8587">
+        <w:t>test</w:t>
+      </w:r>
+      <w:r w:rsidR="152EE197">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="66A181EA">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">APTT, fibrinogen, Hb och trombocytantal </w:t>
+        <w:t xml:space="preserve">APTT, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fibrinogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Hb och trombocytantal </w:t>
       </w:r>
       <w:r w:rsidR="221A3877">
         <w:t xml:space="preserve">tas både </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">före och efter ev injektion av fibrinogenkoncentrat (Fibryga) och/eller färskfrusen plasma. </w:t>
+        <w:t xml:space="preserve">före och efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> injektion av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fibrinogenkoncentrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Fibryga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) och/eller färskfrusen plasma. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A38A80" w14:textId="7FB684A1" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="32970AAD" w:rsidP="00642F22">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Överväg</w:t>
       </w:r>
       <w:r w:rsidR="00D65055">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">att beställa </w:t>
       </w:r>
       <w:r w:rsidR="00D65055">
-        <w:t xml:space="preserve">blodprodukter: erytrocytkoncentrat, </w:t>
+        <w:t xml:space="preserve">blodprodukter: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D65055">
+        <w:t>erytrocytkoncentrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D65055">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="11A6B18F">
         <w:t xml:space="preserve">färskfrusen plasma </w:t>
       </w:r>
       <w:r w:rsidR="00D65055">
-        <w:t>och fibrinogenkoncentrat.</w:t>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D65055">
+        <w:t>fibrinogenkoncentrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D65055">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51389A14" w14:textId="718C3A8B" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="60B30368" w:rsidP="00642F22">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Överväg </w:t>
       </w:r>
       <w:r w:rsidR="00D65055">
         <w:t>ytterligare behandling i samråd med koagulationsjour.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="037BD620" w14:textId="1C614931" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="72DE6250" w:rsidP="00642F22">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Överväg </w:t>
       </w:r>
       <w:r w:rsidR="00D65055">
         <w:t>kontakt med neurokirurg.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E5858F0" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="0071710C">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D65055">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Extrakraniella blödningar</w:t>
+        <w:t>Extrakraniella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blödningar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E58A7FD" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="0071710C">
       <w:r w:rsidRPr="00D65055">
-        <w:t>Vanligt med punktionsblödning vid venkanyl, näsblödning, hematuri, blödning i mun och tandkött.</w:t>
+        <w:t xml:space="preserve">Vanligt med punktionsblödning vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t>venkanyl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t xml:space="preserve">, näsblödning, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t>hematuri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t>, blödning i mun och tandkött.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A313C3F" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="0071710C">
-      <w:r w:rsidRPr="00D65055">
-[...9 lines deleted...]
-        <w:t>Avbryt infusionen.</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Behandlas med kompression och transfusion </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Eventuell annan farmakologisk behandling i samråd med koagulationsjour.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51457751" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="0071710C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D65055">
         <w:t>Beställ blodprodukter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70FF3CAF" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="0071710C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D65055">
-        <w:t>Provtagning APTT, fibrinogen, Hb och trombocytantal.</w:t>
+        <w:t xml:space="preserve">Provtagning APTT, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t>fibrinogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t>, Hb och trombocytantal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B855E4" w14:textId="08C8E7C6" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="0071710C">
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D65055">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Angioödem</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D65055">
-        <w:t xml:space="preserve"> (Quinckeödem) är en relativ ovanlig komplikation me</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t>Quinckeödem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t>) är en relativ ovanlig komplikation me</w:t>
       </w:r>
       <w:r w:rsidR="007B3B6B">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65055">
         <w:t xml:space="preserve"> den förekommer, framför</w:t>
       </w:r>
       <w:r w:rsidR="001F09FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D65055">
-        <w:t>allt hos patienter som även behandlas med ACE-hämmare. Kan utvecklas snabbt och intubationberedskap behövs. Symtomatisk behandling med adrenalin, antihistamin och steroider (Betapred 8</w:t>
+        <w:t xml:space="preserve">allt hos patienter som även behandlas med ACE-hämmare. Kan utvecklas snabbt och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t>intubationberedskap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t xml:space="preserve"> behövs. Symtomatisk behandling med adrenalin, antihistamin och steroider (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t>Betapred</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r w:rsidR="00621EC6">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D65055">
-        <w:t>mg iv, desloratadin 10</w:t>
+        <w:t xml:space="preserve">mg iv, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t>desloratadin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t xml:space="preserve"> 10</w:t>
       </w:r>
       <w:r w:rsidR="00621EC6">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D65055">
-        <w:t>mg po).</w:t>
+        <w:t xml:space="preserve">mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t>po</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C3D0C3" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="001F09FE">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00D65055">
-        <w:t>Komplikationer vid trombektomi</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Komplikationer vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t>trombektomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="102CA6E1" w14:textId="548082E7" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="001F09FE">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D65055">
-        <w:t>Intrakraniell blödning.</w:t>
+        <w:t>Intrakraniell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:t xml:space="preserve"> blödning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C0AB7A5" w14:textId="3D0F1B5E" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="001F09FE">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D65055">
         <w:t>Kärldissektion kan ge nya eller ökade neurologiska symtom.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6233E75E" w14:textId="0799AAD6" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="001F09FE">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D65055">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Blödning från punktionsstället i ljumsken</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65055">
         <w:t xml:space="preserve"> är relativt vanligt. Behandlas i första hand med kompression.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34C8FAED" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="001F09FE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc182366122"/>
       <w:bookmarkStart w:id="5" w:name="_Toc419880047"/>
       <w:r w:rsidRPr="00D65055">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="1D4F33C3" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="001F09FE" w:rsidRDefault="00D65055" w:rsidP="001F09FE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F09FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02817545" w14:textId="353458AF" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00BE7FA7" w:rsidP="001F09FE">
+    <w:p w14:paraId="02817545" w14:textId="7B62EFEA" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="190D144C" w:rsidP="001F09FE">
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Måns Thörnqvist, överläkare</w:t>
+        <w:t>Jenna Aine</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7FA7">
+        <w:t>, överläkare</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7C78BC" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="001F09FE" w:rsidRDefault="00D65055" w:rsidP="001F09FE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc149035757"/>
       <w:bookmarkStart w:id="7" w:name="_Toc149978547"/>
       <w:r w:rsidRPr="001F09FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="3130A5A2" w14:textId="38AAD663" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="001F09FE" w:rsidP="001F09FE">
       <w:pPr>
         <w:rPr>
@@ -887,334 +1113,336 @@
         <w:t>Jerker Nilson, chefläkare, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AC4FAFE" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="001F09FE" w:rsidRDefault="00D65055" w:rsidP="001F09FE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F09FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DDCD6D" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="001F09FE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D65055">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Trombolys, trombektomi, blödningar, komplikationer, blodproppar</w:t>
+        <w:t>Trombolys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>trombektomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D65055">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, blödningar, komplikationer, blodproppar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CFB3563" w14:textId="77777777" w:rsidR="00D65055" w:rsidRPr="00D65055" w:rsidRDefault="00D65055" w:rsidP="001F09FE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="04FC5783">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Länkförteckning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="794F9A39" w14:textId="6508A6D9" w:rsidR="50B8F665" w:rsidRDefault="00E464F1" w:rsidP="04FC5783">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:t>Komplikationer till trombolysbehandling. Internetmedicin.</w:t>
+        <w:t xml:space="preserve">Komplikationer till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>trombolysbehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Internetmedicin.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId13" w:anchor="komplikationer-till-trombolysbehandling" w:history="1">
+      <w:hyperlink r:id="rId12" w:anchor="komplikationer-till-trombolysbehandling" w:history="1">
         <w:r w:rsidR="00633E2B" w:rsidRPr="002502D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.internetmedicin.se/neurologi/hjarninfarkt-trombolys-och-trombektomi#komplikationer-till-trombolysbehandling</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="76B9F95B" w14:textId="036702A8" w:rsidR="00536A5A" w:rsidRDefault="1BEF666E" w:rsidP="004A7535">
+    <w:p w14:paraId="76B9F95B" w14:textId="08814C19" w:rsidR="00536A5A" w:rsidRDefault="1BEF666E" w:rsidP="342E769C">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4A4B948F">
-[...31 lines deleted...]
-      <w:r w:rsidR="00A75CD5">
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "http://www.nationelltklinisktkunskapsstod.se/globalassets/nkk/nationell/media/dokument/kunskapsstod/vardriktlinjer/riktlinje-for-handlaggning-av-reperfusionsbehandling-vid-ischemisk-stroke"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId14">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidSect="00D65055">
-      <w:headerReference w:type="default" r:id="rId15"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7D105729" w14:textId="77777777" w:rsidR="00727F0B" w:rsidRDefault="00727F0B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="756F7B5C" w14:textId="77777777" w:rsidR="00727F0B" w:rsidRDefault="00727F0B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="3140CF96" w14:textId="77777777" w:rsidR="00727F0B" w:rsidRDefault="00727F0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1243,51 +1471,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1321,73 +1549,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2DAE3284" w14:textId="77777777" w:rsidR="00727F0B" w:rsidRDefault="00727F0B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="13420BF1" w14:textId="77777777" w:rsidR="00727F0B" w:rsidRDefault="00727F0B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="5017363B" w14:textId="77777777" w:rsidR="00727F0B" w:rsidRDefault="00727F0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1465,51 +1693,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -1548,51 +1776,51 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
@@ -1675,51 +1903,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4421,53 +4649,54 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1728722895">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="837889340">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="918950397">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1758280862">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -4493,50 +4722,51 @@
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00073F98"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="0009387C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000D1EE1"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E64AC"/>
     <w:rsid w:val="000F2A7B"/>
+    <w:rsid w:val="000F3D17"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="001377BA"/>
     <w:rsid w:val="001377CB"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001421E9"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00172977"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
@@ -4838,50 +5068,51 @@
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B7505C"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB06DB"/>
     <w:rsid w:val="00BB456F"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC2451"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD4F3F"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BE7FA7"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C7565E"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
@@ -4941,143 +5172,173 @@
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F4322B"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F87A70"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="0150B910"/>
     <w:rsid w:val="0156956A"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="02FD3DD2"/>
     <w:rsid w:val="030224FE"/>
     <w:rsid w:val="03F07826"/>
     <w:rsid w:val="04FC5783"/>
     <w:rsid w:val="05E10327"/>
     <w:rsid w:val="06400591"/>
+    <w:rsid w:val="0832E608"/>
     <w:rsid w:val="09439FB2"/>
+    <w:rsid w:val="09AE5185"/>
     <w:rsid w:val="0ADD76DA"/>
     <w:rsid w:val="0AF355D9"/>
     <w:rsid w:val="0BEF9C22"/>
     <w:rsid w:val="11835DAB"/>
     <w:rsid w:val="11A6B18F"/>
+    <w:rsid w:val="129652A5"/>
     <w:rsid w:val="130A86C7"/>
+    <w:rsid w:val="152EE197"/>
+    <w:rsid w:val="158259AC"/>
+    <w:rsid w:val="17C36F22"/>
     <w:rsid w:val="18F15236"/>
     <w:rsid w:val="18FD6C76"/>
+    <w:rsid w:val="190D144C"/>
+    <w:rsid w:val="19AA9839"/>
     <w:rsid w:val="1A4B8D36"/>
+    <w:rsid w:val="1A5CF6A3"/>
     <w:rsid w:val="1B3E2139"/>
     <w:rsid w:val="1BEF666E"/>
     <w:rsid w:val="1E95F156"/>
     <w:rsid w:val="21EAF50D"/>
     <w:rsid w:val="21FE2982"/>
     <w:rsid w:val="221A3877"/>
     <w:rsid w:val="23CB05B6"/>
     <w:rsid w:val="24B9021C"/>
     <w:rsid w:val="2704CD71"/>
     <w:rsid w:val="277496D3"/>
     <w:rsid w:val="29B0D444"/>
+    <w:rsid w:val="29FB8587"/>
     <w:rsid w:val="2A96C361"/>
     <w:rsid w:val="2B12B5B8"/>
+    <w:rsid w:val="2C350EC7"/>
     <w:rsid w:val="2C6F5F4D"/>
+    <w:rsid w:val="2CF3E729"/>
     <w:rsid w:val="30FD59C5"/>
     <w:rsid w:val="32970AAD"/>
     <w:rsid w:val="340DF01B"/>
     <w:rsid w:val="3429886A"/>
+    <w:rsid w:val="342E769C"/>
+    <w:rsid w:val="34A18C03"/>
+    <w:rsid w:val="364B488C"/>
     <w:rsid w:val="374590DD"/>
     <w:rsid w:val="38039F7A"/>
     <w:rsid w:val="3C1166BD"/>
+    <w:rsid w:val="3E20E42D"/>
+    <w:rsid w:val="4038CED5"/>
+    <w:rsid w:val="4232ADAA"/>
+    <w:rsid w:val="42BE625A"/>
     <w:rsid w:val="4A4B948F"/>
     <w:rsid w:val="4C3AE455"/>
     <w:rsid w:val="4DFEE514"/>
     <w:rsid w:val="4F6EB412"/>
+    <w:rsid w:val="504A0DB6"/>
+    <w:rsid w:val="505A8559"/>
     <w:rsid w:val="50B8F665"/>
     <w:rsid w:val="50BC9301"/>
+    <w:rsid w:val="527890FD"/>
+    <w:rsid w:val="550556EF"/>
+    <w:rsid w:val="5801E756"/>
     <w:rsid w:val="59BA7C98"/>
     <w:rsid w:val="60B30368"/>
     <w:rsid w:val="63971334"/>
     <w:rsid w:val="63C31497"/>
     <w:rsid w:val="63E303EB"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="648A578F"/>
+    <w:rsid w:val="66312155"/>
     <w:rsid w:val="66A181EA"/>
+    <w:rsid w:val="68322FC8"/>
+    <w:rsid w:val="690E8A2C"/>
     <w:rsid w:val="69C1964F"/>
     <w:rsid w:val="6AC46355"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6BDEA7F4"/>
     <w:rsid w:val="6CDC1747"/>
     <w:rsid w:val="72587493"/>
     <w:rsid w:val="72DAF4D2"/>
     <w:rsid w:val="72DE6250"/>
+    <w:rsid w:val="75CBB64B"/>
     <w:rsid w:val="7789BE00"/>
     <w:rsid w:val="7E5AB53D"/>
+    <w:rsid w:val="7FF4643D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7656,51 +7917,51 @@
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002F765B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002F765B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7728,51 +7989,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.internetmedicin.se/neurologi/hjarninfarkt-trombolys-och-trombektomi" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-84/SURROGATE/R%c3%a4dda%20hj%c3%a4rnan.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nationelltklinisktkunskapsstod.se/globalassets/nkk/nationell/media/dokument/kunskapsstod/vardriktlinjer/riktlinje-for-handlaggning-av-reperfusionsbehandling-vid-ischemisk-stroke" TargetMode="External" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.internetmedicin.se/neurologi/hjarninfarkt-trombolys-och-trombektomi" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -8067,57 +8328,57 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4575</Characters>
+  <Pages>1</Pages>
+  <Words>414</Words>
+  <Characters>3146</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5080</CharactersWithSpaces>
+  <CharactersWithSpaces>3532</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Rädda hjärnan - Handläggning vid komplikationer</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-  <revision>75</revision>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>78</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>