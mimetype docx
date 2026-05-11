--- v0 (2025-11-26)
+++ v1 (2026-05-11)
@@ -1,2313 +1,965 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="367C7548" w14:textId="77777777" w:rsidR="00D65659" w:rsidRPr="00D65659" w:rsidRDefault="00D65659" w:rsidP="00933C3F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Hjärnvägen</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Hjärnvägen – snabbspår till strokeenhet för patienter med misstänkt TIA och stroke</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570FF572" w14:textId="7D42D633" w:rsidR="00D65659" w:rsidRPr="00336FDE" w:rsidRDefault="7AFB7C5E" w:rsidP="676E658C">
       <w:r>
-        <w:t xml:space="preserve"> – snabbspår till strokeenhet för patienter med misstänkt TIA och stroke</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="570FF572" w14:textId="094AF13D" w:rsidR="00D65659" w:rsidRPr="00336FDE" w:rsidRDefault="7AFB7C5E" w:rsidP="676E658C">
+        <w:t>Rutinen ingår i Stroke</w:t>
+      </w:r>
+      <w:r w:rsidR="099AF28F">
+        <w:t xml:space="preserve">processen, VO </w:t>
+      </w:r>
+      <w:r w:rsidR="3D45B935">
+        <w:t>Neurologi, rehabilitering och nära vård</w:t>
+      </w:r>
+      <w:r w:rsidR="099AF28F">
+        <w:t>,</w:t>
+      </w:r>
       <w:r>
-        <w:t>Rutinen ingår i Stroke/TIA-processen SÄS</w:t>
+        <w:t xml:space="preserve"> SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FAC2F1C" w14:textId="206C25CF" w:rsidR="00D65659" w:rsidRPr="00336FDE" w:rsidRDefault="19CCA37F" w:rsidP="676E658C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc423438951"/>
       <w:bookmarkStart w:id="2" w:name="_Toc468956032"/>
       <w:bookmarkStart w:id="3" w:name="_Toc256000000"/>
       <w:bookmarkStart w:id="4" w:name="_Toc256000010"/>
       <w:bookmarkStart w:id="5" w:name="_Toc256000020"/>
       <w:bookmarkStart w:id="6" w:name="_Toc256000030"/>
       <w:bookmarkStart w:id="7" w:name="_Toc256000040"/>
       <w:bookmarkStart w:id="8" w:name="_Toc73941155"/>
       <w:bookmarkStart w:id="9" w:name="_Toc256000008"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc166666634"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="6B982AD9" w14:textId="2E8A1DF7" w:rsidR="00D65659" w:rsidRDefault="00D65659" w:rsidP="00F43366">
+    <w:p w14:paraId="6B982AD9" w14:textId="09515ED8" w:rsidR="00D65659" w:rsidRDefault="00D65659" w:rsidP="00F43366">
       <w:r>
         <w:t xml:space="preserve">Riktlinjen reglerar flödet för direktinläggning av akuta TIA- och strokepatienter som </w:t>
       </w:r>
-      <w:r w:rsidR="2FF3F4E5" w:rsidRPr="00F43366">
+      <w:r w:rsidR="2FF3F4E5" w:rsidRPr="77AFF4B0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">inte </w:t>
       </w:r>
       <w:r w:rsidR="2FF3F4E5">
         <w:t>omfattas av Rädda hjärnan</w:t>
       </w:r>
       <w:r w:rsidR="175514FC">
-        <w:t xml:space="preserve">, det vill säga har TIA eller strokesymtom som är mycket lindriga eller </w:t>
+        <w:t xml:space="preserve">, det vill säga </w:t>
+      </w:r>
+      <w:r w:rsidR="4EB13E3E">
+        <w:t>genomgången</w:t>
+      </w:r>
+      <w:r w:rsidR="175514FC">
+        <w:t xml:space="preserve"> TIA eller </w:t>
+      </w:r>
+      <w:r w:rsidR="2D121675">
+        <w:t xml:space="preserve">pågående </w:t>
+      </w:r>
+      <w:r w:rsidR="175514FC">
+        <w:t xml:space="preserve">strokesymtom som är mycket lindriga eller </w:t>
       </w:r>
       <w:r w:rsidR="00FA5E88">
         <w:t xml:space="preserve">som </w:t>
       </w:r>
       <w:r w:rsidR="175514FC">
         <w:t xml:space="preserve">varat längre än 24 timmar. </w:t>
       </w:r>
       <w:r>
         <w:t>Riktlinjen beskriver dessutom flödet och innehåller detaljer kring de olika personalkategoriernas ansvarsfördelning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6199B03C" w14:textId="0403A899" w:rsidR="00632040" w:rsidRPr="00336FDE" w:rsidRDefault="00632040" w:rsidP="00F43366">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc166666635"/>
-      <w:r w:rsidRPr="00336FDE">
+      <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="35CBFA41" w14:textId="0F031CAA" w:rsidR="00632040" w:rsidRPr="00D65659" w:rsidRDefault="00DE14E5" w:rsidP="00D65659">
+    <w:p w14:paraId="35CBFA41" w14:textId="42098ED7" w:rsidR="00632040" w:rsidRPr="00D65659" w:rsidRDefault="00DE14E5" w:rsidP="00D65659">
       <w:pPr>
         <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:ins w:id="10" w:author="Jenna Aine" w:date="2026-04-23T09:05:00Z" w16du:dateUtc="2026-04-23T09:05:04Z"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Redaktionella ändringar med a</w:t>
       </w:r>
       <w:r w:rsidR="00BA6D16">
         <w:t xml:space="preserve">ktualisering av </w:t>
       </w:r>
       <w:r w:rsidR="00941218">
-        <w:t xml:space="preserve">innehåll </w:t>
-      </w:r>
+        <w:t>innehåll</w:t>
+      </w:r>
+      <w:r w:rsidR="0228E4FA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063FC6FC" w14:textId="0A123951" w:rsidR="00D65659" w:rsidRPr="00D65659" w:rsidRDefault="00D65659" w:rsidP="575F1C16">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc423438952"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc468956033"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc256000001"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc256000011"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc256000021"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc256000031"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc256000041"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc73941156"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc256000018"/>
       <w:r>
-        <w:t>samt uppdatering av hänvisningar/länkar.</w:t>
-[...809 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Förutsättningar</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
-      <w:bookmarkEnd w:id="20"/>
-      <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="12156593" w14:textId="040AB7B0" w:rsidR="00886282" w:rsidRDefault="00ED472F" w:rsidP="0085246F">
-      <w:r w:rsidRPr="0085246F">
+    <w:p w14:paraId="12156593" w14:textId="23B0A4F6" w:rsidR="00886282" w:rsidRDefault="00ED472F" w:rsidP="0085246F">
+      <w:r>
         <w:t xml:space="preserve">Med </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D65659" w:rsidRPr="0594DA57">
+      <w:r w:rsidR="00D65659" w:rsidRPr="575F1C16">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hjärnvägen</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="06CF8BE4" w:rsidRPr="0594DA57">
+      <w:r w:rsidR="06CF8BE4" w:rsidRPr="575F1C16">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0085246F">
+      <w:r>
         <w:t>menas</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="575F1C16">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ett </w:t>
       </w:r>
-      <w:r w:rsidR="00117788" w:rsidRPr="00D65659">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00117788">
-        <w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> via röntgen </w:t>
+        <w:t xml:space="preserve">snabbspår från </w:t>
+      </w:r>
+      <w:r w:rsidR="18D789B0">
+        <w:t>ambulansen, akutmottagningen</w:t>
+      </w:r>
+      <w:r w:rsidR="6A4B7F60">
+        <w:t xml:space="preserve"> eller ögonmottagningen</w:t>
       </w:r>
       <w:r w:rsidR="00117788">
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">till </w:t>
+        <w:t xml:space="preserve"> via röntgen direkt till </w:t>
       </w:r>
       <w:r w:rsidR="008D310C">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">strokeavdelningen </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">och som </w:t>
       </w:r>
-      <w:r w:rsidR="68C84150" w:rsidRPr="0085246F">
+      <w:r w:rsidR="68C84150">
         <w:t xml:space="preserve">omfattar </w:t>
       </w:r>
       <w:r w:rsidR="6621FE7C">
         <w:t>följande patientgrupper</w:t>
       </w:r>
+      <w:r w:rsidR="1FA142F7">
+        <w:t xml:space="preserve"> med insjuknande som inträffat den senaste månaden</w:t>
+      </w:r>
       <w:r w:rsidR="002D73F3">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD37EF0" w14:textId="7ADA987C" w:rsidR="00E34E10" w:rsidRDefault="00E34E10" w:rsidP="00F63EE2">
+    <w:p w14:paraId="3AD37EF0" w14:textId="33F28BFE" w:rsidR="00E34E10" w:rsidRDefault="2C0B657C" w:rsidP="00F63EE2">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>m</w:t>
+        <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="2B4B2248">
         <w:t>isstänkt TIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BBD40C0" w14:textId="77777777" w:rsidR="00B25141" w:rsidRDefault="002D73F3" w:rsidP="00F63EE2">
+    <w:p w14:paraId="4C28DFEA" w14:textId="78247F5C" w:rsidR="31C27B06" w:rsidRDefault="31C27B06" w:rsidP="575F1C16">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">misstänkt </w:t>
+        <w:t>Konstaterad centralartärocklusion eller grenartärocklusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1D3839" w14:textId="0D62F88C" w:rsidR="11BFA52B" w:rsidRDefault="11BFA52B" w:rsidP="575F1C16">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="002D73F3">
+        <w:t xml:space="preserve">isstänkt </w:t>
       </w:r>
       <w:r w:rsidR="2B4B2248">
         <w:t>stroke</w:t>
       </w:r>
+      <w:r w:rsidR="002D73F3">
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140B7CC3" w14:textId="20834D42" w:rsidR="2B60C513" w:rsidRDefault="2B60C513" w:rsidP="575F1C16">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> med </w:t>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="0085246F">
+        <w:t xml:space="preserve">Mycket lindriga symtom (mNIHSS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="575F1C16">
         <w:rPr>
           <w:color w:val="222222"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>≤</w:t>
       </w:r>
-      <w:r w:rsidRPr="0085246F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>2)</w:t>
       </w:r>
-      <w:r w:rsidR="00B25141" w:rsidRPr="00A26856">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5494C310" w14:textId="2FB0615D" w:rsidR="00713553" w:rsidRPr="0085246F" w:rsidRDefault="00713553" w:rsidP="00114FB4">
-[...7 lines deleted...]
-        <w:t>symtom som varat längre än 24 timmar</w:t>
+    <w:p w14:paraId="6B4593E4" w14:textId="002E2494" w:rsidR="64E0F8EA" w:rsidRDefault="64E0F8EA" w:rsidP="575F1C16">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Symtom som varat längre än 24 timmar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2180CDC9" w14:textId="345409D7" w:rsidR="00D65659" w:rsidRPr="00D65659" w:rsidRDefault="00D65659" w:rsidP="004138EA">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="65635888" w14:textId="5658EC5F" w:rsidR="00D65659" w:rsidRPr="00D65659" w:rsidRDefault="00515432" w:rsidP="575F1C16">
+      <w:pPr>
         <w:spacing w:before="120" w:after="80"/>
         <w:ind w:right="221"/>
-        <w:textAlignment w:val="baseline"/>
-[...66 lines deleted...]
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hjärnvägen gäller </w:t>
+      </w:r>
+      <w:r w:rsidR="713F031F">
+        <w:t>vardagar</w:t>
+      </w:r>
+      <w:r w:rsidR="65D742D4">
+        <w:t xml:space="preserve"> kl</w:t>
+      </w:r>
+      <w:r w:rsidR="713F031F">
+        <w:t xml:space="preserve"> 08 – 21 och helgdagar</w:t>
+      </w:r>
+      <w:r w:rsidR="520E2AF7">
+        <w:t xml:space="preserve"> kl</w:t>
+      </w:r>
+      <w:r w:rsidR="713F031F">
+        <w:t xml:space="preserve"> 08 - 12</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="4895ECC1">
+        <w:t>med förutsättningen att Neurologi- och Strokeavdelningen har minst 1 ordinarie ledig vårdplats. S</w:t>
+      </w:r>
+      <w:r w:rsidR="008326D9">
+        <w:t xml:space="preserve">yftet är att </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65659">
+        <w:t xml:space="preserve">slussa patienter förbi </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41495">
+        <w:t xml:space="preserve">akutmottagningen </w:t>
+      </w:r>
+      <w:r w:rsidR="008326D9">
+        <w:t xml:space="preserve">för att </w:t>
+      </w:r>
+      <w:r w:rsidR="008D310C">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kunna </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9725C">
+        <w:t>genomföra</w:t>
+      </w:r>
+      <w:r w:rsidR="008D310C">
+        <w:t xml:space="preserve"> diagnosti</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9725C">
+        <w:t xml:space="preserve">k och </w:t>
+      </w:r>
+      <w:r w:rsidR="0070345A">
+        <w:t xml:space="preserve">initiera </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65659">
+        <w:t xml:space="preserve">terapeutiska och sekundärprofylaktiska åtgärder </w:t>
+      </w:r>
+      <w:r w:rsidR="0070345A">
+        <w:t xml:space="preserve">så </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65659">
+        <w:t>tidig</w:t>
+      </w:r>
+      <w:r w:rsidR="0070345A">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65659">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070345A">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65659">
+        <w:t>möjligt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65635888" w14:textId="02107DEC" w:rsidR="00D65659" w:rsidRPr="00D65659" w:rsidRDefault="00515432" w:rsidP="0085246F">
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w14:paraId="2F48424F" w14:textId="6D4BBFB1" w:rsidR="00D65659" w:rsidRPr="00D65659" w:rsidRDefault="5741E90E" w:rsidP="00D65659">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Ålder under 50 år är ett exklusionskriterium då den patientkategorin behöver läkarbedömas för att värdera </w:t>
+      </w:r>
+      <w:r w:rsidR="32405449">
+        <w:t xml:space="preserve">andra </w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>mer sannolika differentialdiagnoser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72776C96" w14:textId="3E7AE43F" w:rsidR="00D65659" w:rsidRPr="00CD570D" w:rsidRDefault="00D65659" w:rsidP="001743E2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc423438955"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc468956035"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc256000003"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc256000013"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc256000023"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc256000033"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc256000043"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc73941158"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc256000038"/>
       <w:r>
-        <w:rPr>
-[...193 lines deleted...]
-      </w:r>
+        <w:t>Ambulansen/akutmottagningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
-      <w:bookmarkEnd w:id="29"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="72776C96" w14:textId="77777777" w:rsidR="00D65659" w:rsidRPr="00CD570D" w:rsidRDefault="00D65659" w:rsidP="001743E2">
+    <w:p w14:paraId="1BBEE198" w14:textId="4B1972E5" w:rsidR="00F41495" w:rsidRDefault="00F41495" w:rsidP="575F1C16">
+      <w:r>
+        <w:t xml:space="preserve">Patienten ska handläggas enligt </w:t>
+      </w:r>
+      <w:ins w:id="29" w:author="Jenna Aine" w:date="2026-04-24T09:55:00Z" w16du:dateUtc="2026-04-24T09:55:56Z">
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+      </w:ins>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK "https://vgregion.sharepoint.com/sites/sy-sas-sty-processer-sas/_layouts/15/Doc.aspx?sourcedoc=%7B6CC94C32-645A-441F-9670-9307D0C0FAF5%7D&amp;file=Hj%C3%A4rnv%C3%A4gen%20-%20checklista%20ambulans%20och%20akutmottagning.docx&amp;action=default&amp;mobileredirect=true" </w:instrText>
+      </w:r>
+      <w:ins w:id="30" w:author="Jenna Aine" w:date="2026-04-24T09:55:00Z" w16du:dateUtc="2026-04-24T09:55:56Z">
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="7BB503F5" w:rsidRPr="575F1C16">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Checklista ambulans</w:t>
+      </w:r>
+      <w:ins w:id="31" w:author="Jenna Aine" w:date="2026-04-24T09:55:00Z" w16du:dateUtc="2026-04-24T09:55:56Z">
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="7BB503F5">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vilket i korthet betyder:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8DAE4D" w14:textId="1034CA82" w:rsidR="00D65659" w:rsidRDefault="00F41495" w:rsidP="001743E2">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sätt PVK och ID-märk patienten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512AC017" w14:textId="7F84ADFF" w:rsidR="00F41495" w:rsidRDefault="00F41495" w:rsidP="001743E2">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65659">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EKG, vitala parametrar/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>WEST</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65659">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, P-glukos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341B07EA" w14:textId="69ED83AB" w:rsidR="00F41495" w:rsidRDefault="00F41495" w:rsidP="001743E2">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bedöm inklusions- och exklusionskriterier. Exkluderade patienter ska handläggas av akutmottagningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FC6010" w14:textId="2E219216" w:rsidR="00F41495" w:rsidRDefault="00F41495" w:rsidP="001743E2">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kontakta</w:t>
+      </w:r>
+      <w:r w:rsidR="69BB027F">
+        <w:t xml:space="preserve"> sjuksköterska på</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="43C519C1">
+        <w:t>Neurologi- och Strokeavdelningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, tfn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="575F1C16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>033-616 28 65</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Om patienten accepteras ska strokeavdelningen meddela </w:t>
+      </w:r>
+      <w:r w:rsidR="721BBE64">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">T-lab på tfn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="575F1C16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>033-616 12 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att Hjärnvägen-patient är på väg </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53C43">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> beräknad ankomsttid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4A7CFE" w14:textId="7D0DF595" w:rsidR="00F41495" w:rsidRDefault="00F41495" w:rsidP="001743E2">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kör patienten till r</w:t>
+      </w:r>
+      <w:r w:rsidR="049EB08C">
+        <w:t>öntgen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för </w:t>
+      </w:r>
+      <w:r w:rsidR="0424C3B2">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:t>T-hjärna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E33B7AF" w14:textId="5ED612DB" w:rsidR="00F41495" w:rsidRDefault="00F41495" w:rsidP="575F1C16">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Överlämna patienten till </w:t>
+      </w:r>
+      <w:r w:rsidR="1D21F1C1">
+        <w:t>personal på Neurologi- och Strokeavdelningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, som transporterar patienten till avdelningen</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA45B3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C47323" w14:textId="2F3AD414" w:rsidR="66656097" w:rsidRDefault="7D4338ED" w:rsidP="00BC3E6E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-        <w:spacing w:before="120"/>
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="32"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7207">
+        <w:t>Ögonkliniken</w:t>
+      </w:r>
+      <w:del w:id="32" w:author="Madeleine Wahlgren" w:date="2026-04-24T11:00:00Z" w16du:dateUtc="2026-04-24T11:00:10Z">
+        <w:r w:rsidR="66656097">
+          <w:br/>
+        </w:r>
+        <w:r w:rsidR="66656097">
+          <w:br/>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="593BA2F1" w14:textId="237660DA" w:rsidR="0D5D785F" w:rsidRPr="00CF7207" w:rsidRDefault="0D5D785F" w:rsidP="00B7205C">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid konstaterad centralartärocklusion eller grenartärocklusion kontaktas sjuksköterska på Neurologi- och Strokeavdelningen</w:t>
+      </w:r>
+      <w:r w:rsidR="5419A7C4">
+        <w:t>, tfn 033-616 28 65. Om vårdplats finns accepteras patienten som Hjärnväg och sjuksköterskan skriver remiss för DT-hjärna</w:t>
+      </w:r>
+      <w:r w:rsidR="4ADAC175">
+        <w:t>, h</w:t>
+      </w:r>
+      <w:r w:rsidR="5419A7C4">
+        <w:t>järnväg</w:t>
+      </w:r>
+      <w:r w:rsidR="2C0210EF">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="7F282899">
+        <w:t xml:space="preserve"> och kontaktar röntgen</w:t>
+      </w:r>
+      <w:r w:rsidR="2C0210EF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="5E7C45B6">
+        <w:t>Personal på ögonmottagningen går med patienten till</w:t>
+      </w:r>
+      <w:r w:rsidR="306C6F20">
+        <w:t xml:space="preserve"> DT-lab oc</w:t>
+      </w:r>
+      <w:r w:rsidR="379F6BC2">
+        <w:t>h överlämnar patienten till personal på Neurologi- och Strokeavdelningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0922168E" w14:textId="2B753659" w:rsidR="00D65659" w:rsidRPr="00E17F24" w:rsidRDefault="005C16C1" w:rsidP="00E17F24">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Radiolog</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC7EABF" w14:textId="2BEF93E4" w:rsidR="00D65659" w:rsidRPr="00D65659" w:rsidRDefault="00D65659" w:rsidP="00D65659">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kontrollera att remiss för undersökning </w:t>
+      </w:r>
+      <w:r w:rsidR="000E53C3">
+        <w:t xml:space="preserve">med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ansvarig läkar</w:t>
+      </w:r>
+      <w:r w:rsidR="000E53C3">
+        <w:t xml:space="preserve">e finns, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">se nedan. Patienten undersöks med </w:t>
+      </w:r>
+      <w:r w:rsidR="3A179101">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:t>T-hjärna vid första möjlighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F85A530" w14:textId="146FA3C7" w:rsidR="00D65659" w:rsidRPr="00E17F24" w:rsidRDefault="66A5D72D" w:rsidP="00E17F24">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc423438957"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc468956037"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc256000005"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc256000015"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc256000025"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc256000035"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc256000045"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc73941160"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc256000050"/>
+      <w:r>
+        <w:t>Neurologi- och Strokeavdelningen</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w14:paraId="1BBEE198" w14:textId="608EFC2C" w:rsidR="00F41495" w:rsidRDefault="00F41495" w:rsidP="00CD570D">
-      <w:pPr>
+    <w:p w14:paraId="051EE966" w14:textId="1ECD29A7" w:rsidR="00D65659" w:rsidRPr="00ED2469" w:rsidRDefault="00D65659" w:rsidP="575F1C16">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:firstLine="992"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Strokeenheten har dialog med ambulansen/akutmottagningen</w:t>
+      </w:r>
+      <w:r w:rsidR="42527D26">
+        <w:t>/ögon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4207592C" w14:textId="538F5B50" w:rsidR="25F41947" w:rsidRDefault="25F41947" w:rsidP="575F1C16">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:firstLine="992"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vid osäkerhet, kontakta trombolysjour!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DECA20F" w14:textId="2BE118C8" w:rsidR="00D65659" w:rsidRPr="00ED2469" w:rsidRDefault="00D65659" w:rsidP="575F1C16">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="992"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Strokesjuksköterska skriver remiss till </w:t>
+      </w:r>
+      <w:r w:rsidR="343C7FFC">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00703431">
+        <w:t>T-</w:t>
+      </w:r>
+      <w:r w:rsidR="29DCFE28">
+        <w:t xml:space="preserve">hjärna, hjärnvägen </w:t>
+      </w:r>
+      <w:r w:rsidR="5ADE8636">
+        <w:t>med frågeställning: Infarkt? Blödning? samt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> meddelar att patienten är på väg och anger beräknad ankomstid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FE4FE3" w14:textId="5C099A3D" w:rsidR="00317323" w:rsidRDefault="00D65659" w:rsidP="575F1C16">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="992"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När Hjärnvägen är aktuell, registreras patienten i </w:t>
+      </w:r>
+      <w:r w:rsidR="3A8A95F6">
+        <w:t>Elvis och Melior</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Sjuksköterska kontaktar</w:t>
+      </w:r>
+      <w:r w:rsidR="45963AB8">
+        <w:t xml:space="preserve"> läkare för inskrivning</w:t>
+      </w:r>
+      <w:r w:rsidR="487F1875">
+        <w:t xml:space="preserve">. Kontorstid trombolysjour, jourtid medicinjouren, tfn </w:t>
+      </w:r>
+      <w:r w:rsidR="487F1875" w:rsidRPr="006E1027">
+        <w:t>033 – 616 1006</w:t>
+      </w:r>
+      <w:r w:rsidR="487F1875">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DC131A" w14:textId="323632D4" w:rsidR="487F1875" w:rsidRDefault="487F1875" w:rsidP="575F1C16">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="992"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Strokesjuksköterska plus en personal går till DT-lab med säng och möter upp. Efter genomförd undersökning transporteras patienten till Neurologi- och Strokeavdelningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F242223" w14:textId="5C8BAA8D" w:rsidR="487F1875" w:rsidRDefault="487F1875" w:rsidP="575F1C16">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="992"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
+          <w:ins w:id="42" w:author="Jenna Aine" w:date="2026-04-24T10:12:00Z" w16du:dateUtc="2026-04-24T10:12:47Z"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...25 lines deleted...]
-      </w:hyperlink>
+        <w:t>Läkare skriver sedan in patienten och vidtar medicinska åtgärder enligt rutin inom 60 minuter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7D94BB" w14:textId="5BFD0F2E" w:rsidR="575F1C16" w:rsidRDefault="575F1C16" w:rsidP="575F1C16">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="992"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CD6177E" w14:textId="0A4987A8" w:rsidR="00D65659" w:rsidRPr="00D65659" w:rsidRDefault="00D65659" w:rsidP="575F1C16">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc182366122"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc423438959"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc468956039"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc256000007"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc256000017"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc256000027"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc256000037"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc256000047"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc73941162"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc256000053"/>
       <w:r>
-        <w:rPr>
-[...324 lines deleted...]
-        <w:t>Strokeenheten</w:t>
+        <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
-    <w:p w14:paraId="051EE966" w14:textId="380AEF85" w:rsidR="00D65659" w:rsidRPr="00ED2469" w:rsidRDefault="00D65659" w:rsidP="0051674B">
-[...356 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7C501124" w14:textId="77777777" w:rsidR="00D65659" w:rsidRPr="00925600" w:rsidRDefault="00D65659" w:rsidP="00925600">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00925600">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26AE8026" w14:textId="6374CAA5" w:rsidR="00D65659" w:rsidRPr="00D65659" w:rsidRDefault="00B52226" w:rsidP="006D774E">
+    <w:p w14:paraId="26AE8026" w14:textId="7D56C897" w:rsidR="00D65659" w:rsidRPr="00D65659" w:rsidRDefault="6F175B47" w:rsidP="006D774E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:ind w:right="282"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:t>verläkare</w:t>
+        <w:t>Jenna Aine, Överläkare</w:t>
       </w:r>
       <w:r w:rsidR="006D774E">
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t>, SÄS</w:t>
+        <w:t>, VO Neurologi, rehabilitering och nära vård, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B58EFD4" w14:textId="18B23ECE" w:rsidR="00D65659" w:rsidRPr="00D65659" w:rsidRDefault="00D65659" w:rsidP="00925600">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-348"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc149035757"/>
-      <w:bookmarkStart w:id="65" w:name="_Toc149978547"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc149035757"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc149978547"/>
       <w:r w:rsidRPr="00925600">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="00925600">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00925600">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF56C62" w14:textId="77777777" w:rsidR="00D65659" w:rsidRPr="00925600" w:rsidRDefault="00D65659" w:rsidP="00925600">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -2334,469 +986,328 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jerker Nilson, chefläkare, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17EA6ECF" w14:textId="77777777" w:rsidR="00D65659" w:rsidRPr="00925600" w:rsidRDefault="00D65659" w:rsidP="00925600">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00925600">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A9AE14" w14:textId="77777777" w:rsidR="00D65659" w:rsidRPr="00D65659" w:rsidRDefault="00D65659" w:rsidP="00D65659">
+    <w:p w14:paraId="17A9AE14" w14:textId="74ED6EEA" w:rsidR="00D65659" w:rsidRPr="00D65659" w:rsidRDefault="00D65659" w:rsidP="00D65659">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
+          <w:del w:id="55" w:author="" w:date="2026-04-23T09:00:00Z" w16du:dateUtc="2026-04-23T09:00:04Z"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D65659">
-[...107 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:t>Minor stroke, strokeprocessen, stroke,</w:t>
+      </w:r>
+      <w:r w:rsidR="4C508EA7">
+        <w:t xml:space="preserve"> TIA,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rädda hjärnan, hjärnvägen</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="76B9F95B" w14:textId="771EB5BB" w:rsidR="00536A5A" w:rsidRPr="00C4446D" w:rsidRDefault="001105FA" w:rsidP="00C4446D">
-[...48 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="76B9F95B" w14:textId="771EB5BB" w:rsidR="00536A5A" w:rsidRPr="00C4446D" w:rsidRDefault="00536A5A" w:rsidP="006E1027">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00C4446D" w:rsidSect="00D65659">
-      <w:headerReference w:type="default" r:id="rId18"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E370EF2" w14:textId="77777777" w:rsidR="00241EC8" w:rsidRDefault="00241EC8">
+    <w:p w14:paraId="2D90630B" w14:textId="77777777" w:rsidR="00493FAF" w:rsidRDefault="00493FAF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11A3C10E" w14:textId="77777777" w:rsidR="00241EC8" w:rsidRDefault="00241EC8">
+    <w:p w14:paraId="4E16D715" w14:textId="77777777" w:rsidR="00493FAF" w:rsidRDefault="00493FAF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="601F07E1" w14:textId="77777777" w:rsidR="00241EC8" w:rsidRDefault="00241EC8">
+    <w:p w14:paraId="68B6B9A1" w14:textId="77777777" w:rsidR="00493FAF" w:rsidRDefault="00493FAF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="77AFF4B0">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="77AFF4B0">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="77AFF4B0">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="77AFF4B0" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="77AFF4B0">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="77AFF4B0">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="77AFF4B0">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="77AFF4B0">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="77AFF4B0">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="77AFF4B0">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2830,73 +1341,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AC1E139" w14:textId="77777777" w:rsidR="00241EC8" w:rsidRDefault="00241EC8"/>
+    <w:p w14:paraId="66938C80" w14:textId="77777777" w:rsidR="00493FAF" w:rsidRDefault="00493FAF"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D224E14" w14:textId="77777777" w:rsidR="00241EC8" w:rsidRDefault="00241EC8">
+    <w:p w14:paraId="24833F5F" w14:textId="77777777" w:rsidR="00493FAF" w:rsidRDefault="00493FAF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="195B37DF" w14:textId="77777777" w:rsidR="00241EC8" w:rsidRDefault="00241EC8">
+    <w:p w14:paraId="097A323E" w14:textId="77777777" w:rsidR="00493FAF" w:rsidRDefault="00493FAF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2934,91 +1445,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -3057,60 +1568,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -3172,63 +1683,63 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559040" cy="216408"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
+    <w:r w:rsidR="77AFF4B0" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3914,51 +2425,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
-    <w:lvl w:ilvl="0" w:tplc="F49A5562">
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
@@ -4141,154 +2652,154 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F0F2D77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6425A44"/>
-    <w:lvl w:ilvl="0" w:tplc="F014C77C">
+    <w:lvl w:ilvl="0" w:tplc="103C0E5E">
       <w:start w:val="2011"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaniv2"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2069" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+        <w:ind w:left="2429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A218DFE4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2789" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+        <w:ind w:left="3149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B3BA8834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3509" w:hanging="360"/>
+        <w:ind w:left="3869" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="BF86EC6E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4229" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+        <w:ind w:left="4589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DDA006E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4949" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+        <w:ind w:left="5309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F59AD776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5669" w:hanging="360"/>
+        <w:ind w:left="6029" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46D4A8D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6389" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+        <w:ind w:left="6749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6EB234E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7109" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+        <w:ind w:left="7469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C81A0E5E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7829" w:hanging="360"/>
+        <w:ind w:left="8189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D5C5B9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2132E378"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="2011"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3036"/>
         </w:tabs>
         <w:ind w:left="3036" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4392,50 +2903,163 @@
           <w:tab w:val="num" w:pos="8076"/>
         </w:tabs>
         <w:ind w:left="8076" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8796"/>
         </w:tabs>
         <w:ind w:left="8796" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="324D8274"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1EE20590"/>
+    <w:lvl w:ilvl="0" w:tplc="C4627738">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0686908A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8102A3A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5C7206DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38800F56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CDBAFFF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="66A67ABC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E76EFA62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4C4ECFA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8192" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4531,165 +3155,165 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13BEB7AA"/>
-    <w:lvl w:ilvl="0" w:tplc="E4CE596A">
+    <w:lvl w:ilvl="0" w:tplc="FA088968">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1352" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C9C2C802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3582" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+        <w:ind w:left="4302" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="80326D68" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4302" w:hanging="360"/>
+        <w:ind w:left="5022" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94F2AF50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5022" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+        <w:ind w:left="5742" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FF0051F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5742" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+        <w:ind w:left="6462" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E932B8A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6462" w:hanging="360"/>
+        <w:ind w:left="7182" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C17C3A66" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7182" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+        <w:ind w:left="7902" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A33A9546" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7902" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+        <w:ind w:left="8622" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="444201EE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8622" w:hanging="360"/>
+        <w:ind w:left="9342" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4758,51 +3382,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4899,51 +3523,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45F4650D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE24C412"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3413" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4133" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5012,51 +3636,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8453" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9173" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FC6E570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59A0D242"/>
     <w:lvl w:ilvl="0" w:tplc="A9DE5ACE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EF7AAB74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5125,51 +3749,51 @@
     <w:lvl w:ilvl="7" w:tplc="8284605A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DE5AE70C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5238,66 +3862,63 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
-    <w:lvl w:ilvl="0" w:tplc="05061E3A">
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5352,51 +3973,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5465,51 +4086,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DB70CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7C65D6A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3053" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3773" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5578,51 +4199,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8093" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8813" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="616108BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57DCF1D6"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3413" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4133" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5691,51 +4312,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8453" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9173" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -5804,51 +4425,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="744E27A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB4623A2"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3036" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="286635C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3756" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5917,51 +4538,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8076" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8796" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6030,51 +4651,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6143,139 +4764,150 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="469590115">
+  <w:num w:numId="1" w16cid:durableId="1569613469">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="469590115">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="592276293">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="582187038">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1769034382">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1759248946">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="724566565">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="716055319">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="967399895">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="804933925">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1996058073">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2013137577">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="497581449">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="826366009">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1430197038">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1110005155">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="835995599">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="549920708">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1137797910">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1454472679">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1721516664">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="72511550">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="874536387">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="592276293">
-[...11 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="724566565">
+  <w:num w:numId="24" w16cid:durableId="1959407731">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="716055319">
-[...38 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="1721516664">
+  <w:num w:numId="25" w16cid:durableId="1214348379">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="72511550">
-[...5 lines deleted...]
-  <w:num w:numId="23" w16cid:durableId="1959407731">
+  <w:num w:numId="26" w16cid:durableId="460273789">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1214348379">
-[...5 lines deleted...]
-  <w:num w:numId="26" w16cid:durableId="1740665533">
+  <w:num w:numId="27" w16cid:durableId="1740665533">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1192261517">
+  <w:num w:numId="28" w16cid:durableId="1192261517">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Madeleine Wahlgren">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::madbe3@vgregion.se::5bfefb91-fb4a-4db6-abf1-f4d05f42ebe2"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:trackRevisions/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
@@ -6301,50 +4933,51 @@
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00031765"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00040E09"/>
     <w:rsid w:val="00045B7A"/>
     <w:rsid w:val="00045BE8"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="00054359"/>
     <w:rsid w:val="000543A3"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00063B08"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00070C3E"/>
     <w:rsid w:val="00081CB2"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00092F4C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000969CD"/>
     <w:rsid w:val="000A32F6"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000A6EEA"/>
     <w:rsid w:val="000A77DC"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E53C3"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="000F7A0A"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001105FA"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00114FB4"/>
     <w:rsid w:val="00117788"/>
     <w:rsid w:val="0012138D"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="0013241A"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00132C56"/>
@@ -6364,79 +4997,81 @@
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="001743E2"/>
     <w:rsid w:val="00181575"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="0018298C"/>
     <w:rsid w:val="00185BBD"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00193514"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C3970"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C57BB"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D2A3A"/>
     <w:rsid w:val="001D33FC"/>
     <w:rsid w:val="001D3AFE"/>
     <w:rsid w:val="001E2F53"/>
     <w:rsid w:val="001F14F8"/>
+    <w:rsid w:val="0020373C"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211C5F"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00233A1D"/>
     <w:rsid w:val="00234E60"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="0024123D"/>
     <w:rsid w:val="00241EC8"/>
     <w:rsid w:val="002454A5"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002519F7"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="002575E8"/>
     <w:rsid w:val="00260A96"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="00263333"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="0027737A"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="002844A0"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="00297C82"/>
+    <w:rsid w:val="002A4162"/>
     <w:rsid w:val="002A78A5"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B23CB"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D230F"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002D73F3"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E3AFC"/>
     <w:rsid w:val="002E4BD6"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003165F5"/>
     <w:rsid w:val="00317323"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
@@ -6489,50 +5124,51 @@
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004177AC"/>
     <w:rsid w:val="00420FA6"/>
     <w:rsid w:val="004219B9"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00431039"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00435116"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="004543BF"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="0046640D"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00481B3D"/>
     <w:rsid w:val="004845D4"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="00493FAF"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B46FF"/>
     <w:rsid w:val="004B640A"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D2FC2"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501228"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00504A25"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00515432"/>
     <w:rsid w:val="0051674B"/>
     <w:rsid w:val="00520E8E"/>
     <w:rsid w:val="00525680"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00546628"/>
@@ -6591,50 +5227,51 @@
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00663E91"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="0067296E"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="00674706"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="0068550E"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A2A0C"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C686A"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006D774E"/>
+    <w:rsid w:val="006E1027"/>
     <w:rsid w:val="006E146D"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E7984"/>
     <w:rsid w:val="006F0A57"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F55B7"/>
     <w:rsid w:val="00703431"/>
     <w:rsid w:val="0070345A"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00713553"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="00721AD9"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725319"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="0073362C"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00734644"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00740E53"/>
     <w:rsid w:val="007424EF"/>
     <w:rsid w:val="00745354"/>
@@ -6651,68 +5288,70 @@
     <w:rsid w:val="00775CA0"/>
     <w:rsid w:val="0078394E"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="0079647D"/>
     <w:rsid w:val="00796DA7"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B5FB4"/>
     <w:rsid w:val="007B6ED8"/>
     <w:rsid w:val="007C46B2"/>
     <w:rsid w:val="007C5B2B"/>
     <w:rsid w:val="007D36C0"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E2D39"/>
     <w:rsid w:val="007E2E02"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="007F63B5"/>
     <w:rsid w:val="007F789C"/>
     <w:rsid w:val="00804365"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="0082530A"/>
     <w:rsid w:val="008262E9"/>
+    <w:rsid w:val="00826AE7"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831365"/>
     <w:rsid w:val="008326D9"/>
     <w:rsid w:val="00834A0D"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="008371F5"/>
     <w:rsid w:val="00842EF4"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="0085246F"/>
     <w:rsid w:val="00855E3E"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00870372"/>
     <w:rsid w:val="00871070"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00875F84"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00885A57"/>
     <w:rsid w:val="00886282"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008971AB"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B27B7"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D310C"/>
     <w:rsid w:val="008D6A1D"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F4517"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914432"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
@@ -6753,111 +5392,118 @@
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A03B24"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A1533C"/>
     <w:rsid w:val="00A17B28"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A26856"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A358E9"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A5023C"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A60B0A"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A66A67"/>
+    <w:rsid w:val="00A72256"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A903BC"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A937D8"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA4300"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC0433"/>
     <w:rsid w:val="00AC2A5A"/>
     <w:rsid w:val="00AC3739"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5830"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B01EB4"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B05FBB"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B143FC"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B21442"/>
     <w:rsid w:val="00B25141"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B44284"/>
     <w:rsid w:val="00B460BD"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B47DCC"/>
     <w:rsid w:val="00B47DE7"/>
     <w:rsid w:val="00B52226"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
+    <w:rsid w:val="00B61DF6"/>
     <w:rsid w:val="00B63989"/>
     <w:rsid w:val="00B65282"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B7205C"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B766EB"/>
     <w:rsid w:val="00B77CB1"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B926D8"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA2EB1"/>
+    <w:rsid w:val="00BA60FF"/>
     <w:rsid w:val="00BA6D16"/>
     <w:rsid w:val="00BB56C3"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC09F4"/>
     <w:rsid w:val="00BC322E"/>
+    <w:rsid w:val="00BC3E6E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD23E7"/>
     <w:rsid w:val="00BE08B1"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF23F5"/>
     <w:rsid w:val="00BF5593"/>
     <w:rsid w:val="00BF5D1B"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C10DBD"/>
     <w:rsid w:val="00C16FAE"/>
     <w:rsid w:val="00C2066E"/>
     <w:rsid w:val="00C27EA9"/>
     <w:rsid w:val="00C35657"/>
     <w:rsid w:val="00C37C4C"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C4126A"/>
     <w:rsid w:val="00C42B4B"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C4446D"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
@@ -6865,90 +5511,94 @@
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C62B7D"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C74672"/>
     <w:rsid w:val="00C75338"/>
     <w:rsid w:val="00C7582A"/>
     <w:rsid w:val="00C81B7A"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C9348E"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA1994"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA3AC3"/>
     <w:rsid w:val="00CA51ED"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CA75E4"/>
     <w:rsid w:val="00CA7CC0"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB22D4"/>
+    <w:rsid w:val="00CB5ABC"/>
     <w:rsid w:val="00CB7D46"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD03D9"/>
     <w:rsid w:val="00CD0B2E"/>
     <w:rsid w:val="00CD570D"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE714A"/>
     <w:rsid w:val="00CF1369"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00CF7207"/>
     <w:rsid w:val="00D04712"/>
     <w:rsid w:val="00D07018"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D15128"/>
     <w:rsid w:val="00D166C4"/>
     <w:rsid w:val="00D21B9A"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5360E"/>
     <w:rsid w:val="00D643EA"/>
     <w:rsid w:val="00D65659"/>
+    <w:rsid w:val="00D733B7"/>
     <w:rsid w:val="00D76119"/>
     <w:rsid w:val="00D81C3E"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D85A9A"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D92F8D"/>
     <w:rsid w:val="00D95753"/>
     <w:rsid w:val="00D959FC"/>
     <w:rsid w:val="00D9725C"/>
     <w:rsid w:val="00D97510"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DA79E0"/>
     <w:rsid w:val="00DB15B6"/>
     <w:rsid w:val="00DB7EEE"/>
     <w:rsid w:val="00DD0004"/>
+    <w:rsid w:val="00DD2411"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE14E5"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF50D7"/>
     <w:rsid w:val="00DF7124"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E17F24"/>
     <w:rsid w:val="00E22620"/>
     <w:rsid w:val="00E34E10"/>
     <w:rsid w:val="00E43003"/>
     <w:rsid w:val="00E44305"/>
     <w:rsid w:val="00E45115"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E56C88"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E62E52"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E755E6"/>
@@ -6976,137 +5626,266 @@
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED4C1B"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED771B"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00ED7F0F"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF505A"/>
     <w:rsid w:val="00F13C06"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F3246C"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F36820"/>
     <w:rsid w:val="00F40DCD"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F41495"/>
     <w:rsid w:val="00F41A42"/>
     <w:rsid w:val="00F43366"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F53617"/>
     <w:rsid w:val="00F600CE"/>
     <w:rsid w:val="00F63EE2"/>
+    <w:rsid w:val="00F708DF"/>
     <w:rsid w:val="00F72B5A"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FA5A69"/>
     <w:rsid w:val="00FA5E88"/>
     <w:rsid w:val="00FB2B54"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB3B10"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC40E5"/>
     <w:rsid w:val="00FC6D41"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE2722"/>
     <w:rsid w:val="00FE4DC5"/>
     <w:rsid w:val="00FF232C"/>
     <w:rsid w:val="00FF52BF"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="0228E4FA"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="03373014"/>
+    <w:rsid w:val="0424C3B2"/>
+    <w:rsid w:val="049EB08C"/>
     <w:rsid w:val="0594DA57"/>
     <w:rsid w:val="06246294"/>
     <w:rsid w:val="064B59C2"/>
+    <w:rsid w:val="066CA71E"/>
+    <w:rsid w:val="068D66CC"/>
     <w:rsid w:val="06CF8BE4"/>
+    <w:rsid w:val="06E65B8D"/>
+    <w:rsid w:val="099AF28F"/>
+    <w:rsid w:val="09BDAEA0"/>
+    <w:rsid w:val="0AA57E8D"/>
+    <w:rsid w:val="0B13AFD9"/>
+    <w:rsid w:val="0D153FDE"/>
+    <w:rsid w:val="0D5D785F"/>
+    <w:rsid w:val="0E109EF4"/>
+    <w:rsid w:val="0EF5D600"/>
     <w:rsid w:val="11860366"/>
+    <w:rsid w:val="119C4164"/>
+    <w:rsid w:val="11BFA52B"/>
+    <w:rsid w:val="132BC579"/>
+    <w:rsid w:val="1384812F"/>
+    <w:rsid w:val="13D4412E"/>
+    <w:rsid w:val="13F60FC7"/>
     <w:rsid w:val="15B9449B"/>
     <w:rsid w:val="175514FC"/>
+    <w:rsid w:val="18D789B0"/>
+    <w:rsid w:val="19630C6B"/>
     <w:rsid w:val="19CCA37F"/>
+    <w:rsid w:val="1B16860B"/>
+    <w:rsid w:val="1BA73391"/>
+    <w:rsid w:val="1D21F1C1"/>
+    <w:rsid w:val="1EBD3EDE"/>
+    <w:rsid w:val="1F46699E"/>
+    <w:rsid w:val="1FA142F7"/>
+    <w:rsid w:val="224C2605"/>
+    <w:rsid w:val="238543FC"/>
+    <w:rsid w:val="256D4DEA"/>
     <w:rsid w:val="25B64008"/>
+    <w:rsid w:val="25F41947"/>
+    <w:rsid w:val="2669AA4F"/>
     <w:rsid w:val="26B97D2F"/>
+    <w:rsid w:val="26C975B0"/>
     <w:rsid w:val="27521069"/>
+    <w:rsid w:val="29DCFE28"/>
+    <w:rsid w:val="2B21DEE8"/>
     <w:rsid w:val="2B4B2248"/>
+    <w:rsid w:val="2B5DCE46"/>
+    <w:rsid w:val="2B60C513"/>
+    <w:rsid w:val="2B85656F"/>
+    <w:rsid w:val="2BB40C5D"/>
+    <w:rsid w:val="2C0210EF"/>
+    <w:rsid w:val="2C0B657C"/>
+    <w:rsid w:val="2CA5EE11"/>
+    <w:rsid w:val="2D121675"/>
+    <w:rsid w:val="2E047CA5"/>
+    <w:rsid w:val="2E9E4FD7"/>
+    <w:rsid w:val="2F060CF1"/>
     <w:rsid w:val="2FF3F4E5"/>
+    <w:rsid w:val="302D21B9"/>
+    <w:rsid w:val="306C6F20"/>
+    <w:rsid w:val="30F01158"/>
+    <w:rsid w:val="31C27B06"/>
+    <w:rsid w:val="32405449"/>
+    <w:rsid w:val="343C7FFC"/>
+    <w:rsid w:val="3787389A"/>
+    <w:rsid w:val="379F6BC2"/>
+    <w:rsid w:val="38E8156E"/>
+    <w:rsid w:val="3A179101"/>
+    <w:rsid w:val="3A8A95F6"/>
+    <w:rsid w:val="3C244846"/>
     <w:rsid w:val="3D163FEC"/>
+    <w:rsid w:val="3D45B935"/>
+    <w:rsid w:val="424C212C"/>
+    <w:rsid w:val="42527D26"/>
+    <w:rsid w:val="42F69584"/>
+    <w:rsid w:val="43C519C1"/>
+    <w:rsid w:val="44080D80"/>
+    <w:rsid w:val="45963AB8"/>
+    <w:rsid w:val="4713DB81"/>
+    <w:rsid w:val="487F1875"/>
+    <w:rsid w:val="4895ECC1"/>
+    <w:rsid w:val="4ADAC175"/>
+    <w:rsid w:val="4C05FB36"/>
+    <w:rsid w:val="4C508EA7"/>
     <w:rsid w:val="4CF6ED86"/>
+    <w:rsid w:val="4D8C2EE5"/>
+    <w:rsid w:val="4DED7572"/>
+    <w:rsid w:val="4EB13E3E"/>
+    <w:rsid w:val="50AE918D"/>
+    <w:rsid w:val="50B263BC"/>
+    <w:rsid w:val="515D6336"/>
+    <w:rsid w:val="517F79AD"/>
+    <w:rsid w:val="51BBDE06"/>
+    <w:rsid w:val="520E2AF7"/>
+    <w:rsid w:val="537AFC11"/>
+    <w:rsid w:val="5419A7C4"/>
+    <w:rsid w:val="547C9BD8"/>
+    <w:rsid w:val="567AC082"/>
+    <w:rsid w:val="5741E90E"/>
+    <w:rsid w:val="575F1C16"/>
     <w:rsid w:val="58F6E0D1"/>
+    <w:rsid w:val="5ADE8636"/>
+    <w:rsid w:val="5C233DB6"/>
+    <w:rsid w:val="5E7C45B6"/>
+    <w:rsid w:val="5F035C9B"/>
+    <w:rsid w:val="60647540"/>
+    <w:rsid w:val="6154A88E"/>
+    <w:rsid w:val="6191645D"/>
+    <w:rsid w:val="61DD0876"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="64E0F8EA"/>
     <w:rsid w:val="64F90B3C"/>
+    <w:rsid w:val="6550B5BE"/>
+    <w:rsid w:val="65D742D4"/>
     <w:rsid w:val="6621FE7C"/>
+    <w:rsid w:val="66656097"/>
+    <w:rsid w:val="6692A444"/>
+    <w:rsid w:val="66A5D72D"/>
     <w:rsid w:val="676E658C"/>
+    <w:rsid w:val="68549FD7"/>
     <w:rsid w:val="68C84150"/>
+    <w:rsid w:val="690D5B88"/>
+    <w:rsid w:val="6916E1B8"/>
+    <w:rsid w:val="69BB027F"/>
+    <w:rsid w:val="6A4B7F60"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6BDE47A0"/>
     <w:rsid w:val="6E4BCFB1"/>
+    <w:rsid w:val="6EF324FB"/>
+    <w:rsid w:val="6F175B47"/>
+    <w:rsid w:val="70F63B28"/>
+    <w:rsid w:val="712D7A28"/>
+    <w:rsid w:val="713F031F"/>
+    <w:rsid w:val="721BBE64"/>
+    <w:rsid w:val="736B3AE8"/>
+    <w:rsid w:val="75C14685"/>
+    <w:rsid w:val="769442CD"/>
+    <w:rsid w:val="7706967B"/>
+    <w:rsid w:val="77AFF4B0"/>
     <w:rsid w:val="77C5C657"/>
+    <w:rsid w:val="7938350E"/>
+    <w:rsid w:val="797DE542"/>
     <w:rsid w:val="7AFB7C5E"/>
+    <w:rsid w:val="7BB503F5"/>
+    <w:rsid w:val="7CD97825"/>
+    <w:rsid w:val="7D4338ED"/>
+    <w:rsid w:val="7E17DA6F"/>
+    <w:rsid w:val="7E8DD375"/>
+    <w:rsid w:val="7F279BCA"/>
+    <w:rsid w:val="7F282899"/>
     <w:rsid w:val="7F2BF1C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{D99B287A-C0DB-49A7-8B15-B9B2F89C998F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7906,51 +6685,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -8056,51 +6835,51 @@
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="15"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
@@ -9349,51 +8128,51 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F63EE2"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="15"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -9570,92 +8349,92 @@
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00886282"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaniv2">
     <w:name w:val="Punktlista nivå2"/>
     <w:qFormat/>
     <w:rsid w:val="00420FA6"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="27"/>
+        <w:numId w:val="28"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1707"/>
       </w:tabs>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1706" w:right="868" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007F789C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE2722"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9683,51 +8462,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-79/SURROGATE/Hj%c3%a4rnv%c3%a4gen%20%e2%80%93%20checklista%20avdelningen%2c%20%20ett%20snabbsp%c3%a5r%20till%20strokeenhet%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-75/SURROGATE/Hj%c3%a4rnv%c3%a4gen%20Stroke-TIA%20-%20checklista%20f%c3%b6r%20ambulans%20och%20akutmottagning.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-75/SURROGATE/Hj%c3%a4rnv%c3%a4gen%20Stroke-TIA%20-%20checklista%20f%c3%b6r%20ambulans%20och%20akutmottagning.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-79/SURROGATE/Hj%c3%a4rnv%c3%a4gen%20%e2%80%93%20checklista%20avdelningen%2c%20%20ett%20snabbsp%c3%a5r%20till%20strokeenhet%20p%c3%a5%20S%c3%84S.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-75/SURROGATE/Hj%c3%a4rnv%c3%a4gen%20Stroke-TIA%20-%20checklista%20f%c3%b6r%20ambulans%20och%20akutmottagning.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-88/SURROGATE/R%c3%a4dda%20hj%c3%a4rnan%20%e2%80%93%20fl%c3%b6desschema%20l%c3%a4kare.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -10023,56 +8802,57 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1050</Words>
-  <Characters>5565</Characters>
+  <Words>499</Words>
+  <Characters>3530</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>88</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6602</CharactersWithSpaces>
+  <CharactersWithSpaces>3979</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Hjärnvägen</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-  <revision>136</revision>
+  <dc:description/>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>152</revision>
   <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>