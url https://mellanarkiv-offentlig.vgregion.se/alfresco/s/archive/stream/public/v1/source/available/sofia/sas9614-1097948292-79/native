--- v0 (2025-11-26)
+++ v1 (2026-05-11)
@@ -7,2595 +7,2690 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="6470EE21" w14:textId="3F24747B" w:rsidR="00D33F0F" w:rsidRPr="00F02759" w:rsidRDefault="00E53953" w:rsidP="00F02759">
+    <w:p w:rsidR="238C1A0B" w:rsidP="1DEDD34B" w:rsidRDefault="238C1A0B" w14:paraId="39E5175E" w14:textId="5965E05D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F02759">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
+      <w:r w:rsidR="238C1A0B">
+        <w:rPr/>
         <w:t>Hjärnvägen</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F02759">
+      <w:r w:rsidR="238C1A0B">
+        <w:rPr/>
         <w:t xml:space="preserve"> – checklista strokeavdelning</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0BA285BC" w:rsidP="1DEDD34B" w:rsidRDefault="0BA285BC" w14:paraId="3BEA9DFB" w14:textId="1C404674">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DEDD34B" w:rsidR="0BA285BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rutinen gäller vardagar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DEDD34B" w:rsidR="0BA285BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DEDD34B" w:rsidR="0BA285BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 08 – 21 och helgdagar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DEDD34B" w:rsidR="0BA285BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DEDD34B" w:rsidR="0BA285BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 08 – 12 förutsatt att avdelningen har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DEDD34B" w:rsidR="43F82A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DEDD34B" w:rsidR="0BA285BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en ledig ordinarie vårdplat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DEDD34B" w:rsidR="165E1C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s, dvs patientantalet får ej överstiga 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="69218D68" w:rsidP="1DEDD34B" w:rsidRDefault="69218D68" w14:paraId="2CCC351C" w14:textId="584EA87F">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DEDD34B" w:rsidR="69218D68">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Om team 1 och 2 har fullt men plats finns på team 3 kan flyttbar patient flyttas över till team 3 för att bereda plats för Hjärnvägspatient.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10064" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5025"/>
         <w:gridCol w:w="5039"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00100076" w:rsidRPr="00D33F0F" w14:paraId="0E0DBE69" w14:textId="77777777" w:rsidTr="00AE5912">
+      <w:tr w:rsidRPr="00D33F0F" w:rsidR="00100076" w:rsidTr="177B0164" w14:paraId="0E0DBE69" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="797163C7" w14:textId="417261EC" w:rsidR="00100076" w:rsidRPr="00F02759" w:rsidRDefault="00084228" w:rsidP="00CB4C7E">
+          <w:p w:rsidRPr="00F02759" w:rsidR="00100076" w:rsidP="1DEDD34B" w:rsidRDefault="00084228" w14:paraId="797163C7" w14:textId="417261EC">
             <w:pPr>
               <w:pStyle w:val="Rubrik2"/>
-              <w:ind w:firstLine="45"/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F02759">
+            <w:r w:rsidR="6D1DAD0F">
+              <w:rPr/>
               <w:t xml:space="preserve">Patientinformation och </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F02759">
+            <w:r w:rsidR="6D1DAD0F">
+              <w:rPr/>
               <w:t>inklusionskriterier</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00100076" w:rsidRPr="008B6B98" w14:paraId="712F79F2" w14:textId="77777777" w:rsidTr="00AE5912">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00100076" w:rsidTr="177B0164" w14:paraId="712F79F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5025" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0B2F3D84" w14:textId="78F87BB3" w:rsidR="00100076" w:rsidRPr="008B6B98" w:rsidRDefault="00100076" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00100076" w:rsidP="00F528E1" w:rsidRDefault="00100076" w14:paraId="0B2F3D84" w14:textId="2FDCBC76">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6B98">
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00100076">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Samtal från</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="4B167E41">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5039" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E579658" w14:textId="1D30AA3B" w:rsidR="00100076" w:rsidRPr="008B6B98" w:rsidRDefault="00100076" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00100076" w:rsidP="3B6D0DD0" w:rsidRDefault="00100076" w14:paraId="2E579658" w14:textId="7A34211E">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2081"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3B6D0DD0" w:rsidR="00100076">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Akutmottagning </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B6D0DD0" w:rsidR="00100076">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B6D0DD0" w:rsidR="3619EBD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B6D0DD0" w:rsidR="00100076">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ambulans </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B6D0DD0" w:rsidR="00100076">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B6D0DD0" w:rsidR="5301461C">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B6D0DD0" w:rsidR="581CDF96">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B6D0DD0" w:rsidR="581CDF96">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ögon </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B6D0DD0" w:rsidR="778DA4EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidTr="177B0164" w14:paraId="6FB26EF6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5025" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C15BA0" w:rsidR="00D33F0F" w:rsidP="00F528E1" w:rsidRDefault="00D33F0F" w14:paraId="404E7206" w14:textId="3429EBA2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00D33F0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Datum, tid för samtalet från ambulans/akutmottagning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="2A0EA9AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5039" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C15BA0" w:rsidR="00D33F0F" w:rsidP="00F528E1" w:rsidRDefault="121303F3" w14:paraId="1C792CA5" w14:textId="1849E8AE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6B98">
-[...20 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="177B0164" w:rsidR="121303F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="3F18EA54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>um</w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="121303F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="008B6B98">
-[...13 lines deleted...]
-              <w:t>☐</w:t>
+            <w:r w:rsidRPr="177B0164" w:rsidR="121303F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tid:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="60138608">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Telefonnummer ambulans:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w14:paraId="6FB26EF6" w14:textId="77777777" w:rsidTr="00AE5912">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidTr="177B0164" w14:paraId="424511B2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5025" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="404E7206" w14:textId="77777777" w:rsidR="00D33F0F" w:rsidRPr="00C15BA0" w:rsidRDefault="00D33F0F" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="00C15BA0" w:rsidR="00D33F0F" w:rsidP="00F528E1" w:rsidRDefault="00D33F0F" w14:paraId="2B57B5F9" w14:textId="1850FFF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C15BA0">
-[...5 lines deleted...]
-              <w:t>Datum, tid för samtalet från ambulans/akutmottagning</w:t>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00D33F0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Personnummer och kön</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="06642768">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5039" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C792CA5" w14:textId="0EB7E50E" w:rsidR="00D33F0F" w:rsidRPr="00C15BA0" w:rsidRDefault="121303F3" w:rsidP="00F528E1">
-[...85 lines deleted...]
-          <w:p w14:paraId="5EECECCB" w14:textId="26CE1D5D" w:rsidR="00D33F0F" w:rsidRPr="00C15BA0" w:rsidRDefault="00786406" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="00C15BA0" w:rsidR="00D33F0F" w:rsidP="00F528E1" w:rsidRDefault="00786406" w14:paraId="5EECECCB" w14:textId="26CE1D5D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
                 <w:tab w:val="left" w:pos="3193"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C15BA0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pn</w:t>
             </w:r>
-            <w:r w:rsidR="121303F3" w:rsidRPr="00C15BA0">
+            <w:r w:rsidRPr="00C15BA0" w:rsidR="121303F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="121303F3" w:rsidRPr="00C15BA0">
+            <w:r w:rsidRPr="00C15BA0" w:rsidR="121303F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C15BA0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="121303F3" w:rsidRPr="00C15BA0">
+            <w:r w:rsidRPr="00C15BA0" w:rsidR="121303F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Kvinna </w:t>
             </w:r>
-            <w:r w:rsidR="490A1A38" w:rsidRPr="00C15BA0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+            <w:r w:rsidRPr="00C15BA0" w:rsidR="490A1A38">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00C15BA0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="121303F3" w:rsidRPr="00C15BA0">
+            <w:r w:rsidRPr="00C15BA0" w:rsidR="121303F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Man </w:t>
             </w:r>
-            <w:r w:rsidR="490A1A38" w:rsidRPr="00C15BA0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+            <w:r w:rsidRPr="00C15BA0" w:rsidR="490A1A38">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w14:paraId="267CCF20" w14:textId="77777777" w:rsidTr="00AE5912">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidTr="177B0164" w14:paraId="267CCF20" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5025" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6EC4AD5B" w14:textId="77777777" w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w:rsidRDefault="00D33F0F" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidP="00F528E1" w:rsidRDefault="00D33F0F" w14:paraId="6EC4AD5B" w14:textId="65779195">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6B98">
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00D33F0F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Patientens namn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="28153DFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5039" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0A3B7825" w14:textId="77777777" w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w:rsidRDefault="00D33F0F" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidP="00F528E1" w:rsidRDefault="00D33F0F" w14:paraId="0A3B7825" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w14:paraId="6F35711A" w14:textId="77777777" w:rsidTr="00AE5912">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidTr="177B0164" w14:paraId="6F35711A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1985"/>
+          <w:trHeight w:val="1110"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5025" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1D22D47F" w14:textId="55F0BF63" w:rsidR="008B2989" w:rsidRPr="008B6B98" w:rsidRDefault="00D33F0F" w:rsidP="008B2989">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="008B2989" w:rsidP="008B2989" w:rsidRDefault="00D33F0F" w14:paraId="1D22D47F" w14:textId="4C1A3807">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6B98">
-[...50 lines deleted...]
-            <w:r w:rsidRPr="008B6B98">
+            <w:r w:rsidRPr="177B0164" w:rsidR="6CD73460">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="00D33F0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lötsligt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="00D33F0F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> nytillkommen </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B6B98">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="177B0164" w:rsidR="00D33F0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ensidig</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B6B98">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F7441C">
+            <w:r w:rsidRPr="177B0164" w:rsidR="00D33F0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> förlamning och/eller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="6E0B5732">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>språks</w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="00D33F0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>törning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="00F7441C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. Kan vara </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B6B98">
+            <w:r w:rsidRPr="177B0164" w:rsidR="00D33F0F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>kvarstående</w:t>
             </w:r>
-            <w:r w:rsidR="00F7441C">
+            <w:r w:rsidRPr="177B0164" w:rsidR="00F7441C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eller </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B6B98">
+            <w:r w:rsidRPr="177B0164" w:rsidR="00D33F0F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>övergående symtom</w:t>
             </w:r>
-            <w:r w:rsidR="00F7441C">
+            <w:r w:rsidRPr="177B0164" w:rsidR="00F7441C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5039" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5C3EC5C1" w14:textId="618300E6" w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w:rsidRDefault="121303F3" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidP="00F528E1" w:rsidRDefault="121303F3" w14:paraId="5C3EC5C1" w14:textId="2AF32B52">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6B98">
+            <w:r w:rsidRPr="177B0164" w:rsidR="1616CF36">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
-            <w:r w:rsidR="490A1A38" w:rsidRPr="008B6B98">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+            <w:r w:rsidRPr="177B0164" w:rsidR="50D328BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidR="007F69E5" w:rsidRPr="008B6B98">
-[...34 lines deleted...]
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+            <w:r w:rsidRPr="177B0164" w:rsidR="6B8C0A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="61FDC5EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="016D880E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nej</w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="016D880E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="016D880E">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidR="00604BE0" w:rsidRPr="008B6B98">
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="5F27D6BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorAscii" w:cstheme="majorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Symtom:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="016D880E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w14:paraId="541C5BD9" w14:textId="77777777" w:rsidTr="00AE5912">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidTr="177B0164" w14:paraId="541C5BD9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5025" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="10EB5D73" w14:textId="77777777" w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w:rsidRDefault="00D33F0F" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidP="00F528E1" w:rsidRDefault="00D33F0F" w14:paraId="10EB5D73" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Insjuknandetid:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5039" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="306CAC57" w14:textId="2EEEA60A" w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w:rsidRDefault="121303F3" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidP="00F528E1" w:rsidRDefault="121303F3" w14:paraId="306CAC57" w14:textId="2EEEA60A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1636"/>
                 <w:tab w:val="left" w:pos="3195"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datum:</w:t>
             </w:r>
-            <w:r w:rsidR="0077323D" w:rsidRPr="008B6B98">
+            <w:r w:rsidRPr="008B6B98" w:rsidR="0077323D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tid:</w:t>
             </w:r>
-            <w:r w:rsidR="00652F93" w:rsidRPr="008B6B98">
+            <w:r w:rsidRPr="008B6B98" w:rsidR="00652F93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Osäker tid </w:t>
             </w:r>
-            <w:r w:rsidR="490A1A38" w:rsidRPr="008B6B98">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+            <w:r w:rsidRPr="008B6B98" w:rsidR="490A1A38">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w14:paraId="09F31F19" w14:textId="77777777" w:rsidTr="00AE5912">
-[...115 lines deleted...]
-      <w:tr w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w14:paraId="4A7AF2F7" w14:textId="77777777" w:rsidTr="00AE5912">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidTr="177B0164" w14:paraId="4A7AF2F7" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="754"/>
+          <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5025" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4EFCB70E" w14:textId="77777777" w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w:rsidRDefault="00D33F0F" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidP="6AC495BE" w:rsidRDefault="00D33F0F" w14:paraId="26F09B4B" w14:textId="03705DA0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6B98">
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00D33F0F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tidigare sjukdomar (Plats för anteckningar)</w:t>
             </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="602FCDD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidP="1DEDD34B" w:rsidRDefault="00D33F0F" w14:paraId="3DB288B7" w14:textId="6B31193D">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidP="00F528E1" w:rsidRDefault="00D33F0F" w14:paraId="4EFCB70E" w14:textId="00C5F18C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5039" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="50077E09" w14:textId="77777777" w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w:rsidRDefault="00D33F0F" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidP="00F528E1" w:rsidRDefault="00D33F0F" w14:paraId="50077E09" w14:textId="68F860B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F740BB" w:rsidRPr="008B6B98" w14:paraId="446A1847" w14:textId="77777777" w:rsidTr="00AE5912">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00F740BB" w:rsidTr="177B0164" w14:paraId="446A1847" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5025" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7C703873" w14:textId="7426D7D0" w:rsidR="00F740BB" w:rsidRPr="0003459B" w:rsidRDefault="00C327C4" w:rsidP="00453D2E">
+          <w:p w:rsidRPr="0003459B" w:rsidR="00F740BB" w:rsidP="00453D2E" w:rsidRDefault="00C327C4" w14:paraId="7C703873" w14:textId="7426D7D0">
             <w:pPr>
               <w:pStyle w:val="Rubrik2"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DF2A2E">
               <w:t>Exklusionskriterier</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5039" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7832801F" w14:textId="77777777" w:rsidR="00F740BB" w:rsidRPr="008B6B98" w:rsidRDefault="00F740BB" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00F740BB" w:rsidP="00F528E1" w:rsidRDefault="00F740BB" w14:paraId="7832801F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w14:paraId="70D44884" w14:textId="77777777" w:rsidTr="00E77950">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidTr="177B0164" w14:paraId="70D44884" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2070"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5025" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="69C7C372" w14:textId="3C5D4B88" w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w:rsidRDefault="007B5531" w:rsidP="00104A88">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidP="00104A88" w:rsidRDefault="007B5531" w14:paraId="69C7C372" w14:textId="53EF60F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1730"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="340C1DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Avvikande vitala parametrar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="007B5531">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
             <w:r>
-              <w:rPr>
-[...12 lines deleted...]
-              <w:t>igt</w:t>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="000C2F02">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dvs något av</w:t>
             </w:r>
             <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00513164">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AF </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00513164">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>&lt; 8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00513164">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00ED08D5">
-[...21 lines deleted...]
-                <w:color w:val="FFA000"/>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00513164">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eller &gt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00513164">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 25</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="004533EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SaO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="004533EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="004533EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00ED08D5">
-[...5 lines deleted...]
-              <w:t>eller</w:t>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="004533EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>&lt; 90</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="004533EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>% på luft</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...11 lines deleted...]
-              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="000C2F02">
-[...12 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00513164">
-[...30 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00A97D90">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Puls </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00A97D90">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>&lt; 40</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00A97D90">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/min </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00A97D90">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eller &gt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00A97D90">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 120/min</w:t>
+            </w:r>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00513164">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004533EF">
-[...29 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="006A7757">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systoliskt BT </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="006A7757">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00847092">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="541E27F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00847092">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00847092">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00847092">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mmHg</w:t>
+            </w:r>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="004533EF">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A97D90">
-[...12 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00847092">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>RLS 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="009D2A57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (somnolent) eller sämre</w:t>
+            </w:r>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="006A7757">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:tab/>
-              <w:t>Systoliskt BT &lt;</w:t>
-[...61 lines deleted...]
-            <w:r w:rsidR="00353101">
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="009D2A57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temp </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="009D2A57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>&lt; 35</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00353101">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>°</w:t>
             </w:r>
-            <w:r w:rsidR="00353101">
-[...7 lines deleted...]
-            <w:r w:rsidR="00353101">
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00353101">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00353101">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eller &gt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00353101">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="56F8B3D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00353101">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>°</w:t>
             </w:r>
-            <w:r w:rsidR="00353101">
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00353101">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5039" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2FA1E4D3" w14:textId="2B8A43CC" w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w:rsidRDefault="121303F3" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidP="00F528E1" w:rsidRDefault="121303F3" w14:paraId="2FA1E4D3" w14:textId="2B8A43CC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="285B16" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nej </w:t>
             </w:r>
-            <w:r w:rsidR="490A1A38" w:rsidRPr="00C623A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+            <w:r w:rsidRPr="00C623A4" w:rsidR="490A1A38">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:color w:val="285B16" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidR="0040450C" w:rsidRPr="008B6B98">
+            <w:r w:rsidRPr="008B6B98" w:rsidR="0040450C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
-            <w:r w:rsidR="490A1A38" w:rsidRPr="00C623A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+            <w:r w:rsidRPr="00C623A4" w:rsidR="490A1A38">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00637421" w:rsidRPr="008B6B98" w14:paraId="467F8CA9" w14:textId="77777777" w:rsidTr="00E77950">
+      <w:tr w:rsidR="3B6D0DD0" w:rsidTr="177B0164" w14:paraId="3B78737D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5025" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="77D22547" w14:textId="275A0768" w:rsidR="00637421" w:rsidRPr="008B6B98" w:rsidRDefault="00B2363E" w:rsidP="000D5F83">
+          <w:p w:rsidR="2C95C2F9" w:rsidP="3B6D0DD0" w:rsidRDefault="2C95C2F9" w14:paraId="5C32F06E" w14:textId="3B34FD97">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="72" w:right="-648"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...73 lines deleted...]
-            <w:r w:rsidR="000D5F83">
+            <w:r w:rsidRPr="3B6D0DD0" w:rsidR="2C95C2F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...37 lines deleted...]
-              <w:t>C</w:t>
+            <w:r w:rsidRPr="3B6D0DD0" w:rsidR="2C95C2F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ålder </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B6D0DD0" w:rsidR="219DD6A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>≤</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B6D0DD0" w:rsidR="2C95C2F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B6D0DD0" w:rsidR="2C95C2F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5039" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="53ED0256" w14:textId="77777777" w:rsidR="00637421" w:rsidRPr="008B6B98" w:rsidRDefault="00637421" w:rsidP="00CD59F0">
+          <w:p w:rsidR="2C95C2F9" w:rsidP="1DEDD34B" w:rsidRDefault="2C95C2F9" w14:paraId="7832F9AA" w14:textId="1ED4FAAE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="2081"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="32" w:right="-648"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1DEDD34B" w:rsidR="558AA772">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="285B16" w:themeColor="accent2" w:themeTint="FF" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nej </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1DEDD34B" w:rsidR="558AA772">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+                <w:color w:val="285B16" w:themeColor="accent2" w:themeTint="FF" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="1DEDD34B" w:rsidR="558AA772">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1DEDD34B" w:rsidR="558AA772">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00F6255F" w:rsidTr="177B0164" w14:paraId="65C26790" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5025" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00F6255F" w:rsidP="0072702F" w:rsidRDefault="00F6255F" w14:paraId="26F3088A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="-648"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P-glukos mindre än 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B6B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mmol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B6B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/l eller mer än 22 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B6B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mmol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B6B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5039" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00F6255F" w:rsidP="0072702F" w:rsidRDefault="00F6255F" w14:paraId="549B52C0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="285B16" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nej </w:t>
             </w:r>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:color w:val="285B16" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F6255F" w:rsidRPr="008B6B98" w14:paraId="65C26790" w14:textId="77777777" w:rsidTr="00AE5912">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00ED08D5" w:rsidTr="177B0164" w14:paraId="077B648D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5025" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="26F3088A" w14:textId="77777777" w:rsidR="00F6255F" w:rsidRPr="008B6B98" w:rsidRDefault="00F6255F" w:rsidP="0072702F">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00ED08D5" w:rsidP="00F528E1" w:rsidRDefault="00ED08D5" w14:paraId="2B5128AF" w14:textId="4B344046">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">P-glukos mindre än 3 </w:t>
-[...35 lines deleted...]
-              <w:t>/l</w:t>
+              <w:t>Kramper i samband med insjuknandet?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5039" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="549B52C0" w14:textId="77777777" w:rsidR="00F6255F" w:rsidRPr="008B6B98" w:rsidRDefault="00F6255F" w:rsidP="0072702F">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00ED08D5" w:rsidP="00F528E1" w:rsidRDefault="00C623A4" w14:paraId="63928814" w14:textId="7ACFF4A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="285B16" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nej </w:t>
             </w:r>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:color w:val="285B16" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B6B98">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+                <w:color w:val="285B16" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED08D5" w:rsidRPr="008B6B98" w14:paraId="077B648D" w14:textId="77777777" w:rsidTr="00AE5912">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00F6255F" w:rsidTr="177B0164" w14:paraId="76B429C9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5025" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2B5128AF" w14:textId="4B344046" w:rsidR="00ED08D5" w:rsidRPr="008B6B98" w:rsidRDefault="00ED08D5" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00F6255F" w:rsidP="00C36C55" w:rsidRDefault="00F6255F" w14:paraId="5355C7AD" w14:textId="59B90A3D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-648"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B6B98">
-[...5 lines deleted...]
-              <w:t>Kramper i samband med insjuknandet?</w:t>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00F6255F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Br</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="4AE3EE3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>östsmärta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00F6255F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> el</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00F6255F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ler</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00F6255F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EKG</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="75A19C1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00F6255F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>förändringar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AC495BE" w:rsidR="00F6255F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tydande på AKS?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5039" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="63928814" w14:textId="7ACFF4A8" w:rsidR="00ED08D5" w:rsidRPr="008B6B98" w:rsidRDefault="00C623A4" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00F6255F" w:rsidP="00C36C55" w:rsidRDefault="00F6255F" w14:paraId="1CDA1DC1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="285B16" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nej </w:t>
             </w:r>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:color w:val="285B16" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="285B16" w:themeColor="accent2" w:themeShade="BF"/>
+            <w:r w:rsidRPr="008B6B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F6255F" w:rsidRPr="008B6B98" w14:paraId="76B429C9" w14:textId="77777777" w:rsidTr="00AE5912">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00AA7A0E" w:rsidTr="177B0164" w14:paraId="7D638956" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5025" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5355C7AD" w14:textId="77777777" w:rsidR="00F6255F" w:rsidRPr="008B6B98" w:rsidRDefault="00F6255F" w:rsidP="00C36C55">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00AA7A0E" w:rsidP="00F528E1" w:rsidRDefault="001E5517" w14:paraId="53CC5146" w14:textId="5E756054">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ler</w:t>
-[...31 lines deleted...]
-              <w:t>Strokeläkare värderar EKG i EC Store</w:t>
+              <w:t>Enbart synnedsättning eller dubbelseende</w:t>
+            </w:r>
+            <w:r w:rsidR="008C103B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5039" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1CDA1DC1" w14:textId="77777777" w:rsidR="00F6255F" w:rsidRPr="008B6B98" w:rsidRDefault="00F6255F" w:rsidP="00C36C55">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00AA7A0E" w:rsidP="00F528E1" w:rsidRDefault="008C103B" w14:paraId="6056CF82" w14:textId="234919C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="285B16" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nej </w:t>
             </w:r>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:color w:val="285B16" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA7A0E" w:rsidRPr="008B6B98" w14:paraId="7D638956" w14:textId="77777777" w:rsidTr="00AE5912">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00D74DF7" w:rsidTr="177B0164" w14:paraId="30245B91" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5025" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="53CC5146" w14:textId="5E756054" w:rsidR="00AA7A0E" w:rsidRPr="008B6B98" w:rsidRDefault="001E5517" w:rsidP="00F528E1">
+          <w:p w:rsidR="00D74DF7" w:rsidP="00F528E1" w:rsidRDefault="00D74DF7" w14:paraId="0D93652E" w14:textId="6A15B95F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Enbart synnedsättning eller dubbelseende</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008C103B">
+              <w:t xml:space="preserve">Enbart </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>facialispares</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E149B8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5039" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6056CF82" w14:textId="234919C1" w:rsidR="00AA7A0E" w:rsidRPr="008B6B98" w:rsidRDefault="008C103B" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00D74DF7" w:rsidP="00F528E1" w:rsidRDefault="00D74DF7" w14:paraId="6A9D5074" w14:textId="7DEBC607">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="285B16" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nej </w:t>
             </w:r>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:color w:val="285B16" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D74DF7" w:rsidRPr="008B6B98" w14:paraId="30245B91" w14:textId="77777777" w:rsidTr="00AE5912">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidTr="177B0164" w14:paraId="7CBD5103" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5025" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0D93652E" w14:textId="6A15B95F" w:rsidR="00D74DF7" w:rsidRDefault="00D74DF7" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidP="00F528E1" w:rsidRDefault="00D1515F" w14:paraId="18A81239" w14:textId="5076FAC7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-              <w:t>?</w:t>
+            <w:r w:rsidRPr="1DEDD34B" w:rsidR="64874817">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Misstänkt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1DEDD34B" w:rsidR="20A02439">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>infektion?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5039" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6A9D5074" w14:textId="7DEBC607" w:rsidR="00D74DF7" w:rsidRPr="008B6B98" w:rsidRDefault="00D74DF7" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidP="00F528E1" w:rsidRDefault="121303F3" w14:paraId="02CFE628" w14:textId="11EB00E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="285B16" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nej </w:t>
             </w:r>
+            <w:r w:rsidRPr="00C623A4" w:rsidR="490A1A38">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+                <w:color w:val="285B16" w:themeColor="accent2" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B6B98" w:rsidR="0040450C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
-[...15 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C623A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+            <w:r w:rsidRPr="00C623A4" w:rsidR="490A1A38">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w14:paraId="7CBD5103" w14:textId="77777777" w:rsidTr="00AE5912">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidTr="177B0164" w14:paraId="1E101C42" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5025" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="18A81239" w14:textId="4AD29D34" w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w:rsidRDefault="00D1515F" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidP="00F528E1" w:rsidRDefault="00D33F0F" w14:paraId="5101C4CE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="72" w:right="-648"/>
+              <w:ind w:left="72" w:right="-239"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-              <w:t>?</w:t>
+            <w:r w:rsidRPr="008B6B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sårskada som sannolikt behöver sutureras?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5039" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="02CFE628" w14:textId="11EB00E4" w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w:rsidRDefault="121303F3" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00D33F0F" w:rsidP="00F528E1" w:rsidRDefault="121303F3" w14:paraId="4BE7FE35" w14:textId="165998A3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="285B16" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nej </w:t>
             </w:r>
-            <w:r w:rsidR="490A1A38" w:rsidRPr="00C623A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+            <w:r w:rsidRPr="00C623A4" w:rsidR="490A1A38">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:color w:val="285B16" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidR="0040450C" w:rsidRPr="008B6B98">
+            <w:r w:rsidRPr="008B6B98" w:rsidR="0040450C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
-            <w:r w:rsidR="490A1A38" w:rsidRPr="00C623A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+            <w:r w:rsidRPr="00C623A4" w:rsidR="490A1A38">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w14:paraId="1E101C42" w14:textId="77777777" w:rsidTr="00AE5912">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00EE58E0" w:rsidTr="177B0164" w14:paraId="5F6530D7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5025" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5101C4CE" w14:textId="77777777" w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w:rsidRDefault="00D33F0F" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00EE58E0" w:rsidRDefault="00EE58E0" w14:paraId="120C82B9" w14:textId="20A5E3C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-239"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Sårskada som sannolikt behöver sutureras?</w:t>
+              <w:t>Signifikant skalltrauma</w:t>
+            </w:r>
+            <w:r w:rsidR="00C61282">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5039" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4BE7FE35" w14:textId="165998A3" w:rsidR="00D33F0F" w:rsidRPr="008B6B98" w:rsidRDefault="121303F3" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00EE58E0" w:rsidRDefault="00EE58E0" w14:paraId="04FFAB8F" w14:textId="15899DBE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="285B16" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nej </w:t>
             </w:r>
-            <w:r w:rsidR="490A1A38" w:rsidRPr="00C623A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+            <w:r w:rsidRPr="00C623A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:color w:val="285B16" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidR="0040450C" w:rsidRPr="008B6B98">
+            <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C623A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
-            <w:r w:rsidR="490A1A38" w:rsidRPr="00C623A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+            <w:r w:rsidRPr="00C623A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE58E0" w:rsidRPr="008B6B98" w14:paraId="5F6530D7" w14:textId="77777777" w:rsidTr="00AE5912">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00EE58E0" w:rsidTr="177B0164" w14:paraId="58BDE0DB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5025" w:type="dxa"/>
+            <w:tcW w:w="10064" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DD6174" w:themeFill="accent5" w:themeFillTint="99"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="120C82B9" w14:textId="20A5E3C4" w:rsidR="00EE58E0" w:rsidRPr="008B6B98" w:rsidRDefault="00EE58E0">
-[...31 lines deleted...]
-          <w:p w14:paraId="04FFAB8F" w14:textId="15899DBE" w:rsidR="00EE58E0" w:rsidRPr="008B6B98" w:rsidRDefault="00EE58E0">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00EE58E0" w:rsidRDefault="00EE58E0" w14:paraId="07E0DE54" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C623A4">
-[...68 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Om någon av ovanstående frågor besvaras med Ja är patienten </w:t>
             </w:r>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>inte</w:t>
             </w:r>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> aktuell för </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>hjärnvägen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36894EF9" w14:textId="77777777" w:rsidR="00AE5912" w:rsidRDefault="00AE5912">
+    <w:p w:rsidR="00AE5912" w:rsidRDefault="00AE5912" w14:paraId="36894EF9" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10069" w:type="dxa"/>
         <w:tblInd w:w="-142" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5054"/>
         <w:gridCol w:w="2147"/>
         <w:gridCol w:w="2699"/>
         <w:gridCol w:w="169"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE58E0" w:rsidRPr="008B6B98" w14:paraId="2551409C" w14:textId="77777777" w:rsidTr="00476D01">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00EE58E0" w:rsidTr="177B0164" w14:paraId="2551409C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="228FFB48" w14:textId="5E2B19CA" w:rsidR="00EE58E0" w:rsidRPr="0003459B" w:rsidRDefault="00EE58E0" w:rsidP="00453D2E">
+          <w:p w:rsidRPr="0003459B" w:rsidR="00EE58E0" w:rsidP="00453D2E" w:rsidRDefault="00EE58E0" w14:paraId="228FFB48" w14:textId="5E2B19CA">
             <w:pPr>
               <w:pStyle w:val="Rubrik2"/>
             </w:pPr>
             <w:r w:rsidRPr="00DF2A2E">
-              <w:lastRenderedPageBreak/>
               <w:t>Sammanställning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5015" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="08A7B82D" w14:textId="77777777" w:rsidR="00EE58E0" w:rsidRPr="008B6B98" w:rsidRDefault="00EE58E0" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00EE58E0" w:rsidP="00F528E1" w:rsidRDefault="00EE58E0" w14:paraId="08A7B82D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE58E0" w:rsidRPr="008B6B98" w14:paraId="1E6E7A42" w14:textId="77777777" w:rsidTr="00476D01">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00EE58E0" w:rsidTr="177B0164" w14:paraId="1E6E7A42" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5054" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0CFD99E8" w14:textId="410A0ABF" w:rsidR="00EE58E0" w:rsidRPr="00EE58E0" w:rsidRDefault="00EE58E0" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="00EE58E0" w:rsidR="00EE58E0" w:rsidP="00F528E1" w:rsidRDefault="00EE58E0" w14:paraId="0CFD99E8" w14:textId="410A0ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-239"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE58E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Är </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">patienten aktuell för </w:t>
             </w:r>
@@ -2603,199 +2698,268 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>hjärnvägen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5015" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="780622B5" w14:textId="740DAF57" w:rsidR="00EE58E0" w:rsidRPr="008B6B98" w:rsidRDefault="00EE58E0" w:rsidP="00653A72">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00EE58E0" w:rsidP="00653A72" w:rsidRDefault="00EE58E0" w14:paraId="780622B5" w14:textId="740DAF57">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71E71" w:rsidRPr="008B6B98" w14:paraId="5D27DF06" w14:textId="77777777" w:rsidTr="00476D01">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00E71E71" w:rsidTr="177B0164" w14:paraId="5D27DF06" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="997"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5054" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5550CB6F" w14:textId="77777777" w:rsidR="00E71E71" w:rsidRDefault="004C2FB0" w:rsidP="00F528E1">
+          <w:p w:rsidR="00E71E71" w:rsidP="00F528E1" w:rsidRDefault="004C2FB0" w14:paraId="5550CB6F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-239"/>
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F75A81">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
             <w:r w:rsidRPr="06F75A81">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7206396F" w14:textId="77777777" w:rsidR="00B82E38" w:rsidRDefault="00B82E38" w:rsidP="00F91B5C">
+          <w:p w:rsidR="00B82E38" w:rsidP="00F91B5C" w:rsidRDefault="00B82E38" w14:paraId="7206396F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F91B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Skriv in patienten på avdelningen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E0CFFBF" w14:textId="26494E19" w:rsidR="00792731" w:rsidRDefault="00B82E38" w:rsidP="00B30FCD">
+          <w:p w:rsidR="00792731" w:rsidP="177B0164" w:rsidRDefault="00B82E38" w14:paraId="1E0CFFBF" w14:textId="5B7B6C01">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-239"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="5C688A8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sj</w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="2DD948DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uksköterska på </w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="224F50E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>neurologi- och strokeavdelningen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="2DD948DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="2DD948DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">skriver remiss för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="77F19EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="2DD948DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="57F36774">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="2DD948DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>hjärna</w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="4009054B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, hj</w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="7DCD57AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ärnvägen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="7DCD57AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med frågeställningar: Infarkt? Blödning?</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00812BA5" w:rsidR="00B82E38" w:rsidP="00812BA5" w:rsidRDefault="00F67EDB" w14:paraId="2BA22757" w14:textId="3C547F5A">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-239"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B30FCD">
-[...48 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00812BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ta med säng eller rullsto</w:t>
             </w:r>
             <w:r w:rsidR="00812BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="00812BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> samt ID-band då du </w:t>
             </w:r>
             <w:r w:rsidR="00812BA5">
@@ -2815,84 +2979,85 @@
               <w:t xml:space="preserve">möter upp </w:t>
             </w:r>
             <w:r w:rsidR="00812BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">patienten </w:t>
             </w:r>
             <w:r w:rsidRPr="00812BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>på röntgen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5015" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4E72817E" w14:textId="77777777" w:rsidR="004C2FB0" w:rsidRDefault="004C2FB0" w:rsidP="00F528E1">
+          <w:p w:rsidR="004C2FB0" w:rsidP="00F528E1" w:rsidRDefault="004C2FB0" w14:paraId="4E72817E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F75A81">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nej </w:t>
             </w:r>
             <w:r w:rsidRPr="06F75A81">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06CC0D53" w14:textId="3B36098B" w:rsidR="00E71E71" w:rsidRPr="06F75A81" w:rsidRDefault="00653A72" w:rsidP="00F528E1">
+          <w:p w:rsidRPr="06F75A81" w:rsidR="00E71E71" w:rsidP="00F528E1" w:rsidRDefault="00653A72" w14:paraId="06CC0D53" w14:textId="3B36098B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00653A72">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ange varför</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2912,1072 +3077,1076 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>är</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004C2FB0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>aktuell</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005609BD" w:rsidRPr="008B6B98" w14:paraId="2554CDB6" w14:textId="77777777" w:rsidTr="00476D01">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="005609BD" w:rsidTr="177B0164" w14:paraId="2554CDB6" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="169" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="26E6FA63" w14:textId="61FFA3E7" w:rsidR="005609BD" w:rsidRPr="00C02E16" w:rsidRDefault="00C42165" w:rsidP="00361480">
+          <w:p w:rsidRPr="00C02E16" w:rsidR="005609BD" w:rsidP="00361480" w:rsidRDefault="00C42165" w14:paraId="26E6FA63" w14:textId="61FFA3E7">
             <w:pPr>
               <w:pStyle w:val="Rubrik2"/>
             </w:pPr>
             <w:r w:rsidRPr="00C02E16">
               <w:t>Åtgärder på strokeavdelningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2699" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:top w:val="none" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:left w:val="none" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="000000" w:themeColor="text2" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="06206F27" w14:textId="273FB74D" w:rsidR="005609BD" w:rsidRPr="008B6B98" w:rsidRDefault="005609BD">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="005609BD" w:rsidRDefault="005609BD" w14:paraId="06206F27" w14:textId="273FB74D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005609BD" w:rsidRPr="008B6B98" w14:paraId="3366AF00" w14:textId="77777777" w:rsidTr="00476D01">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="005609BD" w:rsidTr="177B0164" w14:paraId="3366AF00" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="169" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="41648ED7" w14:textId="0F6C26E1" w:rsidR="005609BD" w:rsidRPr="008B6B98" w:rsidRDefault="00731D0F" w:rsidP="00BE24ED">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="005609BD" w:rsidP="177B0164" w:rsidRDefault="00731D0F" w14:paraId="41648ED7" w14:textId="707E87C2">
             <w:pPr>
-              <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="100" w:afterAutospacing="on" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-239"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Patienten inskriven på avdelningen i journalsystemet</w:t>
+            <w:r w:rsidRPr="177B0164" w:rsidR="57CB8CDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patienten inskriven på avdelningen i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="515A4D2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Elvis och Melior</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2699" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="49C8B222" w14:textId="18AD1CF3" w:rsidR="005609BD" w:rsidRPr="008B6B98" w:rsidRDefault="005609BD" w:rsidP="00BE24ED">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="005609BD" w:rsidP="00BE24ED" w:rsidRDefault="005609BD" w14:paraId="49C8B222" w14:textId="18AD1CF3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E354B" w:rsidRPr="008B6B98" w14:paraId="3E250F57" w14:textId="77777777" w:rsidTr="00476D01">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="005E354B" w:rsidTr="177B0164" w14:paraId="3E250F57" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="169" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="593EDEEB" w14:textId="12F105B1" w:rsidR="005E354B" w:rsidRDefault="005E354B" w:rsidP="00BE24ED">
+          <w:p w:rsidR="005E354B" w:rsidP="00BE24ED" w:rsidRDefault="005E354B" w14:paraId="593EDEEB" w14:textId="12F105B1">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-239"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Avdelningsläkare (</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>jourtid medicinjour</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>) meddelad</w:t>
             </w:r>
             <w:r w:rsidR="002E3D75">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> att patienten har anlänt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5BFAC359" w14:textId="639759B9" w:rsidR="005E354B" w:rsidRPr="008B6B98" w:rsidRDefault="002E3D75" w:rsidP="00BE24ED">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="005E354B" w:rsidP="00BE24ED" w:rsidRDefault="002E3D75" w14:paraId="5BFAC359" w14:textId="639759B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E3D75" w:rsidRPr="008B6B98" w14:paraId="2F19D52C" w14:textId="77777777" w:rsidTr="00476D01">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="002E3D75" w:rsidTr="177B0164" w14:paraId="2F19D52C" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="169" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="78B9EABB" w14:textId="4BF8C335" w:rsidR="002E3D75" w:rsidRDefault="1CFBCB1C" w:rsidP="00BE24ED">
+          <w:p w:rsidR="002E3D75" w:rsidP="00BE24ED" w:rsidRDefault="1CFBCB1C" w14:paraId="78B9EABB" w14:textId="4BF8C335">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-239"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="64C7FD8D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Venprover </w:t>
             </w:r>
-            <w:r w:rsidR="1FFDF42C" w:rsidRPr="64C7FD8D">
+            <w:r w:rsidRPr="64C7FD8D" w:rsidR="1FFDF42C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">“akut stroke” </w:t>
             </w:r>
             <w:r w:rsidRPr="64C7FD8D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tagna</w:t>
             </w:r>
-            <w:r w:rsidR="753225A2" w:rsidRPr="64C7FD8D">
+            <w:r w:rsidRPr="64C7FD8D" w:rsidR="753225A2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, och “</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="753225A2" w:rsidRPr="64C7FD8D">
+            <w:r w:rsidRPr="64C7FD8D" w:rsidR="753225A2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>stroke dag</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="753225A2" w:rsidRPr="64C7FD8D">
+            <w:r w:rsidRPr="64C7FD8D" w:rsidR="753225A2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2” beställda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0F6EF781" w14:textId="7257C903" w:rsidR="002E3D75" w:rsidRPr="008B6B98" w:rsidRDefault="00412DF4" w:rsidP="00BE24ED">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="002E3D75" w:rsidP="00BE24ED" w:rsidRDefault="00412DF4" w14:paraId="0F6EF781" w14:textId="7257C903">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00412DF4" w:rsidRPr="008B6B98" w14:paraId="3370DC7D" w14:textId="77777777" w:rsidTr="00476D01">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00412DF4" w:rsidTr="177B0164" w14:paraId="3370DC7D" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="169" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3845CC9A" w14:textId="1DC020A4" w:rsidR="00412DF4" w:rsidRPr="00412DF4" w:rsidRDefault="00412DF4" w:rsidP="00BE24ED">
+          <w:p w:rsidRPr="00412DF4" w:rsidR="00412DF4" w:rsidP="00BE24ED" w:rsidRDefault="00412DF4" w14:paraId="3845CC9A" w14:textId="1DC020A4">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-239"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ankomstsamtal genomfört</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="68C6F34E" w14:textId="6EB0EDCB" w:rsidR="00412DF4" w:rsidRPr="008B6B98" w:rsidRDefault="00412DF4" w:rsidP="00BE24ED">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00412DF4" w:rsidP="00BE24ED" w:rsidRDefault="00412DF4" w14:paraId="68C6F34E" w14:textId="6EB0EDCB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00412DF4" w:rsidRPr="008B6B98" w14:paraId="1C89A887" w14:textId="77777777" w:rsidTr="00476D01">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00412DF4" w:rsidTr="177B0164" w14:paraId="1C89A887" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="169" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4E47AA9F" w14:textId="02756F1A" w:rsidR="00412DF4" w:rsidRDefault="00412DF4" w:rsidP="00BE24ED">
+          <w:p w:rsidR="00412DF4" w:rsidP="00BE24ED" w:rsidRDefault="00412DF4" w14:paraId="4E47AA9F" w14:textId="02756F1A">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-239"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Standardvårdplan upprättad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2E696663" w14:textId="6E33E8B2" w:rsidR="00412DF4" w:rsidRPr="008B6B98" w:rsidRDefault="00412DF4" w:rsidP="00BE24ED">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00412DF4" w:rsidP="00BE24ED" w:rsidRDefault="00412DF4" w14:paraId="2E696663" w14:textId="6E33E8B2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00412DF4" w:rsidRPr="008B6B98" w14:paraId="166D9FC4" w14:textId="77777777" w:rsidTr="00476D01">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00412DF4" w:rsidTr="177B0164" w14:paraId="166D9FC4" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="169" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="06BDA0CD" w14:textId="32B7E751" w:rsidR="008A7B3B" w:rsidRDefault="008A7B3B" w:rsidP="00BE24ED">
+          <w:p w:rsidR="008A7B3B" w:rsidP="00BE24ED" w:rsidRDefault="008A7B3B" w14:paraId="06BDA0CD" w14:textId="32B7E751">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-239"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kontroller tagna</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F6F9D2D" w14:textId="77777777" w:rsidR="00412DF4" w:rsidRDefault="00BB6CCE" w:rsidP="006E1513">
+          <w:p w:rsidR="00412DF4" w:rsidP="006E1513" w:rsidRDefault="00BB6CCE" w14:paraId="3F6F9D2D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="7156"/>
               </w:tabs>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-239"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NEWS2</w:t>
             </w:r>
-            <w:r w:rsidR="008A7B3B" w:rsidRPr="001279FA">
+            <w:r w:rsidRPr="001279FA" w:rsidR="008A7B3B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E15CE63" w14:textId="77777777" w:rsidR="008A7B3B" w:rsidRDefault="008D4029" w:rsidP="006E1513">
+          <w:p w:rsidR="008A7B3B" w:rsidP="006E1513" w:rsidRDefault="008D4029" w14:paraId="3E15CE63" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="7156"/>
               </w:tabs>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-239"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P-glukos</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CE71BE9" w14:textId="77777777" w:rsidR="00941FF0" w:rsidRDefault="00941FF0" w:rsidP="006E1513">
+          <w:p w:rsidR="00941FF0" w:rsidP="006E1513" w:rsidRDefault="00941FF0" w14:paraId="3CE71BE9" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="7156"/>
               </w:tabs>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-239"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bladderscan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001279FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06A636CB" w14:textId="2832D144" w:rsidR="002875A4" w:rsidRPr="008D4029" w:rsidRDefault="00CA72FC" w:rsidP="001279FA">
+          <w:p w:rsidRPr="008D4029" w:rsidR="002875A4" w:rsidP="001279FA" w:rsidRDefault="00CA72FC" w14:paraId="06A636CB" w14:textId="2832D144">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="7156"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="74" w:right="-238"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NIHSS</w:t>
             </w:r>
             <w:r w:rsidRPr="001279FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3190ADF0" w14:textId="71721073" w:rsidR="00412DF4" w:rsidRPr="008B6B98" w:rsidRDefault="00BB6CCE" w:rsidP="00BE24ED">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00412DF4" w:rsidP="00BE24ED" w:rsidRDefault="00BB6CCE" w14:paraId="3190ADF0" w14:textId="71721073">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB6A1E" w:rsidRPr="008B6B98" w14:paraId="0400E5C7" w14:textId="77777777" w:rsidTr="00476D01">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00AB6A1E" w:rsidTr="177B0164" w14:paraId="0400E5C7" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="169" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5C379946" w14:textId="180343DD" w:rsidR="00AB6A1E" w:rsidRDefault="002875A4" w:rsidP="00BE24ED">
+          <w:p w:rsidR="00AB6A1E" w:rsidP="00BE24ED" w:rsidRDefault="002875A4" w14:paraId="5C379946" w14:textId="180343DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
               </w:tabs>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-239"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EKG, utfört och analyserat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5BFFEBAB" w14:textId="5A7F7FEC" w:rsidR="00AB6A1E" w:rsidRPr="008B6B98" w:rsidRDefault="002875A4" w:rsidP="00BE24ED">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00AB6A1E" w:rsidP="00BE24ED" w:rsidRDefault="002875A4" w14:paraId="5BFFEBAB" w14:textId="5A7F7FEC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB6A1E" w:rsidRPr="008B6B98" w14:paraId="7AFF099E" w14:textId="77777777" w:rsidTr="00476D01">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00AB6A1E" w:rsidTr="177B0164" w14:paraId="7AFF099E" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="169" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="226D3B14" w14:textId="7F7EB70F" w:rsidR="00AB6A1E" w:rsidRDefault="0085146A" w:rsidP="00BE24ED">
+          <w:p w:rsidR="00AB6A1E" w:rsidP="00BE24ED" w:rsidRDefault="0085146A" w14:paraId="226D3B14" w14:textId="7F7EB70F">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-239"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Patient inskriven av läkare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="538045B5" w14:textId="095A048D" w:rsidR="00AB6A1E" w:rsidRPr="008B6B98" w:rsidRDefault="0085146A" w:rsidP="00BE24ED">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00AB6A1E" w:rsidP="00BE24ED" w:rsidRDefault="0085146A" w14:paraId="538045B5" w14:textId="095A048D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB6A1E" w:rsidRPr="008B6B98" w14:paraId="28AB4E25" w14:textId="77777777" w:rsidTr="00476D01">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00AB6A1E" w:rsidTr="177B0164" w14:paraId="28AB4E25" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="169" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2DD9FDCE" w14:textId="2ED2119E" w:rsidR="00AB6A1E" w:rsidRDefault="00237306" w:rsidP="00BE24ED">
+          <w:p w:rsidR="00AB6A1E" w:rsidP="177B0164" w:rsidRDefault="00237306" w14:paraId="2DD9FDCE" w14:textId="7338BFCE">
             <w:pPr>
-              <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="100" w:afterAutospacing="on" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-239"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="5ABCCB29">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Om aktuellt, </w:t>
             </w:r>
-            <w:r w:rsidR="0085146A">
+            <w:r w:rsidRPr="177B0164" w:rsidR="044462BE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ladda</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="177B0164" w:rsidR="5ABCCB29">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidR="0085146A">
+            <w:r w:rsidRPr="177B0164" w:rsidR="044462BE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> med </w:t>
             </w:r>
-            <w:r w:rsidR="75F14FF3" w:rsidRPr="64C7FD8D">
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> 500mg</w:t>
+            <w:r w:rsidRPr="177B0164" w:rsidR="1A0D1886">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ASA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1EEA96E3" w14:textId="3D8229E7" w:rsidR="00AB6A1E" w:rsidRPr="008B6B98" w:rsidRDefault="00237306" w:rsidP="00BE24ED">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00AB6A1E" w:rsidP="00BE24ED" w:rsidRDefault="00237306" w14:paraId="1EEA96E3" w14:textId="3D8229E7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00237306" w:rsidRPr="008B6B98" w14:paraId="7773FA46" w14:textId="77777777" w:rsidTr="00476D01">
+      <w:tr w:rsidRPr="008B6B98" w:rsidR="00237306" w:rsidTr="177B0164" w14:paraId="7773FA46" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="169" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="729E91EF" w14:textId="4D6CB2A3" w:rsidR="00237306" w:rsidRDefault="00237306" w:rsidP="00BE24ED">
+          <w:p w:rsidR="00237306" w:rsidP="00BE24ED" w:rsidRDefault="00237306" w14:paraId="729E91EF" w14:textId="4D6CB2A3">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="-239"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00237306">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Fysioterapeut och </w:t>
             </w:r>
             <w:r w:rsidR="00493A95">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00237306">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rbetsterapeut meddelad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4851714A" w14:textId="55F8A36B" w:rsidR="00237306" w:rsidRPr="008B6B98" w:rsidRDefault="00237306" w:rsidP="00BE24ED">
+          <w:p w:rsidRPr="008B6B98" w:rsidR="00237306" w:rsidP="00BE24ED" w:rsidRDefault="00237306" w14:paraId="4851714A" w14:textId="55F8A36B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2081"/>
               </w:tabs>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32" w:right="-648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
             <w:r w:rsidRPr="008B6B98">
               <w:rPr>
-                <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
+    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="00536A5A" w:rsidRDefault="00536A5A" w14:paraId="76B9F95B" w14:textId="24513497">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00D33F0F">
+    <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="00D33F0F">
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B60BB10" w14:textId="77777777" w:rsidR="00250EF8" w:rsidRDefault="00250EF8">
+    <w:p w:rsidR="00250EF8" w:rsidRDefault="00250EF8" w14:paraId="4B60BB10" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50145976" w14:textId="77777777" w:rsidR="00250EF8" w:rsidRDefault="00250EF8">
+    <w:p w:rsidR="00250EF8" w:rsidRDefault="00250EF8" w14:paraId="50145976" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4B6BAB6C" w14:textId="77777777" w:rsidR="00250EF8" w:rsidRDefault="00250EF8">
+    <w:p w:rsidR="00250EF8" w:rsidRDefault="00250EF8" w14:paraId="4B6BAB6C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4037,175 +4206,175 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="099CD8FE" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="099CD8FE">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0022163E">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="647AC8BC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4425901</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-104140</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897200" cy="385200"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Bildobjekt 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -4240,72 +4409,72 @@
                     <a:ext cx="1897200" cy="385200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67147D5D" w14:textId="77777777" w:rsidR="00250EF8" w:rsidRDefault="00250EF8"/>
+    <w:p w:rsidR="00250EF8" w:rsidRDefault="00250EF8" w14:paraId="67147D5D" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43734F00" w14:textId="77777777" w:rsidR="00250EF8" w:rsidRDefault="00250EF8">
+    <w:p w:rsidR="00250EF8" w:rsidRDefault="00250EF8" w14:paraId="43734F00" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D8B358E" w14:textId="77777777" w:rsidR="00250EF8" w:rsidRDefault="00250EF8">
+    <w:p w:rsidR="00250EF8" w:rsidRDefault="00250EF8" w14:paraId="5D8B358E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="0AC12CB1" w:rsidR="008A4EB9" w:rsidRDefault="00CA39EF" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00CA39EF" w14:paraId="058CDD4D" w14:textId="0AC12CB1">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="25821736">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>6985</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>241300</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7560000" cy="216000"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Bildobjekt 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -4368,2509 +4537,2509 @@
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E0D39A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96220588"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F566048"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD1295F2"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D3E13D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2F08D6A"/>
     <w:lvl w:ilvl="0" w:tplc="C7F231BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="30A22732">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="201E8D4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="14A2D2CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="5FEA1BEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="D7AA3CEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="4DA87824">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9C921D30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2332B9FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F0A11F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3B692F0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6192" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="389617027">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1964270218">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1912083275">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="461921323">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1225682089">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1439375056">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1938515445">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="798034140">
@@ -6903,70 +7072,70 @@
   <w:num w:numId="17" w16cid:durableId="1211108186">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1494756959">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1061714442">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1574581135">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="291517217">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="176308545">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="10958760">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -7519,241 +7688,334 @@
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F528E1"/>
     <w:rsid w:val="00F53DBF"/>
     <w:rsid w:val="00F6255F"/>
     <w:rsid w:val="00F67EDB"/>
     <w:rsid w:val="00F740BB"/>
     <w:rsid w:val="00F7441C"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F91B5C"/>
     <w:rsid w:val="00FA054C"/>
     <w:rsid w:val="00FA4BEA"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF226D"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="016D880E"/>
     <w:rsid w:val="01A9C50A"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0442A0C3"/>
+    <w:rsid w:val="044462BE"/>
+    <w:rsid w:val="04ED7C3B"/>
+    <w:rsid w:val="05C1AE17"/>
     <w:rsid w:val="06178A11"/>
+    <w:rsid w:val="06642768"/>
+    <w:rsid w:val="066690DB"/>
     <w:rsid w:val="06F75A81"/>
+    <w:rsid w:val="07E34398"/>
     <w:rsid w:val="0898A1F4"/>
+    <w:rsid w:val="089B3B57"/>
+    <w:rsid w:val="0BA285BC"/>
+    <w:rsid w:val="0C6D77E7"/>
     <w:rsid w:val="0CFF499D"/>
     <w:rsid w:val="0DEFF618"/>
+    <w:rsid w:val="0FD7B1D4"/>
+    <w:rsid w:val="1044E2F2"/>
     <w:rsid w:val="121303F3"/>
     <w:rsid w:val="143D9152"/>
     <w:rsid w:val="1568296B"/>
+    <w:rsid w:val="1616CF36"/>
+    <w:rsid w:val="165E1C6B"/>
+    <w:rsid w:val="170551F9"/>
     <w:rsid w:val="176EDB36"/>
+    <w:rsid w:val="177B0164"/>
     <w:rsid w:val="184CDAF3"/>
+    <w:rsid w:val="19A178E3"/>
     <w:rsid w:val="1A06D046"/>
+    <w:rsid w:val="1A0D1886"/>
     <w:rsid w:val="1CFBCB1C"/>
+    <w:rsid w:val="1DEDD34B"/>
+    <w:rsid w:val="1EF2352C"/>
     <w:rsid w:val="1FFDF42C"/>
     <w:rsid w:val="207611CA"/>
+    <w:rsid w:val="20A02439"/>
+    <w:rsid w:val="219DD6A1"/>
+    <w:rsid w:val="224F50E7"/>
+    <w:rsid w:val="2255C381"/>
     <w:rsid w:val="22C1DD1F"/>
+    <w:rsid w:val="238C1A0B"/>
+    <w:rsid w:val="239CD27D"/>
+    <w:rsid w:val="24EAA734"/>
     <w:rsid w:val="250293C0"/>
+    <w:rsid w:val="28153DFE"/>
+    <w:rsid w:val="296AC097"/>
+    <w:rsid w:val="2A0EA9AB"/>
     <w:rsid w:val="2A85358E"/>
+    <w:rsid w:val="2C95C2F9"/>
     <w:rsid w:val="2D5F750A"/>
+    <w:rsid w:val="2DD948DA"/>
+    <w:rsid w:val="2FC99E82"/>
+    <w:rsid w:val="3009B4F1"/>
+    <w:rsid w:val="31B4610A"/>
     <w:rsid w:val="31C9C277"/>
     <w:rsid w:val="32E2EEC1"/>
+    <w:rsid w:val="33B1B4AB"/>
+    <w:rsid w:val="340C1DCB"/>
     <w:rsid w:val="35A0AD2A"/>
+    <w:rsid w:val="3619EBD2"/>
     <w:rsid w:val="373C7D8B"/>
     <w:rsid w:val="37B5BFD1"/>
+    <w:rsid w:val="3B6D0DD0"/>
     <w:rsid w:val="3CFDEF2A"/>
+    <w:rsid w:val="3E4A06D6"/>
     <w:rsid w:val="3E4A431E"/>
+    <w:rsid w:val="3E9948A9"/>
     <w:rsid w:val="3F18EA54"/>
+    <w:rsid w:val="4009054B"/>
+    <w:rsid w:val="405C34BC"/>
+    <w:rsid w:val="4202AF53"/>
+    <w:rsid w:val="4231D5BC"/>
     <w:rsid w:val="42E6E39A"/>
+    <w:rsid w:val="43A1863F"/>
+    <w:rsid w:val="43F82A69"/>
+    <w:rsid w:val="44143F59"/>
+    <w:rsid w:val="459CFF8A"/>
     <w:rsid w:val="47016618"/>
     <w:rsid w:val="480839C6"/>
     <w:rsid w:val="490A1A38"/>
+    <w:rsid w:val="4AE3EE3E"/>
+    <w:rsid w:val="4B167E41"/>
     <w:rsid w:val="4B34686B"/>
+    <w:rsid w:val="4BCA5907"/>
     <w:rsid w:val="4D778F15"/>
+    <w:rsid w:val="4D8E3755"/>
     <w:rsid w:val="4FFF34E3"/>
+    <w:rsid w:val="50D328BA"/>
+    <w:rsid w:val="511867B9"/>
+    <w:rsid w:val="515A4D2F"/>
+    <w:rsid w:val="5301461C"/>
+    <w:rsid w:val="541E27F9"/>
+    <w:rsid w:val="557240C4"/>
+    <w:rsid w:val="558AA772"/>
     <w:rsid w:val="55D878DE"/>
+    <w:rsid w:val="56F8B3D9"/>
+    <w:rsid w:val="5723633A"/>
     <w:rsid w:val="57A4D269"/>
+    <w:rsid w:val="57CB8CDD"/>
+    <w:rsid w:val="57F36774"/>
+    <w:rsid w:val="581CDF96"/>
+    <w:rsid w:val="59F64791"/>
+    <w:rsid w:val="5ABCCB29"/>
+    <w:rsid w:val="5ADC2693"/>
+    <w:rsid w:val="5C688A8B"/>
+    <w:rsid w:val="5F27D6BC"/>
+    <w:rsid w:val="5F5BD1C7"/>
     <w:rsid w:val="600D6C22"/>
+    <w:rsid w:val="60138608"/>
+    <w:rsid w:val="602FCDD7"/>
     <w:rsid w:val="60A567C7"/>
     <w:rsid w:val="61190A39"/>
+    <w:rsid w:val="61FDC5EF"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="64874817"/>
     <w:rsid w:val="64C7FD8D"/>
     <w:rsid w:val="64D78EF9"/>
+    <w:rsid w:val="69218D68"/>
+    <w:rsid w:val="6932C50D"/>
+    <w:rsid w:val="6AC495BE"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6B8C0A92"/>
+    <w:rsid w:val="6C38BF2B"/>
     <w:rsid w:val="6C571F69"/>
+    <w:rsid w:val="6CCB316A"/>
+    <w:rsid w:val="6CD73460"/>
+    <w:rsid w:val="6D1DAD0F"/>
+    <w:rsid w:val="6E01660B"/>
+    <w:rsid w:val="6E0B5732"/>
     <w:rsid w:val="6F8C7652"/>
     <w:rsid w:val="70AE286C"/>
     <w:rsid w:val="753225A2"/>
+    <w:rsid w:val="75A19C1C"/>
     <w:rsid w:val="75F14FF3"/>
     <w:rsid w:val="76A973B4"/>
     <w:rsid w:val="774F66C4"/>
+    <w:rsid w:val="778DA4EE"/>
+    <w:rsid w:val="77F19EA7"/>
+    <w:rsid w:val="7826470D"/>
+    <w:rsid w:val="7AA1D5C4"/>
     <w:rsid w:val="7B690E03"/>
+    <w:rsid w:val="7DA1CC46"/>
+    <w:rsid w:val="7DCD57AE"/>
+    <w:rsid w:val="7F21B8FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{B47399D2-05D8-4378-A856-24204EF4870C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7778,75 +8040,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7881,57 +8143,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -7989,703 +8251,703 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00361480"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="1000" w:after="40"/>
       <w:ind w:left="-28"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D7DE0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="90" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00361480"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D7DE0"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
@@ -8749,609 +9011,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -9360,94 +9622,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -9456,496 +9718,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -10012,77 +10274,77 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+  <w:style w:type="character" w:styleId="KommentarerChar" w:customStyle="1">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
@@ -10468,60 +10730,53 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Dok_med_omslag_sd_red</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Hjärnvägen – checklista strokeavdelning</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-  <revision>127</revision>
+  <lastModifiedBy>Jenna Aine</lastModifiedBy>
+  <revision>131</revision>
   <lastPrinted>2024-05-16T08:38:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>