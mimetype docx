--- v0 (2025-11-26)
+++ v1 (2026-04-01)
@@ -8,152 +8,179 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="48D61B68" w14:textId="12223DD3" w:rsidR="00C10618" w:rsidRDefault="00C10618" w:rsidP="009A32ED">
+    <w:p w:rsidR="00C10618" w:rsidP="009A32ED" w:rsidRDefault="00C10618" w14:paraId="48D61B68" w14:textId="12223DD3">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C10618">
         <w:t>Perioperativt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C10618">
         <w:t xml:space="preserve"> omhändertagande av diabetespatienter </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BD185B" w14:textId="77777777" w:rsidR="00C10618" w:rsidRDefault="00C10618" w:rsidP="00C10618">
+    <w:p w:rsidR="00C10618" w:rsidP="00C10618" w:rsidRDefault="00C10618" w14:paraId="36BD185B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc100327185"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:name="_Toc100327185" w:id="0"/>
+      <w:bookmarkStart w:name="_Toc133588636" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc100327184" w:id="2"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="1643C0FB" w14:textId="6E44EAC3" w:rsidR="00C10618" w:rsidRDefault="00C10618" w:rsidP="00C10618">
+    <w:p w:rsidR="00C10618" w:rsidP="00C10618" w:rsidRDefault="00C10618" w14:paraId="1643C0FB" w14:textId="6E44EAC3">
       <w:r w:rsidRPr="00C10618">
         <w:t>Denna riktlinje är riktad till narkosläkare</w:t>
       </w:r>
       <w:r w:rsidR="00B50C52">
         <w:t xml:space="preserve"> och sjuksköterskor</w:t>
       </w:r>
       <w:r w:rsidRPr="00C10618">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C43F1">
         <w:t>preoperativt</w:t>
       </w:r>
       <w:r w:rsidRPr="00C10618">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BC1DCA" w14:textId="4711F07D" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="11BC1DCA" w14:textId="4711F07D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc133588637"/>
+      <w:bookmarkStart w:name="_Toc133588637" w:id="3"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="2195E072" w14:textId="6C448DC3" w:rsidR="00DF016A" w:rsidRPr="007A334E" w:rsidRDefault="002F7F94" w:rsidP="00DF016A">
+    <w:p w:rsidRPr="007A334E" w:rsidR="00DF016A" w:rsidP="00DF016A" w:rsidRDefault="002F7F94" w14:paraId="2195E072" w14:noSpellErr="1" w14:textId="315EE94A">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidR="002F7F94">
+        <w:rPr/>
         <w:t xml:space="preserve">Särskild riktlinje för sjuksköterskor tas bort. </w:t>
       </w:r>
       <w:r w:rsidR="00DF016A">
+        <w:rPr/>
         <w:t>Ny handlingsplan vid tablettbehandlad</w:t>
       </w:r>
       <w:r w:rsidR="008C7A84">
+        <w:rPr/>
         <w:t xml:space="preserve"> diabetes. </w:t>
       </w:r>
+      <w:r w:rsidR="006BA1C5">
+        <w:rPr/>
+        <w:t>Ändrade insulinsorter</w:t>
+      </w:r>
+      <w:r w:rsidR="006BA1C5">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006BA1C5">
+        <w:rPr/>
+        <w:t>pga</w:t>
+      </w:r>
+      <w:r w:rsidR="006BA1C5">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006BA1C5">
+        <w:rPr/>
+        <w:t>bristsituation</w:t>
+      </w:r>
+      <w:r w:rsidR="006BA1C5">
+        <w:rPr/>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6660DA9D" w14:textId="2A8EC736" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00444274">
+    <w:p w:rsidR="00B405A1" w:rsidP="00444274" w:rsidRDefault="00B405A1" w14:paraId="6660DA9D" w14:textId="2A8EC736">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc133588638"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc72840807"/>
+      <w:bookmarkStart w:name="_Toc133588638" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc72840807" w:id="5"/>
       <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="61CAF48C" w14:textId="460C05D0" w:rsidR="00791254" w:rsidRDefault="00D67C88">
+    <w:p w:rsidR="00791254" w:rsidRDefault="00D67C88" w14:paraId="61CAF48C" w14:textId="460C05D0">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "2-2" \h \z \u \t "Rubrik;1" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc133588636" w:history="1">
-        <w:r w:rsidR="00791254" w:rsidRPr="003F5B76">
+      <w:hyperlink w:history="1" w:anchor="_Toc133588636">
+        <w:r w:rsidRPr="003F5B76" w:rsidR="00791254">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r w:rsidR="00791254">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00791254">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00791254">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -167,61 +194,61 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00791254">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00444656">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00791254">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42149339" w14:textId="0A720192" w:rsidR="00791254" w:rsidRDefault="00791254">
+    <w:p w:rsidR="00791254" w:rsidRDefault="00791254" w14:paraId="42149339" w14:textId="0A720192">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc133588637" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc133588637">
         <w:r w:rsidRPr="003F5B76">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -236,61 +263,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00444656">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A60CEEB" w14:textId="34C5D3B0" w:rsidR="00791254" w:rsidRDefault="00791254">
+    <w:p w:rsidR="00791254" w:rsidRDefault="00791254" w14:paraId="2A60CEEB" w14:textId="34C5D3B0">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc133588638" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc133588638">
         <w:r w:rsidRPr="003F5B76">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Innehållsförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -305,61 +332,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00444656">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EEEE5B6" w14:textId="330B6EB3" w:rsidR="00791254" w:rsidRDefault="00791254">
+    <w:p w:rsidR="00791254" w:rsidRDefault="00791254" w14:paraId="5EEEE5B6" w14:textId="330B6EB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc133588639" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc133588639">
         <w:r w:rsidRPr="003F5B76">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -374,61 +401,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00444656">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DEF56E1" w14:textId="71C216A8" w:rsidR="00791254" w:rsidRDefault="00791254">
+    <w:p w:rsidR="00791254" w:rsidRDefault="00791254" w14:paraId="0DEF56E1" w14:textId="71C216A8">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc133588640" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc133588640">
         <w:r w:rsidRPr="003F5B76">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -443,61 +470,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00444656">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31E4AE76" w14:textId="23F68001" w:rsidR="00791254" w:rsidRDefault="00791254">
+    <w:p w:rsidR="00791254" w:rsidRDefault="00791254" w14:paraId="31E4AE76" w14:textId="23F68001">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc133588641" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc133588641">
         <w:r w:rsidRPr="003F5B76">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -512,61 +539,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00444656">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D05AB9A" w14:textId="10D8F61E" w:rsidR="00791254" w:rsidRDefault="00791254">
+    <w:p w:rsidR="00791254" w:rsidRDefault="00791254" w14:paraId="2D05AB9A" w14:textId="10D8F61E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc133588642" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc133588642">
         <w:r w:rsidRPr="003F5B76">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referens-/Länkförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -581,61 +608,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00444656">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D94F867" w14:textId="6E89F262" w:rsidR="00791254" w:rsidRDefault="00791254">
+    <w:p w:rsidR="00791254" w:rsidRDefault="00791254" w14:paraId="4D94F867" w14:textId="6E89F262">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc133588643" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc133588643">
         <w:r w:rsidRPr="003F5B76">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bilaga - De olika insulinernas verkningsprofiler</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -650,356 +677,355 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00444656">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FC6584C" w14:textId="670A6FDE" w:rsidR="00B405A1" w:rsidRDefault="00D67C88" w:rsidP="00444274">
+    <w:p w:rsidR="00B405A1" w:rsidP="00444274" w:rsidRDefault="00D67C88" w14:paraId="1FC6584C" w14:textId="670A6FDE">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B2A54A" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="70B2A54A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc100327187"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc133588639"/>
+      <w:bookmarkStart w:name="_Toc100327187" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc133588639" w:id="7"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="68A8676B" w14:textId="2F60EFFD" w:rsidR="00C10618" w:rsidRDefault="00C10618" w:rsidP="00C10618">
+    <w:p w:rsidR="00C10618" w:rsidP="00C10618" w:rsidRDefault="00C10618" w14:paraId="68A8676B" w14:textId="2F60EFFD">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dåligt reglerad diabetes innebär en kraftigt ökad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>perioperativ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> risk. Endast i undantagsfall kan ett P-Glukos över 15 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>/l före operation accepteras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BDE6E7" w14:textId="5574E8AD" w:rsidR="00494A23" w:rsidRDefault="00494A23" w:rsidP="00494A23">
+    <w:p w:rsidR="00494A23" w:rsidP="00494A23" w:rsidRDefault="00494A23" w14:paraId="01BDE6E7" w14:textId="5574E8AD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc256000092"/>
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="_Toc133588640"/>
+      <w:bookmarkStart w:name="_Toc256000092" w:id="8"/>
+      <w:bookmarkStart w:name="_Toc256000082" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc491347028" w:id="10"/>
+      <w:bookmarkStart w:name="_Toc256000002" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc256000012" w:id="12"/>
+      <w:bookmarkStart w:name="_Toc256000022" w:id="13"/>
+      <w:bookmarkStart w:name="_Toc256000032" w:id="14"/>
+      <w:bookmarkStart w:name="_Toc256000042" w:id="15"/>
+      <w:bookmarkStart w:name="_Toc256000052" w:id="16"/>
+      <w:bookmarkStart w:name="_Toc256000062" w:id="17"/>
+      <w:bookmarkStart w:name="_Toc256000072" w:id="18"/>
+      <w:bookmarkStart w:name="_Toc133588640" w:id="19"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="6D4FCB16" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00F47078" w:rsidRDefault="00494A23" w:rsidP="00444274">
+    <w:p w:rsidRPr="00F47078" w:rsidR="00494A23" w:rsidP="00444274" w:rsidRDefault="00494A23" w14:paraId="6D4FCB16" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc256000093"/>
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="30" w:name="_Toc256000073"/>
+      <w:bookmarkStart w:name="_Toc256000093" w:id="20"/>
+      <w:bookmarkStart w:name="_Toc256000083" w:id="21"/>
+      <w:bookmarkStart w:name="_Toc491347029" w:id="22"/>
+      <w:bookmarkStart w:name="_Toc256000003" w:id="23"/>
+      <w:bookmarkStart w:name="_Toc256000013" w:id="24"/>
+      <w:bookmarkStart w:name="_Toc256000023" w:id="25"/>
+      <w:bookmarkStart w:name="_Toc256000033" w:id="26"/>
+      <w:bookmarkStart w:name="_Toc256000043" w:id="27"/>
+      <w:bookmarkStart w:name="_Toc256000053" w:id="28"/>
+      <w:bookmarkStart w:name="_Toc256000063" w:id="29"/>
+      <w:bookmarkStart w:name="_Toc256000073" w:id="30"/>
       <w:r w:rsidRPr="00F47078">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostbehandlad diabetes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F47078">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>mellitus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8368" w:type="dxa"/>
         <w:tblInd w:w="983" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1564"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3685"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00382E4B" w:rsidRPr="00494A23" w14:paraId="0B6641F8" w14:textId="77777777" w:rsidTr="3CEA4504">
+      <w:tr w:rsidRPr="00494A23" w:rsidR="00382E4B" w:rsidTr="3CEA4504" w14:paraId="0B6641F8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="5707E0A6" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="00494A23">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="00494A23" w:rsidRDefault="00494A23" w14:paraId="5707E0A6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="644229E0" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="00494A23">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="00494A23" w:rsidRDefault="00494A23" w14:paraId="644229E0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494A23">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P-Glukoskontroll</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="594D73F4" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="00494A23">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="00494A23" w:rsidRDefault="00494A23" w14:paraId="594D73F4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494A23">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vätsketillförsel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00382E4B" w:rsidRPr="00494A23" w14:paraId="7A10012E" w14:textId="77777777" w:rsidTr="3CEA4504">
+      <w:tr w:rsidRPr="00494A23" w:rsidR="00382E4B" w:rsidTr="3CEA4504" w14:paraId="7A10012E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CFD70E7" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="00494A23">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="00494A23" w:rsidRDefault="00494A23" w14:paraId="6CFD70E7" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494A23">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Preoperativt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51E13565" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="002931FE" w:rsidRDefault="00494A23" w:rsidP="009D55C1">
+          <w:p w:rsidRPr="002931FE" w:rsidR="00494A23" w:rsidP="009D55C1" w:rsidRDefault="00494A23" w14:paraId="51E13565" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="414" w:right="0" w:hanging="340"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002931FE">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Faste-P-Glukos tas på avdelningen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47CA37B0" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="002931FE" w:rsidRDefault="00494A23" w:rsidP="009D55C1">
+          <w:p w:rsidRPr="002931FE" w:rsidR="00494A23" w:rsidP="009D55C1" w:rsidRDefault="00494A23" w14:paraId="47CA37B0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="414" w:right="0" w:hanging="340"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002931FE">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Om &lt;4 eller &gt;12 kontaktas narkosläkare.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33C7262B" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="002931FE" w:rsidRDefault="00494A23" w:rsidP="00382E4B">
+          <w:p w:rsidRPr="002931FE" w:rsidR="00494A23" w:rsidP="00382E4B" w:rsidRDefault="00494A23" w14:paraId="33C7262B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:right="0" w:hanging="283"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002931FE">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vätsketillförsel följer standard enligt ”</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002931FE">
@@ -1010,2061 +1036,2065 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002931FE">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vätsketerapi till vuxna vid </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002931FE">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>elektiva</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002931FE">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ingrepp”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00382E4B" w:rsidRPr="00494A23" w14:paraId="3473D243" w14:textId="77777777" w:rsidTr="3CEA4504">
+      <w:tr w:rsidRPr="00494A23" w:rsidR="00382E4B" w:rsidTr="3CEA4504" w14:paraId="3473D243" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="530A3F71" w14:textId="1C88D8BE" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="00494A23">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="00494A23" w:rsidRDefault="00494A23" w14:paraId="530A3F71" w14:textId="1C88D8BE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Per</w:t>
             </w:r>
             <w:r w:rsidR="5DDACB79">
               <w:t>i</w:t>
             </w:r>
             <w:r>
               <w:t>operativt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B30A419" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="002931FE" w:rsidRDefault="00494A23" w:rsidP="009D55C1">
+          <w:p w:rsidRPr="002931FE" w:rsidR="00494A23" w:rsidP="009D55C1" w:rsidRDefault="00494A23" w14:paraId="4B30A419" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="355" w:right="0" w:hanging="283"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="002931FE">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P-Glukos kontrolleras var 3:e timma eller</w:t>
             </w:r>
             <w:r w:rsidRPr="002931FE">
               <w:t xml:space="preserve"> efter behov.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="241428F4" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="00494A23">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="00494A23" w:rsidRDefault="00494A23" w14:paraId="241428F4" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00382E4B" w:rsidRPr="00494A23" w14:paraId="0C430173" w14:textId="77777777" w:rsidTr="3CEA4504">
+      <w:tr w:rsidRPr="00494A23" w:rsidR="00382E4B" w:rsidTr="3CEA4504" w14:paraId="0C430173" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5621F7" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="00494A23">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="00494A23" w:rsidRDefault="00494A23" w14:paraId="5A5621F7" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494A23">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postoperativt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3561E177" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00382E4B" w:rsidRDefault="00494A23" w:rsidP="009D55C1">
+          <w:p w:rsidRPr="00382E4B" w:rsidR="00494A23" w:rsidP="009D55C1" w:rsidRDefault="00494A23" w14:paraId="3561E177" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00382E4B">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">P-Glukos tas på </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00382E4B">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00382E4B">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00382E4B">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00382E4B">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">under första timmen på </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00382E4B">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00382E4B">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, därefter var 3:e timma. Eventuella insulinordinationer efter P-Glukosvärden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="071358D1" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="00494A23">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="00494A23" w:rsidRDefault="00494A23" w14:paraId="071358D1" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25BF5F7C" w14:textId="77777777" w:rsidR="00551273" w:rsidRDefault="00551273" w:rsidP="00731382">
+    <w:p w:rsidR="00551273" w:rsidP="00731382" w:rsidRDefault="00551273" w14:paraId="25BF5F7C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc256000094"/>
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="41" w:name="_Toc256000074"/>
+      <w:bookmarkStart w:name="_Toc256000094" w:id="31"/>
+      <w:bookmarkStart w:name="_Toc256000084" w:id="32"/>
+      <w:bookmarkStart w:name="_Toc491347030" w:id="33"/>
+      <w:bookmarkStart w:name="_Toc256000004" w:id="34"/>
+      <w:bookmarkStart w:name="_Toc256000014" w:id="35"/>
+      <w:bookmarkStart w:name="_Toc256000024" w:id="36"/>
+      <w:bookmarkStart w:name="_Toc256000034" w:id="37"/>
+      <w:bookmarkStart w:name="_Toc256000044" w:id="38"/>
+      <w:bookmarkStart w:name="_Toc256000054" w:id="39"/>
+      <w:bookmarkStart w:name="_Toc256000064" w:id="40"/>
+      <w:bookmarkStart w:name="_Toc256000074" w:id="41"/>
     </w:p>
-    <w:p w14:paraId="6988DA32" w14:textId="77777777" w:rsidR="00551273" w:rsidRDefault="00551273" w:rsidP="00731382">
+    <w:p w:rsidR="00551273" w:rsidP="00731382" w:rsidRDefault="00551273" w14:paraId="6988DA32" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49225D8F" w14:textId="77777777" w:rsidR="00F834AA" w:rsidRDefault="00F834AA" w:rsidP="00731382">
+    <w:p w:rsidR="00F834AA" w:rsidP="00731382" w:rsidRDefault="00F834AA" w14:paraId="49225D8F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A1D0267" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00731382">
+    <w:p w:rsidR="00C8680B" w:rsidP="00731382" w:rsidRDefault="00C8680B" w14:paraId="6A1D0267" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E0E10F" w14:textId="75F219F5" w:rsidR="00F47078" w:rsidRPr="00C8680B" w:rsidRDefault="00494A23" w:rsidP="00C8680B">
+    <w:p w:rsidRPr="00C8680B" w:rsidR="00F47078" w:rsidP="00C8680B" w:rsidRDefault="00494A23" w14:paraId="32E0E10F" w14:textId="75F219F5">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F47078">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tablettbehandlad diabetes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F47078">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>mellitus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Listtabell4dekorfrg31"/>
         <w:tblW w:w="11503" w:type="dxa"/>
         <w:tblInd w:w="-800" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1694"/>
         <w:gridCol w:w="1364"/>
         <w:gridCol w:w="1432"/>
         <w:gridCol w:w="1575"/>
         <w:gridCol w:w="1574"/>
         <w:gridCol w:w="1224"/>
         <w:gridCol w:w="1352"/>
         <w:gridCol w:w="1288"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C8680B" w:rsidRPr="00C8680B" w14:paraId="2884F9CA" w14:textId="77777777" w:rsidTr="5E9F33E2">
+      <w:tr w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidTr="5E9F33E2" w14:paraId="2884F9CA" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC368F8" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="6CC368F8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Klass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F9EF24C" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="1F9EF24C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Generiskt läkemedels-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FC21F5C" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="2FC21F5C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     namn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4539C66B" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="4539C66B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Handelsnamn (exempel)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="547DC0F9" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="547DC0F9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="776102F2" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="776102F2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Beredningsform, Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1574" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FBAECBB" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="5FBAECBB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fysiologisk effekt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2118B4A7" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="2118B4A7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Risk för hypoglykemi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD721AA" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="4BD721AA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Användning före operation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17335D0A" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="17335D0A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Användning under operations-dagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8680B" w:rsidRPr="00C8680B" w14:paraId="758F5052" w14:textId="77777777" w:rsidTr="5E9F33E2">
+      <w:tr w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidTr="5E9F33E2" w14:paraId="758F5052" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="752"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="106F73DB" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="106F73DB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Biguanidderivat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EBC5840" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="1EBC5840" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Metformin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9251DD" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="3A9251DD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Metformin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A5B511F" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="1A5B511F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Glucophage</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C43D0D4" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="3C43D0D4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mitforgen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">® </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10AF2232" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="10AF2232" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tablett, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>p.o</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29BF8F17" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="29BF8F17" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="78"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="34E11E4D" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="34E11E4D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="78"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Minskad </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>hepatisk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> glukos-produktion, ökad insulinkänslighet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B544B9C" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="3B544B9C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">OBS </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>laktacidos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BE57F22" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="2BE57F22" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E4AFE91" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="1E4AFE91" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Låg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E14B188" w14:textId="641B8ADC" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="3E14B188" w14:textId="641B8ADC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fortsätt vanlig dos</w:t>
             </w:r>
             <w:r w:rsidR="000E6528">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AEB725E" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="3AEB725E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hoppa över dos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8680B" w:rsidRPr="00C8680B" w14:paraId="79F80811" w14:textId="77777777" w:rsidTr="5E9F33E2">
+      <w:tr w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidTr="5E9F33E2" w14:paraId="79F80811" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="752"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16094145" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="16094145" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sulfonylurea</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-Föreningar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C19A1B2" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="7C19A1B2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="69" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Glibenklamid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="7E5D1B40" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="7E5D1B40" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="69" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Glipiziz</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="54EB748A" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="54EB748A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="69" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Glimepirid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="67E2A992" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="67E2A992" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D904544" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="7D904544" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="114"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Daonil</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®,    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22BE2BE1" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="22BE2BE1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="114"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gli-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74A6190C" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="74A6190C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>benklamid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="231BD80C" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="231BD80C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mindiab</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®,          </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E3C1368" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="7E3C1368" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Amaryl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®,          </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54C559CF" w14:textId="402E3F99" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="54C559CF" w14:textId="402E3F99">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Glimepirid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">® </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32134D24" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="32134D24" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tablett, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>p.o</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="298329FB" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="298329FB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ökad insulinsekretion </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27EE5C19" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="27EE5C19" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Medel till hög </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E5003B8" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="7E5003B8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortsätt vanlig dos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EABA579" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="5EABA579" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hoppa över dos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8680B" w:rsidRPr="00C8680B" w14:paraId="48B0A945" w14:textId="77777777" w:rsidTr="5E9F33E2">
+      <w:tr w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidTr="5E9F33E2" w14:paraId="48B0A945" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B5A70B5" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="3B5A70B5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tiazolidindioner</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17A2A566" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="17A2A566" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pioglitazon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55B00522" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="55B00522" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pioglitazon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC1C357" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="5CC1C357" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tablett, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>p.o</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="106FC038" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="106FC038" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A2DCF21" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="2A2DCF21" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ökad insulinkänslighet </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A6FF3F7" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="3A6FF3F7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73EF0F70" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="73EF0F70" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Låg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35302B2F" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="35302B2F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortsätt vanlig dos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13F56858" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="13F56858" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortsätt vanlig dos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8680B" w:rsidRPr="00C8680B" w14:paraId="1586F0CE" w14:textId="77777777" w:rsidTr="5E9F33E2">
+      <w:tr w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidTr="5E9F33E2" w14:paraId="1586F0CE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C5AA9D6" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="3C5AA9D6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Glinider</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D32548D" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="7D32548D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nateglinid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">,     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EE28EF3" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="0EE28EF3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Repaglinid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CBBB121" w14:textId="0A9E8D55" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="000B149D">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="000B149D" w:rsidRDefault="00C8680B" w14:paraId="2CBBB121" w14:textId="0A9E8D55">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NovoNorm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">® </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37870BCA" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="37870BCA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Repaglinid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">® </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52DC2530" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="52DC2530" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tablett, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>p.o</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="628B965A" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="628B965A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2013D476" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="2013D476" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ökad insulinsekretion </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33CA7D92" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="33CA7D92" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A40278C" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="7A40278C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Medel </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A3A1A14" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="0A3A1A14" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortsätt vanlig dos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72071A40" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="72071A40" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hoppa över dos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8680B" w:rsidRPr="00C8680B" w14:paraId="22244958" w14:textId="77777777" w:rsidTr="5E9F33E2">
+      <w:tr w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidTr="5E9F33E2" w14:paraId="22244958" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74D0C382" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="74D0C382" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="69" w:right="276"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Alfa-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>gluko</w:t>
@@ -3073,562 +3103,562 @@
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>sidashämmare</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07E946AB" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="07E946AB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Akarbos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B48CC17" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="1B48CC17" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Glucobay</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52CA4A26" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="52CA4A26" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tablett, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>p.o</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="358B6BB2" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="358B6BB2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="40AF67FA" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="40AF67FA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Förlångsammar tarmens kolhydrat-upptag </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2434B345" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="2434B345" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14CE228E" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="14CE228E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Låg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="431055D0" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="431055D0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortsätt vanlig dos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64B8D730" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="64B8D730" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hoppa över dos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8680B" w:rsidRPr="00C8680B" w14:paraId="715C8970" w14:textId="77777777" w:rsidTr="5E9F33E2">
+      <w:tr w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidTr="5E9F33E2" w14:paraId="715C8970" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="752"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="651E86F0" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="651E86F0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="69" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dipeptidylpep</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F2B9A73" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="5F2B9A73" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="69" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tidas-4(DPP</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4)-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="26D111E2" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="26D111E2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  hämmare </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA7D85A" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="3DA7D85A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sitagliptin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">,    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B23D8F2" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="6B23D8F2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vildagliptin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">,   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5946BD77" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="5946BD77" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Saxagliptin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">,    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09DF5A52" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="09DF5A52" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Alogliptin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">,       </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5898B854" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="5898B854" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Linagliptin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75E465B9" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="75E465B9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Januvia</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®,            </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="561F6A09" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="561F6A09" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Galvus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
@@ -3642,1680 +3672,1687 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Onglyza</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®,          </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E33B09E" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="0E33B09E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Trajenta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="700B4C9A" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="700B4C9A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Tablett, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>p.o</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52DED90E" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="52DED90E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Glukosberoende ökning i insulinsekretion och minskning i </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>glukagonsekretion</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A39D45D" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="4A39D45D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2794CB4E" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="2794CB4E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Låg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="124828CF" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="124828CF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortsätt vanlig dos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75524CE3" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="75524CE3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortsätt vanlig dos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8680B" w:rsidRPr="00C8680B" w14:paraId="54DD02A7" w14:textId="77777777" w:rsidTr="5E9F33E2">
+      <w:tr w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidTr="5E9F33E2" w14:paraId="54DD02A7" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1072"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="061179F6" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="061179F6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="69" w:right="78"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Glukagonlik</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="678097F9" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="678097F9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="69" w:right="78"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>peptid-1-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B5321D8" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="4B5321D8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="69" w:right="78"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">receptor </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F463502" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="4F463502" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="69" w:right="78"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(GLP</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1)-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="536C69E3" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="536C69E3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>analoger</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01271358" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="01271358" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Exenatid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">,          </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="531DBD55" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="531DBD55" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Liraglutid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">,      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36F53FB8" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="36F53FB8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lixisenatid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">,     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="799A52FA" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="799A52FA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dulaglutid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">,   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="306E388F" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="306E388F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Semaglutid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F7C839E" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="0F7C839E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bydureon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®,        </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36D20AAF" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="36D20AAF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Byetta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®,             </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32F09D96" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="32F09D96" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Saxenda</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®,          </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53DA5E4E" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="53DA5E4E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Victoza</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®,           </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B60B5DE" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="7B60B5DE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lyxumia</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®,         </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="482DF631" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="482DF631" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Trulicity</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®,          </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BCE0C57" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="5BCE0C57" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ozempic</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="264A890C" w14:textId="7235B8C0" w:rsidR="00136D1A" w:rsidRPr="00C8680B" w:rsidRDefault="00136D1A" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00136D1A" w:rsidP="00C8680B" w:rsidRDefault="00136D1A" w14:paraId="264A890C" w14:textId="7235B8C0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rybelsus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00F34B21">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-              <w:sym w:font="Symbol" w:char="F0D2"/>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ò</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="147863A2" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="147863A2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Injektion, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s.c</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69930242" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="69930242" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="68"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47CA97F6" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="47CA97F6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="68"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Glukosberoende ökning i insulinsekretion och minskning i </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>glukagon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-sekretion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4234871E" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="4234871E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OBS! Ventrikel-retention</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74306010" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="74306010" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE241AA" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="7EE241AA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Låg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48FE20B3" w14:textId="34334FFE" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="48FE20B3" w14:textId="34334FFE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5E9F33E2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Karens </w:t>
             </w:r>
-            <w:r w:rsidR="5AEE4F52" w:rsidRPr="5E9F33E2">
+            <w:r w:rsidRPr="5E9F33E2" w:rsidR="5AEE4F52">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="5E9F33E2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> v </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58395C4D" w14:textId="2D984307" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="58395C4D" w14:textId="2D984307">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">om ordinerat veckovis </w:t>
             </w:r>
             <w:r w:rsidR="000E6528">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B96D7AE" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="2B96D7AE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hoppa över dos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8680B" w:rsidRPr="00C8680B" w14:paraId="740FBB26" w14:textId="77777777" w:rsidTr="5E9F33E2">
+      <w:tr w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidTr="5E9F33E2" w14:paraId="740FBB26" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1490"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DBBB5B5" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="3DBBB5B5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="69" w:right="93"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Natriumglukos-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>samtransportör</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6536AFF3" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="6536AFF3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2 (SGLT2)      hämmare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E08FD40" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="7E08FD40" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dapaglifozin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39E889BE" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="39E889BE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kanaglifozin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28F923DA" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="28F923DA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Empaglifozin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78E13643" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="78E13643" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ertugliflozin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54887B6F" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="54887B6F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forxiga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12F4301D" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="12F4301D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Xigduo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®* </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CE67365" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="3CE67365" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Qtern</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®* </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FE5BFA2" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="6FE5BFA2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Invokana</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®,      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BF590CD" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="5BF590CD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jardiance</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">® </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76C0F87D" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="76C0F87D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1732"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Synjardy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®* </w:t>
             </w:r>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C8680B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6409C274" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="6409C274" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Glyxambi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®* </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6575BD78" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="6575BD78" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Steglujan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">®* </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70F2A2EC" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="70F2A2EC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Steglatro</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">® </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="535635DA" w14:textId="37CFC70B" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="535635DA" w14:textId="37CFC70B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Segluromet</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>®* *kombinations- preparat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5CDE63" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="2D5CDE63" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1732"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tablett, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>p.o</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ECC4EE9" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="5ECC4EE9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EFC1D67" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="5EFC1D67" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Minskar glukos-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>reabsorption</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> i njure </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0900F3AE" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="0900F3AE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">OBS! </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
@@ -5333,828 +5370,843 @@
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ketoacidos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="049105F9" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="049105F9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Låg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A9ED7EE" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="4A9ED7EE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Karens 72 timmar innan operation</w:t>
             </w:r>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ACEA153" w14:textId="77777777" w:rsidR="00C8680B" w:rsidRPr="00C8680B" w:rsidRDefault="00C8680B" w:rsidP="00C8680B">
+          <w:p w:rsidRPr="00C8680B" w:rsidR="00C8680B" w:rsidP="00C8680B" w:rsidRDefault="00C8680B" w14:paraId="4ACEA153" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8680B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hoppa över dos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4737999C" w14:textId="1CC03C07" w:rsidR="395C3BD9" w:rsidRDefault="395C3BD9" w:rsidP="1408DDB6">
+    <w:p w:rsidR="395C3BD9" w:rsidP="1408DDB6" w:rsidRDefault="395C3BD9" w14:paraId="4737999C" w14:textId="1CC03C07">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F834AA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="00F834AA">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="1DEDE584" w:rsidRPr="00F834AA">
+      <w:r w:rsidRPr="00F834AA" w:rsidR="1DEDE584">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>vid</w:t>
       </w:r>
       <w:r w:rsidR="00444656">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00444656">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>behandlinbg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="1DEDE584" w:rsidRPr="00F834AA">
+      <w:r w:rsidRPr="00F834AA" w:rsidR="1DEDE584">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> GLP</w:t>
       </w:r>
       <w:r w:rsidRPr="00F834AA">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">-1 </w:t>
       </w:r>
-      <w:r w:rsidR="0A2C7FF3" w:rsidRPr="00F834AA">
+      <w:r w:rsidRPr="00F834AA" w:rsidR="0A2C7FF3">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">analoga </w:t>
       </w:r>
       <w:r w:rsidRPr="00F834AA">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bör en säker luftväg/RSI övervägas om man inte kan bedöma retentionsgrad med ultraljud.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A02CF3" w14:textId="63CDE470" w:rsidR="008B01B5" w:rsidRDefault="008B01B5" w:rsidP="1408DDB6">
+    <w:p w:rsidR="008B01B5" w:rsidP="1408DDB6" w:rsidRDefault="008B01B5" w14:paraId="51A02CF3" w14:textId="63CDE470">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">*** Vid stor kirurgi med betydande risk för </w:t>
       </w:r>
       <w:r w:rsidR="00034610">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">jursvikt bör </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Metformin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> utsättas 48 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> preoperativt</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8271" w:type="dxa"/>
         <w:tblInd w:w="938" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1467"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00494A23" w:rsidRPr="00494A23" w14:paraId="1ADEA77C" w14:textId="77777777" w:rsidTr="1408DDB6">
+      <w:tr w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidTr="1408DDB6" w14:paraId="1ADEA77C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1467" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="54EC95A1" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="00494A23">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="00494A23" w:rsidRDefault="00494A23" w14:paraId="54EC95A1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="133536FB" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="00494A23">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="00494A23" w:rsidRDefault="00494A23" w14:paraId="133536FB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494A23">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P-Glukoskontroll</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8AE777" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="00494A23">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="00494A23" w:rsidRDefault="00494A23" w14:paraId="7B8AE777" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494A23">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vätsketillförsel/</w:t>
             </w:r>
             <w:r w:rsidRPr="00494A23">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00494A23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>diabetesbehandling</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00494A23" w:rsidRPr="00494A23" w14:paraId="330035DF" w14:textId="77777777" w:rsidTr="1408DDB6">
+      <w:tr w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidTr="1408DDB6" w14:paraId="330035DF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1703"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1467" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ACBFF36" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="00494A23">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="00494A23" w:rsidRDefault="00494A23" w14:paraId="6ACBFF36" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494A23">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Preoperativt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44A3362E" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00382E4B" w:rsidRDefault="00494A23" w:rsidP="009D55C1">
+          <w:p w:rsidRPr="00382E4B" w:rsidR="00494A23" w:rsidP="009D55C1" w:rsidRDefault="00494A23" w14:paraId="44A3362E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="355"/>
               </w:tabs>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="397" w:right="0" w:hanging="340"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Faste-P-Glukos kontrolleras på avdelningen. Om &lt;4 eller &gt;12 kontaktas narkos-läkare.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44624C97" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="009D55C1">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="009D55C1" w:rsidRDefault="00494A23" w14:paraId="44624C97" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494A23">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Om P-Glukos är  </w:t>
             </w:r>
             <w:r w:rsidRPr="00494A23">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00494A23">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">12 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00494A23">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00494A23">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/l eller mindre får patienten inget insulin.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A211A72" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="009D55C1">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="009D55C1" w:rsidRDefault="00494A23" w14:paraId="0A211A72" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494A23">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Samtidigt sätts ett intravenöst dropp med 1 000 ml Glukos 100 mg/ml 40 Na 20 K * som ska gå in på cirka 12 timmar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00494A23" w:rsidRPr="00494A23" w14:paraId="4D9DC11D" w14:textId="77777777" w:rsidTr="1408DDB6">
+      <w:tr w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidTr="1408DDB6" w14:paraId="4D9DC11D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1467" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A1F772B" w14:textId="29D54DEB" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="3CEA4504">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="3CEA4504" w:rsidRDefault="00494A23" w14:paraId="2A1F772B" w14:textId="29D54DEB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Per</w:t>
             </w:r>
             <w:r w:rsidR="53B20601">
               <w:t>io</w:t>
             </w:r>
             <w:r>
               <w:t>perativt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="142B6738" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="009D55C1">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="009D55C1" w:rsidRDefault="00494A23" w14:paraId="142B6738" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>P-Glukoskontroll var 3:e timma eller efter behov.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60238477" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="009D55C1">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="009D55C1" w:rsidRDefault="00494A23" w14:paraId="60238477" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Om P-Glukos är 12 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>/l eller mindre får patienten inget insulin.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00494A23" w:rsidRPr="00494A23" w14:paraId="309192F1" w14:textId="77777777" w:rsidTr="1408DDB6">
+      <w:tr w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidTr="1408DDB6" w14:paraId="309192F1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1467" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3806675A" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="00494A23">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="00494A23" w:rsidRDefault="00494A23" w14:paraId="3806675A" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494A23">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postoperativt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B7BE29" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="009D55C1">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="009D55C1" w:rsidRDefault="00494A23" w14:paraId="68B7BE29" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Postoperativ P-Glukoskontroll första timmen, därefter var 3:e timma. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C071C42" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="009D55C1">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="009D55C1" w:rsidRDefault="00494A23" w14:paraId="6C071C42" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Om P-Glukos &lt;4 eller &gt;12 kontaktas narkosläkare.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7335AD1E" w14:textId="7BA41AF0" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="1408DDB6">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="1408DDB6" w:rsidRDefault="00494A23" w14:paraId="7335AD1E" w14:textId="7BA41AF0">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="74" w:right="0"/>
             </w:pPr>
             <w:r>
               <w:t>Fortsatta insulinordinationer sker efter P-Glukosvärden.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70EB74E0" w14:textId="6E6EEC27" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="1408DDB6">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="1408DDB6" w:rsidRDefault="00494A23" w14:paraId="70EB74E0" w14:textId="6E6EEC27">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="357" w:right="0"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="18705412" w14:textId="1BD031B7" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="64101260" w:rsidP="1408DDB6">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="1408DDB6" w:rsidRDefault="64101260" w14:paraId="18705412" w14:textId="1BD031B7">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1408DDB6">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>OBS! Vid akuta operationer ska vid SGLT2-hämmare     B-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="1408DDB6">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>ketoner</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="1408DDB6">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> kontrolleras </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="1408DDB6">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D37FE6">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> (låg risk om &lt;1,5mmol/l</w:t>
             </w:r>
             <w:r w:rsidR="000E6528">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve">) och S-laktat </w:t>
             </w:r>
             <w:r w:rsidRPr="1408DDB6">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve">hos patienter med </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="1408DDB6">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>Metformin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="67D4095C" w14:textId="152F47D6" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="1408DDB6">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="1408DDB6" w:rsidRDefault="00494A23" w14:paraId="67D4095C" w14:textId="152F47D6">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="357" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C77F227" w14:textId="77777777" w:rsidR="00494A23" w:rsidRPr="00494A23" w:rsidRDefault="00494A23" w:rsidP="009D55C1">
+          <w:p w:rsidRPr="00494A23" w:rsidR="00494A23" w:rsidP="009D55C1" w:rsidRDefault="00494A23" w14:paraId="4C77F227" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Om P-Glukos är 12 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>/l eller mindre får patienten inget insulin. Vätsketillförsel följer standard enligt riktlinje ”</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Perioperativ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> vätsketerapi till vuxna vid </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>elektiva</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> ingrepp”.</w:t>
             </w:r>
             <w:r>
               <w:br/>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve">Patient som ej beräknas kunna äta och dricka ska ordineras ytterligare 1 000 ml Glukos 100 mg/ml 40 Na 20 K * som måste skrivas in i </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Melior</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12E14C96" w14:textId="77777777" w:rsidR="00220DDE" w:rsidRDefault="00220DDE" w:rsidP="00220DDE">
+    <w:p w:rsidR="00220DDE" w:rsidP="00220DDE" w:rsidRDefault="00220DDE" w14:paraId="12E14C96" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00947C3B">
         <w:t>*Njursviktande patient får 1</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00947C3B">
         <w:t xml:space="preserve">000 ml </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00947C3B">
         <w:t>Glucos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00947C3B">
         <w:t xml:space="preserve"> 100</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
@@ -6163,366 +6215,382 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00947C3B">
         <w:t>istället</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00947C3B">
         <w:t xml:space="preserve"> för </w:t>
       </w:r>
       <w:r w:rsidRPr="00D66A69">
         <w:t>100</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D66A69">
         <w:t>mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00947C3B">
         <w:t>/ml 40 Na 20 K</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214406E3" w14:textId="49C90197" w:rsidR="00494A23" w:rsidRDefault="00494A23" w:rsidP="009A32ED">
+    <w:p w:rsidR="00494A23" w:rsidP="009A32ED" w:rsidRDefault="00494A23" w14:paraId="214406E3" w14:textId="49C90197">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="263A157D" w14:textId="513618FF" w:rsidR="1408DDB6" w:rsidRDefault="1408DDB6" w:rsidP="1408DDB6">
+    <w:p w:rsidR="1408DDB6" w:rsidP="1408DDB6" w:rsidRDefault="1408DDB6" w14:paraId="263A157D" w14:textId="513618FF">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D7D4F62" w14:textId="2B765F55" w:rsidR="1408DDB6" w:rsidRDefault="1408DDB6" w:rsidP="1408DDB6">
+    <w:p w:rsidR="1408DDB6" w:rsidP="1408DDB6" w:rsidRDefault="1408DDB6" w14:paraId="4D7D4F62" w14:textId="2B765F55">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2384E1CB" w14:textId="3AE08C0D" w:rsidR="1408DDB6" w:rsidRDefault="1408DDB6" w:rsidP="1408DDB6">
+    <w:p w:rsidR="1408DDB6" w:rsidP="1408DDB6" w:rsidRDefault="1408DDB6" w14:paraId="2384E1CB" w14:textId="3AE08C0D">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01746F13" w14:textId="3C14DAAC" w:rsidR="1408DDB6" w:rsidRDefault="1408DDB6" w:rsidP="1408DDB6">
+    <w:p w:rsidR="1408DDB6" w:rsidP="1408DDB6" w:rsidRDefault="1408DDB6" w14:paraId="01746F13" w14:textId="3C14DAAC">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F4ED080" w14:textId="200E7D6F" w:rsidR="00494A23" w:rsidRDefault="00220DDE" w:rsidP="00220DDE">
+    <w:p w:rsidR="00494A23" w:rsidP="00220DDE" w:rsidRDefault="00220DDE" w14:paraId="3F4ED080" w14:textId="200E7D6F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00220DDE">
-        <w:lastRenderedPageBreak/>
         <w:t>Insulinbehandlad diabetes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8221" w:type="dxa"/>
         <w:tblInd w:w="988" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00220DDE" w:rsidRPr="00220DDE" w14:paraId="0C1740BE" w14:textId="77777777" w:rsidTr="0F2B5F56">
+      <w:tr w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidTr="0F2B5F56" w14:paraId="0C1740BE" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="4ECF1DE0" w14:textId="77777777" w:rsidR="00220DDE" w:rsidRPr="00220DDE" w:rsidRDefault="00220DDE" w:rsidP="00220DDE">
+          <w:p w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidP="00220DDE" w:rsidRDefault="00220DDE" w14:paraId="4ECF1DE0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB9F1BD" w14:textId="77777777" w:rsidR="00220DDE" w:rsidRPr="00220DDE" w:rsidRDefault="00220DDE" w:rsidP="00220DDE">
+          <w:p w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidP="00220DDE" w:rsidRDefault="00220DDE" w14:paraId="7AB9F1BD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00220DDE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P-Glukoskontroll</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="4A7BD7EB" w14:textId="77777777" w:rsidR="00220DDE" w:rsidRPr="00220DDE" w:rsidRDefault="00220DDE" w:rsidP="00220DDE">
+          <w:p w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidP="00220DDE" w:rsidRDefault="00220DDE" w14:paraId="4A7BD7EB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00220DDE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vätsketillförsel/ </w:t>
             </w:r>
             <w:r w:rsidRPr="00220DDE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00220DDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>diabetesbehandling</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00220DDE" w:rsidRPr="00220DDE" w14:paraId="6F4B7030" w14:textId="77777777" w:rsidTr="0F2B5F56">
+      <w:tr w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidTr="0F2B5F56" w14:paraId="6F4B7030" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="731B81DA" w14:textId="77777777" w:rsidR="00220DDE" w:rsidRPr="00220DDE" w:rsidRDefault="00220DDE" w:rsidP="00220DDE">
+          <w:p w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidP="00220DDE" w:rsidRDefault="00220DDE" w14:paraId="731B81DA" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00220DDE">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Preoperativt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48AFDD69" w14:textId="5014B998" w:rsidR="5864E965" w:rsidRDefault="00C27B23" w:rsidP="3CEA4504">
+          <w:p w:rsidR="5864E965" w:rsidP="3CEA4504" w:rsidRDefault="00C27B23" w14:paraId="48AFDD69" w14:textId="5014B998">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Vid kombination </w:t>
             </w:r>
             <w:r w:rsidR="00C75AB1">
               <w:t xml:space="preserve">med andra </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C75AB1">
               <w:t>antidiabetika</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C75AB1">
               <w:t xml:space="preserve"> se handlingsplan ovan</w:t>
             </w:r>
             <w:r w:rsidR="79476FFB">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AB380A8" w14:textId="16A422A6" w:rsidR="3CEA4504" w:rsidRDefault="3CEA4504" w:rsidP="3CEA4504">
+          <w:p w:rsidR="3CEA4504" w:rsidP="3CEA4504" w:rsidRDefault="3CEA4504" w14:paraId="0AB380A8" w14:textId="16A422A6">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="357" w:right="0"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D5B204A" w14:textId="77777777" w:rsidR="00220DDE" w:rsidRPr="00220DDE" w:rsidRDefault="00220DDE" w:rsidP="00220DDE">
+          <w:p w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidP="00220DDE" w:rsidRDefault="00220DDE" w14:paraId="2D5B204A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Faste-P-Glukos kontrolleras på avdelningen. Om &lt;4 </w:t>
             </w:r>
             <w:r>
               <w:br/>
+            </w:r>
+            <w:r>
               <w:t>eller &gt;12 kontaktas narkos-läkare.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BF283C3" w14:textId="77777777" w:rsidR="00220DDE" w:rsidRPr="00220DDE" w:rsidRDefault="00220DDE" w:rsidP="00220DDE">
+          <w:p w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidP="00220DDE" w:rsidRDefault="00220DDE" w14:paraId="1BF283C3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">På morgonen kopplas 1 000 ml Glukos 100 mg/ml 40 Na 20 K * på cirka 12 timmar.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41B59CC1" w14:textId="3AE152CF" w:rsidR="00220DDE" w:rsidRPr="00220DDE" w:rsidRDefault="00220DDE" w:rsidP="55693773">
+          <w:p w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidP="55693773" w:rsidRDefault="00220DDE" w14:paraId="41B59CC1" w14:textId="3AE152CF">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Insulin ges subkutant. enligt ett av alternativen nedan om P-Glukos är mellan 4-12 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">/l. </w:t>
             </w:r>
             <w:r>
               <w:br/>
+            </w:r>
+            <w:r>
               <w:t>1) Om patienten normalt tar basinsulin (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Humulin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> NPH, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Lantus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Levemir</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> eller </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Tresiba</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">) på kvällen, ges detta i vanlig dos (kvällen före </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>op</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
             <w:r>
               <w:br/>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve">2) Om patienten normalt tar basinsulin på morgonen ges detta i vanlig dos. </w:t>
             </w:r>
             <w:r>
               <w:br/>
+            </w:r>
+            <w:r>
               <w:t>3) Kortverkande måltidsinsulin på morgonen (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Humulin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="0FE3583B">
               <w:t>egular</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Apidra</w:t>
             </w:r>
@@ -6542,876 +6610,883 @@
             <w:r>
               <w:t>Lispro</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="5C2F5822">
               <w:t xml:space="preserve">, Insulin </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="5C2F5822">
               <w:t>Aspart</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Fiasp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>) ges ej.</w:t>
             </w:r>
             <w:r>
               <w:br/>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> 4) </w:t>
             </w:r>
             <w:r w:rsidR="0018776B">
               <w:t>Om patienten har blandinsulin (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0018776B">
               <w:t>Humalog</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0018776B">
               <w:t xml:space="preserve"> Mix 25, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0018776B">
               <w:t>Humalog</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0018776B">
               <w:t xml:space="preserve"> Mix 50 eller </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0018776B">
               <w:t>Novomix</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0018776B">
               <w:t xml:space="preserve"> 30) på morgonen så ges ¾ delar av dosen som NPH-insulin (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0018776B">
               <w:t>Humulin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0018776B">
               <w:t xml:space="preserve"> NPH).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00220DDE" w:rsidRPr="00220DDE" w14:paraId="0D0813EA" w14:textId="77777777" w:rsidTr="0F2B5F56">
+      <w:tr w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidTr="0F2B5F56" w14:paraId="0D0813EA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C1BE251" w14:textId="77777777" w:rsidR="00220DDE" w:rsidRPr="00220DDE" w:rsidRDefault="00220DDE" w:rsidP="00220DDE">
+          <w:p w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidP="00220DDE" w:rsidRDefault="00220DDE" w14:paraId="3C1BE251" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00220DDE">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Peroperativt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F4994F3" w14:textId="77777777" w:rsidR="00C75AB1" w:rsidRDefault="00C75AB1" w:rsidP="00C75AB1">
+          <w:p w:rsidR="00C75AB1" w:rsidP="00C75AB1" w:rsidRDefault="00C75AB1" w14:paraId="4F4994F3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Vid kombination med andra </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>antidiabetika</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> se handlingsplan ovan.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49E744C2" w14:textId="0B487BBC" w:rsidR="3CEA4504" w:rsidRDefault="3CEA4504" w:rsidP="3CEA4504">
+          <w:p w:rsidR="3CEA4504" w:rsidP="3CEA4504" w:rsidRDefault="3CEA4504" w14:paraId="49E744C2" w14:textId="0B487BBC">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="0"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14C60117" w14:textId="77777777" w:rsidR="00220DDE" w:rsidRPr="00220DDE" w:rsidRDefault="00220DDE" w:rsidP="00220DDE">
+          <w:p w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidP="00220DDE" w:rsidRDefault="00220DDE" w14:paraId="14C60117" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>P-Glukos kontrolleras var 3:e timma eller efter behov.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B2483A9" w14:textId="77777777" w:rsidR="00220DDE" w:rsidRPr="00220DDE" w:rsidRDefault="00220DDE" w:rsidP="00220DDE">
+          <w:p w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidP="00220DDE" w:rsidRDefault="00220DDE" w14:paraId="0B2483A9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Glukos 100 mg/ml 40 Na 20 K * fortsätter parallellt med </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>perioperativ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> vätska </w:t>
             </w:r>
             <w:r>
               <w:br/>
+            </w:r>
+            <w:r>
               <w:t>enligt riktlinje ”</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Perioperativ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> vätska till diabetespatienter”.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12DB95A2" w14:textId="77777777" w:rsidR="00220DDE" w:rsidRPr="00220DDE" w:rsidRDefault="00220DDE" w:rsidP="00220DDE">
+          <w:p w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidP="00220DDE" w:rsidRDefault="00220DDE" w14:paraId="12DB95A2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Blod och vätskeförluster ersätts med icke glukoshaltiga vätskor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00220DDE" w:rsidRPr="00220DDE" w14:paraId="7FB60E0B" w14:textId="77777777" w:rsidTr="0F2B5F56">
+      <w:tr w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidTr="0F2B5F56" w14:paraId="7FB60E0B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09F0A3FF" w14:textId="77777777" w:rsidR="00220DDE" w:rsidRPr="00220DDE" w:rsidRDefault="00220DDE" w:rsidP="00220DDE">
+          <w:p w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidP="00220DDE" w:rsidRDefault="00220DDE" w14:paraId="09F0A3FF" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00220DDE">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postoperativt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FD012A6" w14:textId="77777777" w:rsidR="00220DDE" w:rsidRPr="00220DDE" w:rsidRDefault="00220DDE" w:rsidP="00220DDE">
+          <w:p w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidP="00220DDE" w:rsidRDefault="00220DDE" w14:paraId="6FD012A6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>P-Glukos kontrolleras första timman efter operationen och därefter var 3:e timma.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C68602B" w14:textId="77777777" w:rsidR="00220DDE" w:rsidRPr="00220DDE" w:rsidRDefault="00220DDE" w:rsidP="00220DDE">
+          <w:p w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidP="00220DDE" w:rsidRDefault="00220DDE" w14:paraId="1C68602B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Målet är att patienten ska kunna ta sin ordinarie dos och äta.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3E20D1" w14:textId="77777777" w:rsidR="00220DDE" w:rsidRPr="00220DDE" w:rsidRDefault="00220DDE" w:rsidP="00220DDE">
+          <w:p w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidP="00220DDE" w:rsidRDefault="00220DDE" w14:paraId="6B3E20D1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Vid ingrepp då patienten förväntas kunna dricka inom de närmaste 4 timmarna, </w:t>
             </w:r>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>behövs ingen ytterligare postoperativ vätsketillförsel.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="497DF1E7" w14:textId="77777777" w:rsidR="00220DDE" w:rsidRPr="00220DDE" w:rsidRDefault="00220DDE" w:rsidP="00220DDE">
+          <w:p w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidP="00220DDE" w:rsidRDefault="00220DDE" w14:paraId="497DF1E7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Övriga postoperativa patienter, exempelvis bukopererade eller ingrepp med hög frekvens illamående, ska då ha andra litern Glukos 100 mg/ml 40 Na 20 K * enligt ordination av narkos-läkare tills dess att dryck och föda kan intas. Glukosen skrivs in i </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Melior</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66EEDA5F" w14:textId="387C6A5B" w:rsidR="00220DDE" w:rsidRPr="00220DDE" w:rsidRDefault="00200A3E" w:rsidP="00220DDE">
+    <w:p w:rsidRPr="00220DDE" w:rsidR="00220DDE" w:rsidP="00220DDE" w:rsidRDefault="00200A3E" w14:paraId="66EEDA5F" w14:textId="387C6A5B">
       <w:r w:rsidRPr="00200A3E">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">*Njursviktande patienter ska ha 1 000 ml </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00200A3E">
         <w:t>Glucos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00200A3E">
         <w:t xml:space="preserve"> 100 mg/ml 40 Na </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00200A3E">
         <w:t>istället</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00200A3E">
         <w:t xml:space="preserve"> för Glukos 100 mg/ml 40 Na 20 K.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D609C21" w14:textId="2B52BD79" w:rsidR="00494A23" w:rsidRDefault="00200A3E" w:rsidP="00200A3E">
+    <w:p w:rsidR="00494A23" w:rsidP="00200A3E" w:rsidRDefault="00200A3E" w14:paraId="4D609C21" w14:textId="2B52BD79">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00200A3E">
         <w:t>Patienter med insulinpump</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8221" w:type="dxa"/>
         <w:tblInd w:w="988" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="3433"/>
         <w:gridCol w:w="3371"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00200A3E" w:rsidRPr="00200A3E" w14:paraId="14A42BD2" w14:textId="77777777" w:rsidTr="1408DDB6">
+      <w:tr w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidTr="1408DDB6" w14:paraId="14A42BD2" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="046E4386" w14:textId="77777777" w:rsidR="00200A3E" w:rsidRPr="00200A3E" w:rsidRDefault="00200A3E" w:rsidP="00200A3E">
+          <w:p w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidP="00200A3E" w:rsidRDefault="00200A3E" w14:paraId="046E4386" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3433" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="15212C7F" w14:textId="77777777" w:rsidR="00200A3E" w:rsidRPr="00200A3E" w:rsidRDefault="00200A3E" w:rsidP="00200A3E">
+          <w:p w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidP="00200A3E" w:rsidRDefault="00200A3E" w14:paraId="15212C7F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00200A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P-Glukoskontroll</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="34B4BC2F" w14:textId="77777777" w:rsidR="00200A3E" w:rsidRPr="00200A3E" w:rsidRDefault="00200A3E" w:rsidP="00200A3E">
+          <w:p w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidP="00200A3E" w:rsidRDefault="00200A3E" w14:paraId="34B4BC2F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00200A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vätsketillförsel/ </w:t>
             </w:r>
             <w:r w:rsidRPr="00200A3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00200A3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>diabetesbehandling</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00200A3E" w:rsidRPr="00200A3E" w14:paraId="4AF534CC" w14:textId="77777777" w:rsidTr="1408DDB6">
+      <w:tr w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidTr="1408DDB6" w14:paraId="4AF534CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7931DB78" w14:textId="77777777" w:rsidR="00200A3E" w:rsidRPr="00200A3E" w:rsidRDefault="00200A3E" w:rsidP="00200A3E">
+          <w:p w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidP="00200A3E" w:rsidRDefault="00200A3E" w14:paraId="7931DB78" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00200A3E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Preoperativt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3433" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08BD960A" w14:textId="77777777" w:rsidR="00200A3E" w:rsidRPr="00200A3E" w:rsidRDefault="00200A3E" w:rsidP="00200A3E">
+          <w:p w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidP="00200A3E" w:rsidRDefault="00200A3E" w14:paraId="08BD960A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Faste-P-Glukos tas på avdelningen. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C31B274" w14:textId="77777777" w:rsidR="00200A3E" w:rsidRPr="00200A3E" w:rsidRDefault="00200A3E" w:rsidP="00200A3E">
+          <w:p w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidP="00200A3E" w:rsidRDefault="00200A3E" w14:paraId="6C31B274" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Om detta är &lt;4 eller &gt;12 kontaktas narkosläkare.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49980E84" w14:textId="77777777" w:rsidR="00200A3E" w:rsidRPr="00200A3E" w:rsidRDefault="00200A3E" w:rsidP="00200A3E">
+          <w:p w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidP="00200A3E" w:rsidRDefault="00200A3E" w14:paraId="49980E84" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Insulinpumpen sitter kvar på patienten i aktivt läge och ger patienten sedvanlig </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>basdos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>. Inför ingreppet byts slang och ny nål sätts.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6971B9E3" w14:textId="77777777" w:rsidR="00200A3E" w:rsidRPr="00200A3E" w:rsidRDefault="00200A3E" w:rsidP="00200A3E">
+          <w:p w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidP="00200A3E" w:rsidRDefault="00200A3E" w14:paraId="6971B9E3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>I samband med detta sätts 1 000 ml Glukos 100 mg/ml 40 Na 20 K * på 10-12 timmar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00200A3E" w:rsidRPr="00200A3E" w14:paraId="13FEEF66" w14:textId="77777777" w:rsidTr="1408DDB6">
+      <w:tr w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidTr="1408DDB6" w14:paraId="13FEEF66" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF74F33" w14:textId="77777777" w:rsidR="00200A3E" w:rsidRPr="00200A3E" w:rsidRDefault="00200A3E" w:rsidP="00200A3E">
+          <w:p w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidP="00200A3E" w:rsidRDefault="00200A3E" w14:paraId="3BF74F33" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00200A3E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Peroperativt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3433" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19A6303F" w14:textId="77777777" w:rsidR="00200A3E" w:rsidRPr="00200A3E" w:rsidRDefault="00200A3E" w:rsidP="00200A3E">
+          <w:p w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidP="00200A3E" w:rsidRDefault="00200A3E" w14:paraId="19A6303F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>P-Glukos kontrolleras var 3:e timma eller oftare vid behov.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="179596C3" w14:textId="77777777" w:rsidR="00200A3E" w:rsidRPr="00200A3E" w:rsidRDefault="00200A3E" w:rsidP="00200A3E">
+          <w:p w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidP="00200A3E" w:rsidRDefault="00200A3E" w14:paraId="179596C3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Glukos-EL* 100 mg/ml fortsätter parallellt med per-operativ vätska enligt riktlinje ”</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Perioperativ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> vätska till diabetespatienter”.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60C58151" w14:textId="77777777" w:rsidR="00200A3E" w:rsidRPr="00200A3E" w:rsidRDefault="00200A3E" w:rsidP="00200A3E">
+          <w:p w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidP="00200A3E" w:rsidRDefault="00200A3E" w14:paraId="60C58151" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Blod- och vätskeförluster ersätts med icke glukoshaltiga vätskor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00200A3E" w:rsidRPr="00200A3E" w14:paraId="58778D4C" w14:textId="77777777" w:rsidTr="1408DDB6">
+      <w:tr w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidTr="1408DDB6" w14:paraId="58778D4C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3632CFE8" w14:textId="77777777" w:rsidR="00200A3E" w:rsidRPr="00200A3E" w:rsidRDefault="00200A3E" w:rsidP="00200A3E">
+          <w:p w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidP="00200A3E" w:rsidRDefault="00200A3E" w14:paraId="3632CFE8" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00200A3E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postoperativt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3433" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="565EC56E" w14:textId="77777777" w:rsidR="00200A3E" w:rsidRPr="00200A3E" w:rsidRDefault="00200A3E" w:rsidP="00200A3E">
+          <w:p w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidP="00200A3E" w:rsidRDefault="00200A3E" w14:paraId="565EC56E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>P-Glukos kontrolleras första timman efter operation och därefter var 3:e timma.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58520693" w14:textId="66E2A5F1" w:rsidR="00200A3E" w:rsidRPr="00200A3E" w:rsidRDefault="00200A3E" w:rsidP="1408DDB6">
+          <w:p w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidP="1408DDB6" w:rsidRDefault="00200A3E" w14:paraId="58520693" w14:textId="66E2A5F1">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Målet är att patienten ska kunna ta sin ordinarie dos och äta.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="347E734F" w14:textId="456FEF6B" w:rsidR="00200A3E" w:rsidRPr="00200A3E" w:rsidRDefault="00200A3E" w:rsidP="1408DDB6">
+          <w:p w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidP="1408DDB6" w:rsidRDefault="00200A3E" w14:paraId="347E734F" w14:textId="456FEF6B">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="357" w:right="0"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0CC8F81D" w14:textId="2E4549E0" w:rsidR="00200A3E" w:rsidRPr="00200A3E" w:rsidRDefault="00200A3E" w:rsidP="1408DDB6">
+          <w:p w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidP="1408DDB6" w:rsidRDefault="00200A3E" w14:paraId="0CC8F81D" w14:textId="2E4549E0">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14E31A46" w14:textId="77777777" w:rsidR="00200A3E" w:rsidRPr="00200A3E" w:rsidRDefault="00200A3E" w:rsidP="00200A3E">
+          <w:p w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidP="00200A3E" w:rsidRDefault="00200A3E" w14:paraId="14E31A46" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>När patienten har börjat äta och själv kan ta ansvar för skötseln av sin insulinpump, kopplas Glukosdroppet bort.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6773A992" w14:textId="77777777" w:rsidR="00200A3E" w:rsidRPr="00200A3E" w:rsidRDefault="00200A3E" w:rsidP="00200A3E">
+          <w:p w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidP="00200A3E" w:rsidRDefault="00200A3E" w14:paraId="6773A992" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Vid fortsatt fastande ges andra litern Glukos 100 mg/ml 40 Na 20 K * som måste då skrivas in i </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Meliors</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> läkemedelsmodul samt kopplas till patienten.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B3D4471" w14:textId="77777777" w:rsidR="00200A3E" w:rsidRPr="00200A3E" w:rsidRDefault="00200A3E" w:rsidP="00200A3E">
+          <w:p w:rsidRPr="00200A3E" w:rsidR="00200A3E" w:rsidP="00200A3E" w:rsidRDefault="00200A3E" w14:paraId="5B3D4471" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Punktlista"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:right="0" w:hanging="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Vid ingrepp då patienten förväntas kunna dricka inom de närmaste 4 timmarna, behövs ingen ytterligare postoperativ vätsketillförsel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="203B992F" w14:textId="070FD3A3" w:rsidR="00200A3E" w:rsidRDefault="00E0400E" w:rsidP="00200A3E">
+    <w:p w:rsidR="00200A3E" w:rsidP="00200A3E" w:rsidRDefault="00E0400E" w14:paraId="203B992F" w14:textId="070FD3A3">
       <w:r w:rsidRPr="00E0400E">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">* Njursviktande patienter ska ha 1 000 ml </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E0400E">
         <w:t>Glucos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E0400E">
         <w:t xml:space="preserve"> 100 mg/ml 40 Na </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E0400E">
         <w:t>istället</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E0400E">
         <w:t xml:space="preserve"> för Glukos 100 mg/ml 40 Na 20 K.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0536B783" w14:textId="1F2ABEE9" w:rsidR="00E0400E" w:rsidRDefault="00E0400E" w:rsidP="00200A3E"/>
-    <w:p w14:paraId="429A52FE" w14:textId="77777777" w:rsidR="00E0400E" w:rsidRPr="00932D4C" w:rsidRDefault="00E0400E" w:rsidP="00FB077C">
+    <w:p w:rsidR="00E0400E" w:rsidP="00200A3E" w:rsidRDefault="00E0400E" w14:paraId="0536B783" w14:textId="1F2ABEE9"/>
+    <w:p w:rsidRPr="00932D4C" w:rsidR="00E0400E" w:rsidP="00FB077C" w:rsidRDefault="00E0400E" w14:paraId="429A52FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc256000097"/>
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="53" w:name="_Toc133588641"/>
+      <w:bookmarkStart w:name="_Toc256000097" w:id="42"/>
+      <w:bookmarkStart w:name="_Toc256000087" w:id="43"/>
+      <w:bookmarkStart w:name="_Toc491347033" w:id="44"/>
+      <w:bookmarkStart w:name="_Toc256000007" w:id="45"/>
+      <w:bookmarkStart w:name="_Toc256000017" w:id="46"/>
+      <w:bookmarkStart w:name="_Toc256000027" w:id="47"/>
+      <w:bookmarkStart w:name="_Toc256000037" w:id="48"/>
+      <w:bookmarkStart w:name="_Toc256000047" w:id="49"/>
+      <w:bookmarkStart w:name="_Toc256000057" w:id="50"/>
+      <w:bookmarkStart w:name="_Toc256000067" w:id="51"/>
+      <w:bookmarkStart w:name="_Toc256000077" w:id="52"/>
+      <w:bookmarkStart w:name="_Toc133588641" w:id="53"/>
       <w:r w:rsidRPr="00932D4C">
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
-    <w:p w14:paraId="356EA248" w14:textId="38730ECD" w:rsidR="00E0400E" w:rsidRPr="00932D4C" w:rsidRDefault="00E0400E" w:rsidP="00E0400E">
+    <w:p w:rsidRPr="00932D4C" w:rsidR="00E0400E" w:rsidP="00E0400E" w:rsidRDefault="00E0400E" w14:paraId="356EA248" w14:textId="38730ECD">
       <w:pPr>
         <w:pStyle w:val="Rubrik9"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00932D4C">
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70546CFC" w14:textId="4F7C9017" w:rsidR="00E0400E" w:rsidRPr="00932D4C" w:rsidRDefault="654D0EE2" w:rsidP="00E0400E">
+    <w:p w:rsidRPr="00932D4C" w:rsidR="00E0400E" w:rsidP="00E0400E" w:rsidRDefault="654D0EE2" w14:paraId="70546CFC" w14:textId="4F7C9017">
       <w:r>
         <w:t xml:space="preserve">Tobias </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bentzel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E0400E">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="062B9667">
         <w:t>specialist</w:t>
       </w:r>
       <w:r w:rsidR="00E0400E">
         <w:t>läkare, anestesikliniken, SÄS</w:t>
       </w:r>
       <w:r w:rsidR="00E0400E">
         <w:br/>
+      </w:r>
+      <w:r w:rsidR="00E0400E">
         <w:t>Detlef Hess, överläkare, medicinkliniken, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705BDBEB" w14:textId="77777777" w:rsidR="00E0400E" w:rsidRDefault="00E0400E" w:rsidP="00FB077C">
+    <w:p w:rsidR="00E0400E" w:rsidP="00FB077C" w:rsidRDefault="00E0400E" w14:paraId="705BDBEB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc133588642"/>
+      <w:bookmarkStart w:name="_Toc133588642" w:id="54"/>
       <w:r>
         <w:t>Referens-/Länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
     </w:p>
-    <w:p w14:paraId="575A5F86" w14:textId="1200D004" w:rsidR="6B07224D" w:rsidRDefault="6B07224D" w:rsidP="3CEA4504">
+    <w:p w:rsidR="6B07224D" w:rsidP="3CEA4504" w:rsidRDefault="6B07224D" w14:paraId="575A5F86" w14:textId="1200D004">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="3CEA4504">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Guideline</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="3CEA4504">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="3CEA4504">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
@@ -7533,51 +7608,51 @@
         </w:rPr>
         <w:t>Updated</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="3CEA4504">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="3CEA4504">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>October</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="3CEA4504">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16540888" w14:textId="5E4FC690" w:rsidR="6B07224D" w:rsidRDefault="6B07224D" w:rsidP="3CEA4504">
+    <w:p w:rsidR="6B07224D" w:rsidP="3CEA4504" w:rsidRDefault="6B07224D" w14:paraId="16540888" w14:textId="5E4FC690">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="3CEA4504">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Perioperative</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="3CEA4504">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> Care </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="3CEA4504">
           <w:rPr>
@@ -7642,60 +7717,60 @@
           <w:t>Surgery</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="3CEA4504">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> | Centre for </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="3CEA4504">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Perioperative</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="3CEA4504">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> Care (cpoc.org.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1279A903" w14:textId="25C688FE" w:rsidR="3CEA4504" w:rsidRDefault="3CEA4504" w:rsidP="3CEA4504">
+    <w:p w:rsidR="3CEA4504" w:rsidP="3CEA4504" w:rsidRDefault="3CEA4504" w14:paraId="1279A903" w14:textId="25C688FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67703DEB" w14:textId="521DA355" w:rsidR="6B07224D" w:rsidRDefault="6B07224D" w:rsidP="3CEA4504">
+    <w:p w:rsidR="6B07224D" w:rsidP="3CEA4504" w:rsidRDefault="6B07224D" w14:paraId="67703DEB" w14:textId="521DA355">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3CEA4504">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="3CEA4504">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>guidance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="3CEA4504">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
@@ -7778,51 +7853,51 @@
         </w:rPr>
         <w:t>Chowdhury</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="3CEA4504">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">, Clinical Medicine 2022 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="3CEA4504">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Vol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="3CEA4504">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> 22, No 1: 41–4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDC0A7E" w14:textId="1C22E5CF" w:rsidR="6B07224D" w:rsidRDefault="6B07224D" w:rsidP="1408DDB6">
+    <w:p w:rsidR="6B07224D" w:rsidP="1408DDB6" w:rsidRDefault="6B07224D" w14:paraId="7FDC0A7E" w14:textId="1C22E5CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="1408DDB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">New </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="1408DDB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>guidance</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="1408DDB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
@@ -7837,57 +7912,57 @@
           <w:t>perioperative</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="1408DDB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> management </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="1408DDB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>of</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="1408DDB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> diabetes - PMC (nih.gov)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50949DA5" w14:textId="7C98DC67" w:rsidR="1408DDB6" w:rsidRDefault="1408DDB6" w:rsidP="1408DDB6">
+    <w:p w:rsidR="1408DDB6" w:rsidP="1408DDB6" w:rsidRDefault="1408DDB6" w14:paraId="50949DA5" w14:textId="7C98DC67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4049AADA" w14:textId="342DEFE8" w:rsidR="53CC6B7E" w:rsidRDefault="53CC6B7E" w:rsidP="1408DDB6">
+    <w:p w:rsidR="53CC6B7E" w:rsidP="1408DDB6" w:rsidRDefault="53CC6B7E" w14:paraId="4049AADA" w14:textId="342DEFE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1408DDB6">
         <w:t>American</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1408DDB6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1408DDB6">
         <w:t>Society</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1408DDB6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1408DDB6">
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -8113,1130 +8188,1037 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1408DDB6">
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1408DDB6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1408DDB6">
         <w:t>pulmonary</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1408DDB6">
         <w:t xml:space="preserve"> aspiration. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="1408DDB6">
         <w:t>Anesthesiology</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="1408DDB6">
         <w:t xml:space="preserve"> 2017; 126:376-93</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48980773" w14:textId="1E84B312" w:rsidR="3CEA4504" w:rsidRDefault="3CEA4504" w:rsidP="3CEA4504">
+    <w:p w:rsidR="3CEA4504" w:rsidP="3CEA4504" w:rsidRDefault="3CEA4504" w14:paraId="48980773" w14:textId="1E84B312">
       <w:pPr>
         <w:ind w:right="-143"/>
         <w:sectPr w:rsidR="3CEA4504" w:rsidSect="00B96AFF">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="even" r:id="rId15"/>
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:headerReference w:type="first" r:id="rId17"/>
           <w:footerReference w:type="first" r:id="rId18"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08E59C57" w14:textId="3D551C36" w:rsidR="00200A3E" w:rsidRDefault="004E1ED3" w:rsidP="009D55C1">
+    <w:p w:rsidR="00200A3E" w:rsidP="009D55C1" w:rsidRDefault="004E1ED3" w14:paraId="08E59C57" w14:textId="3D551C36">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc133588643"/>
+      <w:bookmarkStart w:name="_Toc133588643" w:id="55"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00F728E5">
         <w:t xml:space="preserve">e olika </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F728E5">
         <w:t>insulinernas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F728E5">
         <w:t xml:space="preserve"> verkningsprofiler</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13041" w:type="dxa"/>
         <w:tblInd w:w="550" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1956"/>
         <w:gridCol w:w="2064"/>
         <w:gridCol w:w="2304"/>
         <w:gridCol w:w="2199"/>
         <w:gridCol w:w="2249"/>
         <w:gridCol w:w="2269"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F728E5" w:rsidRPr="00F728E5" w14:paraId="55424A86" w14:textId="77777777" w:rsidTr="55693773">
+      <w:tr w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidTr="7F234238" w14:paraId="55424A86" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4020" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="20F0065C" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="20F0065C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Grupp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3330B204" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="3330B204" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Namn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2199" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6E2A1EF0" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="6E2A1EF0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Börjar verka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2249" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="60F1D512" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="60F1D512" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Max-effekt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3888055B" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="3888055B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F728E5" w:rsidRPr="00F728E5" w14:paraId="68FB35AD" w14:textId="77777777" w:rsidTr="55693773">
+      <w:tr w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidTr="7F234238" w14:paraId="68FB35AD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1956" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6B31E80B" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="6B31E80B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kortverkande</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2064" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="749FE761" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="749FE761" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>humaninsulin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="357C57F8" w14:textId="661B8504" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="55693773">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="55693773" w:rsidRDefault="00F728E5" w14:paraId="357C57F8" w14:textId="661B8504">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Humulin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>regular</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2199" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7E4795F0" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="7E4795F0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Inom 30 min</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2249" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1B501805" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="1B501805" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Efter cirka 2 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6AB626CB" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="6AB626CB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5-7 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F728E5" w:rsidRPr="00F728E5" w14:paraId="2B734A98" w14:textId="77777777" w:rsidTr="55693773">
+      <w:tr w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidTr="7F234238" w14:paraId="2B734A98" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1956" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="08471853" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="08471853" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2064" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2A7CDFE7" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="2A7CDFE7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>insulinanaloga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="13A659CB" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="69905376" w:rsidRDefault="00F728E5" w14:paraId="13A659CB" w14:textId="366CD50B">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidR="00F728E5">
+              <w:rPr/>
               <w:t>Apidra</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00F728E5">
+              <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00F728E5">
+              <w:rPr/>
               <w:t>Humalog</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...27 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F728E5">
+              <w:rPr/>
+              <w:t xml:space="preserve">, Novorapid </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2199" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6FCF6F0D" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="6FCF6F0D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Inom 10-15 min</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2249" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="03E4294E" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="03E4294E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Effekt cirka 1 timme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6311583F" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="6311583F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3-4 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F728E5" w:rsidRPr="00F728E5" w14:paraId="6F88DBC4" w14:textId="77777777" w:rsidTr="55693773">
+      <w:tr w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidTr="7F234238" w14:paraId="6F88DBC4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1956" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="01017DAB" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="01017DAB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2064" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="313EB16F" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="313EB16F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">extra snabb </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>inulinanaloga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4D29BE86" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="4D29BE86" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fiasp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2199" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="557EFFCB" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="557EFFCB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Direkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2249" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0428007E" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="0428007E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Efter cirka 1 timme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0DA78AEA" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="0DA78AEA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2-3 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F728E5" w:rsidRPr="00F728E5" w14:paraId="23381BD7" w14:textId="77777777" w:rsidTr="55693773">
+      <w:tr w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidTr="7F234238" w14:paraId="23381BD7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4020" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7063E736" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="7063E736" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Medellångverkande</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="43A9E9F2" w14:textId="2F50E48C" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="55693773">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="55693773" w:rsidRDefault="00F728E5" w14:paraId="43A9E9F2" w14:textId="2F50E48C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Humulin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> NPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2199" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6880AEF8" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="6880AEF8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Efter 1-3 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2249" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2BC559EE" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="2BC559EE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4-10 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4D17C046" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="4D17C046" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15-16 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F728E5" w:rsidRPr="00F728E5" w14:paraId="16002769" w14:textId="77777777" w:rsidTr="55693773">
+      <w:tr w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidTr="7F234238" w14:paraId="16002769" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4020" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3A90DBDA" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="3A90DBDA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Långverkande </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>analoger</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="624EFE61" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="624EFE61" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lantus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Abusaglar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2199" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0B81B452" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="0B81B452" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2249" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="09EF628B" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="09EF628B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3FA41D2D" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="3FA41D2D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20-28 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F728E5" w:rsidRPr="00F728E5" w14:paraId="527792C1" w14:textId="77777777" w:rsidTr="55693773">
+      <w:tr w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidTr="7F234238" w14:paraId="4E9D4D1F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4020" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1EF49561" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="5045C6F6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2813607D" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="1FEEA4D5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Levemir</w:t>
+              <w:t>Tresiba</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2199" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0A69625F" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="21365493" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2249" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="07EF8A84" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="3C575309" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0BA19FAE" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
-[...92 lines deleted...]
-          <w:p w14:paraId="7D194C9E" w14:textId="77777777" w:rsidR="00F728E5" w:rsidRPr="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+          <w:p w:rsidRPr="00F728E5" w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="7D194C9E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F728E5">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>48 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="785A492D" w14:textId="17BF0B43" w:rsidR="00F728E5" w:rsidRDefault="00F728E5" w:rsidP="00F728E5">
+    <w:p w:rsidR="00F728E5" w:rsidP="00F728E5" w:rsidRDefault="00F728E5" w14:paraId="785A492D" w14:textId="17BF0B43">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F728E5">
         <w:t>Blandinsuliner</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F728E5">
         <w:t xml:space="preserve"> (mix): siffran anger procentandelen insulinanalog.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F728E5" w:rsidSect="00F728E5">
       <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
       <w:pgMar w:top="992" w:right="1418" w:bottom="1979" w:left="1276" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C75118E" w14:textId="77777777" w:rsidR="00CF06F0" w:rsidRDefault="00CF06F0">
+    <w:p w:rsidR="00CF06F0" w:rsidRDefault="00CF06F0" w14:paraId="3C75118E" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A25D130" w14:textId="77777777" w:rsidR="00CF06F0" w:rsidRDefault="00CF06F0">
+    <w:p w:rsidR="00CF06F0" w:rsidRDefault="00CF06F0" w14:paraId="1A25D130" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4A4DAC81" w14:textId="77777777" w:rsidR="00CF06F0" w:rsidRDefault="00CF06F0">
+    <w:p w:rsidR="00CF06F0" w:rsidRDefault="00CF06F0" w14:paraId="4A4DAC81" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9302,162 +9284,162 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="202AFF24" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="202AFF24">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -9492,194 +9474,194 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A5211C5" w14:textId="77777777" w:rsidR="00CF06F0" w:rsidRDefault="00CF06F0"/>
+    <w:p w:rsidR="00CF06F0" w:rsidRDefault="00CF06F0" w14:paraId="5A5211C5" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7762D7BD" w14:textId="77777777" w:rsidR="00CF06F0" w:rsidRDefault="00CF06F0">
+    <w:p w:rsidR="00CF06F0" w:rsidRDefault="00CF06F0" w14:paraId="7762D7BD" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="37DB1E3E" w14:textId="77777777" w:rsidR="00CF06F0" w:rsidRDefault="00CF06F0">
+    <w:p w:rsidR="00CF06F0" w:rsidRDefault="00CF06F0" w14:paraId="37DB1E3E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="21FF2972">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="685B7E76" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="008569C6" w14:paraId="058CDD4D" w14:textId="0FD65030">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666433" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -9761,2719 +9743,2719 @@
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="41DF28CB">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="6D41DF98" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="099F51BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF02AE0C"/>
     <w:lvl w:ilvl="0" w:tplc="32BA6DAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="15FCD918" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E506D4B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F5F6A148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="EE003AFE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="8356EF10" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DE6EA014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BFAE3250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="83D6461E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1044361E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D74E6A0A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A7D0CAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0983F86"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63C547B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CDE5C60"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="762A7311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63D43774"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="851379343">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="591549204">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1791779177">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1836648350">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="226888372">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1709573836">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1717505537">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1076635909">
@@ -12569,71 +12551,71 @@
   <w:num w:numId="38" w16cid:durableId="2089187753">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="250546095">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="67923838">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1486238885">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1384594968">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="495726091">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1632322555">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="150"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -12832,50 +12814,51 @@
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0064019A"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006BA1C5"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00731382"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="007569E6"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
@@ -13169,207 +13152,212 @@
     <w:rsid w:val="52F14DCD"/>
     <w:rsid w:val="53B20601"/>
     <w:rsid w:val="53CC6B7E"/>
     <w:rsid w:val="54D76952"/>
     <w:rsid w:val="55693773"/>
     <w:rsid w:val="5766A23B"/>
     <w:rsid w:val="57E56535"/>
     <w:rsid w:val="580F30F1"/>
     <w:rsid w:val="5864E965"/>
     <w:rsid w:val="59947FD6"/>
     <w:rsid w:val="5AEE4F52"/>
     <w:rsid w:val="5C0A0A54"/>
     <w:rsid w:val="5C2F5822"/>
     <w:rsid w:val="5CCF6EFF"/>
     <w:rsid w:val="5DDACB79"/>
     <w:rsid w:val="5E9F33E2"/>
     <w:rsid w:val="5F32E90A"/>
     <w:rsid w:val="5F71A0AF"/>
     <w:rsid w:val="62E8DFFA"/>
     <w:rsid w:val="64101260"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="654D0EE2"/>
     <w:rsid w:val="665D28E8"/>
     <w:rsid w:val="67CDE8AD"/>
     <w:rsid w:val="6912214F"/>
+    <w:rsid w:val="69905376"/>
+    <w:rsid w:val="6A041B07"/>
     <w:rsid w:val="6B07224D"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6C202E1E"/>
     <w:rsid w:val="6C7699E3"/>
     <w:rsid w:val="6DBBFE7F"/>
     <w:rsid w:val="6E15A8FD"/>
     <w:rsid w:val="6FAE3AA5"/>
     <w:rsid w:val="71FA05FA"/>
     <w:rsid w:val="7358883E"/>
     <w:rsid w:val="74230D56"/>
     <w:rsid w:val="742F38A8"/>
     <w:rsid w:val="7519B7A3"/>
     <w:rsid w:val="75CEFDEA"/>
     <w:rsid w:val="75E686B3"/>
     <w:rsid w:val="776ACE4B"/>
     <w:rsid w:val="78F8D743"/>
     <w:rsid w:val="79069EAC"/>
     <w:rsid w:val="79476FFB"/>
+    <w:rsid w:val="7D945244"/>
     <w:rsid w:val="7EDBA439"/>
     <w:rsid w:val="7EDDB076"/>
+    <w:rsid w:val="7F234238"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{B4117115-BF88-4F32-BA10-0E8D63355DFF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13394,75 +13382,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -13497,57 +13485,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -13605,726 +13593,726 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D67C88"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
@@ -14391,609 +14379,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -15002,94 +14990,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -15098,495 +15086,495 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -15653,282 +15641,282 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="UnderrubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="00444274"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="567"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+  <w:style w:type="character" w:styleId="UnderrubrikChar" w:customStyle="1">
     <w:name w:val="Underrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Underrubrik"/>
     <w:rsid w:val="00444274"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Listtabell4dekorfrg31">
+  <w:style w:type="table" w:styleId="Listtabell4dekorfrg31" w:customStyle="1">
     <w:name w:val="Listtabell 4 – dekorfärg 31"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:next w:val="Listtabell4dekorfrg3"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00C8680B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
+        <w:top w:val="single" w:color="C9C9C9" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="C9C9C9" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="C9C9C9" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="C9C9C9" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="C9C9C9" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
+          <w:top w:val="single" w:color="A5A5A5" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="A5A5A5" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="A5A5A5" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="A5A5A5" w:sz="4" w:space="0"/>
           <w:insideH w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="C9C9C9"/>
+          <w:top w:val="double" w:color="C9C9C9" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Listtabell4dekorfrg3">
     <w:name w:val="List Table 4 Accent 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00C8680B"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFCE5E" w:themeColor="accent3" w:themeTint="99"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFCE5E" w:themeColor="accent3" w:themeTint="99"/>
+        <w:top w:val="single" w:color="FFCE5E" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFCE5E" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFCE5E" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFCE5E" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFCE5E" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="F2A900" w:themeColor="accent3"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="F2A900" w:themeColor="accent3"/>
+          <w:top w:val="single" w:color="F2A900" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="F2A900" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="F2A900" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="F2A900" w:themeColor="accent3" w:sz="4" w:space="0"/>
           <w:insideH w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2A900" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="FFCE5E" w:themeColor="accent3" w:themeTint="99"/>
+          <w:top w:val="double" w:color="FFCE5E" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFEEC9" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFEEC9" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -16309,59 +16297,52 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Perioperativt omhändertagande av diabetespatienter</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>4</revision>
+  <lastModifiedBy>Detlef Hess</lastModifiedBy>
+  <revision>8</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>