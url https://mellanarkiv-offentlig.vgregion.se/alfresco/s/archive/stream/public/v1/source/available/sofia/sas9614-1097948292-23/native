--- v0 (2025-11-26)
+++ v1 (2026-04-21)
@@ -342,110 +342,105 @@
       <w:bookmarkStart w:name="_Toc256000067" w:id="67"/>
       <w:bookmarkStart w:name="_Toc256000076" w:id="68"/>
       <w:bookmarkStart w:name="_Toc256000085" w:id="69"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007618CA">
         <w:t>Snabbinsuliner</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007618CA">
         <w:t xml:space="preserve"> (direktverkande)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
-    <w:p w:rsidRPr="007618CA" w:rsidR="007618CA" w:rsidP="00C16811" w:rsidRDefault="007618CA" w14:paraId="62EF8479" w14:textId="4E5AC952">
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+    <w:p w:rsidRPr="007618CA" w:rsidR="007618CA" w:rsidP="00C16811" w:rsidRDefault="007618CA" w14:paraId="62EF8479" w14:textId="6446C01B">
+      <w:r w:rsidR="007618CA">
+        <w:rPr/>
+        <w:t xml:space="preserve">Vid insulininställning där måltidsinsulin behövs rekommenderas </w:t>
+      </w:r>
+      <w:r w:rsidR="042DCBBB">
+        <w:rPr/>
+        <w:t>Humalog</w:t>
+      </w:r>
+      <w:r w:rsidR="042DCBBB">
+        <w:rPr/>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:r w:rsidR="042DCBBB">
+        <w:rPr/>
+        <w:t>Novorapid</w:t>
+      </w:r>
       <w:r w:rsidR="02F17397">
-        <w:t xml:space="preserve"> ampuller</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="02E91C81">
-[...7 lines deleted...]
-      <w:r w:rsidR="02E91C81">
+      <w:r w:rsidR="02F17397">
+        <w:rPr/>
+        <w:t>ampuller</w:t>
+      </w:r>
+      <w:r w:rsidR="007618CA">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="007618CA">
+        <w:rPr/>
+        <w:t xml:space="preserve">i flergångspenna. Om patienten önskar engångspenna används </w:t>
+      </w:r>
+      <w:r w:rsidR="29E78DEC">
+        <w:rPr/>
+        <w:t>Humalog</w:t>
+      </w:r>
+      <w:r w:rsidR="29E78DEC">
+        <w:rPr/>
+        <w:t xml:space="preserve"> eller Novorapid</w:t>
+      </w:r>
+      <w:r w:rsidR="007618CA">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="5ADF5577">
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="007618CA">
+        <w:rPr/>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="007618CA">
+        <w:rPr/>
         <w:t>förfylld</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="007618CA">
+        <w:rPr/>
         <w:t xml:space="preserve"> penna. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007618CA" w:rsidR="007618CA" w:rsidP="00C16811" w:rsidRDefault="007618CA" w14:paraId="19B9F857" w14:textId="5F548230">
       <w:r w:rsidR="007618CA">
         <w:rPr/>
         <w:t xml:space="preserve">Vid förhöjda </w:t>
       </w:r>
       <w:r w:rsidR="007618CA">
         <w:rPr/>
         <w:t>postprandiala</w:t>
       </w:r>
       <w:r w:rsidR="007618CA">
         <w:rPr/>
         <w:t xml:space="preserve"> värden används </w:t>
       </w:r>
       <w:r w:rsidR="007618CA">
         <w:rPr/>
         <w:t>Fiasp</w:t>
       </w:r>
       <w:r w:rsidR="007618CA">
         <w:rPr/>
         <w:t xml:space="preserve"> (insulin </w:t>
       </w:r>
       <w:r w:rsidR="007618CA">
@@ -3980,61 +3975,66 @@
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="02E91C81"/>
     <w:rsid w:val="02F17397"/>
+    <w:rsid w:val="042DCBBB"/>
+    <w:rsid w:val="08096D7F"/>
     <w:rsid w:val="115C42EB"/>
     <w:rsid w:val="13FD7CE4"/>
     <w:rsid w:val="1A686FE3"/>
     <w:rsid w:val="24E2A052"/>
+    <w:rsid w:val="26BB5514"/>
     <w:rsid w:val="27A24E5B"/>
     <w:rsid w:val="27B23497"/>
+    <w:rsid w:val="29E78DEC"/>
     <w:rsid w:val="2AFCD3CB"/>
     <w:rsid w:val="2B5B6500"/>
     <w:rsid w:val="2C26A019"/>
     <w:rsid w:val="2E07F54E"/>
     <w:rsid w:val="30CF0098"/>
+    <w:rsid w:val="32BADC18"/>
     <w:rsid w:val="338FFD84"/>
     <w:rsid w:val="36EF3DAD"/>
     <w:rsid w:val="4231E50C"/>
     <w:rsid w:val="45873FFF"/>
     <w:rsid w:val="4B73EA49"/>
     <w:rsid w:val="5114E82E"/>
     <w:rsid w:val="5ADF5577"/>
     <w:rsid w:val="631427AE"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6A54B63D"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="790FDEA7"/>
     <w:rsid w:val="7965DC3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -7001,31 +7001,31 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red.dotx</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Insulinbehandling på diabetesmottagning</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Detlef Hess</lastModifiedBy>
-  <revision>9</revision>
+  <revision>10</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>