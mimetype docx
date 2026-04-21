--- v0 (2025-11-26)
+++ v1 (2026-04-21)
@@ -248,51 +248,51 @@
         <w:t>Insulin Aspart</w:t>
       </w:r>
       <w:r w:rsidR="00DA625F">
         <w:rPr/>
         <w:t>) subkutant enligt:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7707" w:type="dxa"/>
         <w:tblInd w:w="1271" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2637"/>
         <w:gridCol w:w="5070"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidTr="5CADFE15" w14:paraId="70126614" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidTr="64C93AD4" w14:paraId="70126614" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidP="00DA625F" w:rsidRDefault="00DA625F" w14:paraId="264CD912" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA625F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fi-FI"/>
@@ -324,617 +324,779 @@
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA625F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>Insulin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidTr="5CADFE15" w14:paraId="609EC8EB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidTr="64C93AD4" w14:paraId="609EC8EB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidP="00DA625F" w:rsidRDefault="00DA625F" w14:paraId="0CE2F425" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="70" w:after="70" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA625F">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">&gt; 22 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA625F">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA625F">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>/l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidP="5CADFE15" w:rsidRDefault="00DA625F" w14:paraId="79BCF20D" w14:textId="74AD01B2">
+          <w:p w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidP="1E8EAF19" w:rsidRDefault="00DA625F" w14:paraId="79BCF20D" w14:textId="41641B7B">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:spacing w:before="70" w:after="70" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="00DA625F">
               <w:rPr>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">12 E </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="5A7A1AF9">
               <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t>Humalog</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="5A7A1AF9">
               <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="5A7A1AF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>eller</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="5A7A1AF9">
               <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Novorapid</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="64CD969E">
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="7D13A9DA">
               <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Insulin Aspart</w:t>
-[...11 lines deleted...]
-              <w:t>sc</w:t>
+              <w:t xml:space="preserve"> sc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidTr="5CADFE15" w14:paraId="18A00E18" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidTr="64C93AD4" w14:paraId="18A00E18" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidP="00DA625F" w:rsidRDefault="00DA625F" w14:paraId="468EC44D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="70" w:after="70" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA625F">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">&gt; 18 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA625F">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA625F">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>/l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidP="5CADFE15" w:rsidRDefault="00DA625F" w14:paraId="6E0D8B25" w14:textId="7676EFC9">
+          <w:p w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidP="5CADFE15" w:rsidRDefault="00DA625F" w14:paraId="6E0D8B25" w14:textId="6C3185DB">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="70" w:after="70" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="00DA625F">
               <w:rPr>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">8 E </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="00DA625F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insulin lispro </w:t>
+              <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="08BC4A1B">
               <w:rPr>
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t xml:space="preserve"> Humalog </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="08BC4A1B">
               <w:rPr>
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>eller</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="08BC4A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="08BC4A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Novorapid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="00DA625F">
               <w:rPr>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="54785DC8">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="00DA625F">
               <w:rPr>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>sc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidTr="5CADFE15" w14:paraId="619A2C0A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidTr="64C93AD4" w14:paraId="619A2C0A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidP="00DA625F" w:rsidRDefault="00DA625F" w14:paraId="4F4967BD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="70" w:after="70" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA625F">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>&gt; 14 mmol/l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidP="5CADFE15" w:rsidRDefault="00DA625F" w14:paraId="4E1DA044" w14:textId="44EA4198">
+          <w:p w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidP="5CADFE15" w:rsidRDefault="00DA625F" w14:paraId="4E1DA044" w14:textId="3C88CEFA">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="70" w:after="70" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="00DA625F">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">6 E </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="5B4C6E5C">
               <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t xml:space="preserve">Humalog </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="5B4C6E5C">
               <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>eller</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="5B4C6E5C">
               <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="467DDD01">
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="5B4C6E5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Novorapid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="00DA625F">
               <w:rPr>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Insulin</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="467DDD01">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="00DA625F">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="1E8EAF19" w:rsidR="00DA625F">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>sc</w:t>
+              <w:t>c</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidTr="5CADFE15" w14:paraId="05F3EC73" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidTr="64C93AD4" w14:paraId="05F3EC73" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidP="00DA625F" w:rsidRDefault="00DA625F" w14:paraId="72986594" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="70" w:after="70" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA625F">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>&gt; 10 mmol/l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidP="5CADFE15" w:rsidRDefault="00DA625F" w14:paraId="5B7DD8D3" w14:textId="16A17630">
+          <w:p w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidP="5CADFE15" w:rsidRDefault="00DA625F" w14:paraId="5B7DD8D3" w14:textId="5CB88AB7">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="70" w:after="70" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="64C93AD4" w:rsidR="253BF7DD">
               <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">4 E </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="64C93AD4" w:rsidR="75B6FF86">
               <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t xml:space="preserve">Humalog </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="64C93AD4" w:rsidR="75B6FF86">
               <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>eller</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="64C93AD4" w:rsidR="75B6FF86">
               <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="589999F0">
+            <w:r w:rsidRPr="64C93AD4" w:rsidR="75B6FF86">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Novorapid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="64C93AD4" w:rsidR="75B6FF86">
               <w:rPr>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Insulin Aspart</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="64C93AD4" w:rsidR="75B6FF86">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>sc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidTr="5CADFE15" w14:paraId="7594732F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidTr="64C93AD4" w14:paraId="7594732F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidP="00DA625F" w:rsidRDefault="00DA625F" w14:paraId="79C2AA6D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="70" w:after="70" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA625F">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>&gt; 7 mmol/l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidP="5CADFE15" w:rsidRDefault="00DA625F" w14:paraId="3C110FB5" w14:textId="3ADD3149">
+          <w:p w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidP="5CADFE15" w:rsidRDefault="00DA625F" w14:paraId="3C110FB5" w14:textId="1B85075E">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="70" w:after="70" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="64C93AD4" w:rsidR="00DA625F">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">2 E </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="64C93AD4" w:rsidR="565AABDE">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insulin lispro </w:t>
+              <w:t xml:space="preserve">Humalog </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="64C93AD4" w:rsidR="565AABDE">
               <w:rPr>
-                <w:lang w:val="de-DE"/>
-[...5 lines deleted...]
-                <w:lang w:val="de-DE"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>eller</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="64C93AD4" w:rsidR="565AABDE">
               <w:rPr>
-                <w:lang w:val="de-DE"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="64C93AD4" w:rsidR="565AABDE">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ovorapid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="64C93AD4" w:rsidR="565AABDE">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="6A259CDB">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="5CADFE15" w:rsidR="00DA625F">
+            <w:r w:rsidRPr="64C93AD4" w:rsidR="00DA625F">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>sc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="008952E0" w:rsidP="008952E0" w:rsidRDefault="008952E0" w14:paraId="77AC9E13" w14:textId="77777777"/>
     <w:p w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidP="008952E0" w:rsidRDefault="00DA625F" w14:paraId="5B13C982" w14:textId="6FE9E16E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidR="00DA625F">
         <w:rPr/>
         <w:t xml:space="preserve">Justering av </w:t>
       </w:r>
       <w:r w:rsidR="64D5AA67">
         <w:rPr/>
         <w:t>Humulin NPH</w:t>
       </w:r>
       <w:r w:rsidR="64D5AA67">
         <w:rPr/>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00DA625F">
         <w:rPr/>
         <w:t>dos</w:t>
       </w:r>
       <w:r w:rsidR="00DA625F">
         <w:rPr/>
         <w:t xml:space="preserve"> till nästa infusion:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA625F" w:rsidP="5CADFE15" w:rsidRDefault="00DA625F" w14:paraId="2BCA2058" w14:textId="78B50DC4">
+    <w:p w:rsidR="00DA625F" w:rsidP="5CADFE15" w:rsidRDefault="00DA625F" w14:paraId="2BCA2058" w14:textId="1A2CA796">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidR="00DA625F">
         <w:rPr/>
-        <w:t xml:space="preserve">Räkna ihop antal Enheter extra Insulin </w:t>
+        <w:t xml:space="preserve">Räkna ihop antal Enheter extra </w:t>
+      </w:r>
+      <w:r w:rsidR="67FDAD81">
+        <w:rPr/>
+        <w:t>Humalog</w:t>
+      </w:r>
+      <w:r w:rsidR="67FDAD81">
+        <w:rPr/>
+        <w:t xml:space="preserve"> eller Novorapid </w:t>
       </w:r>
       <w:r w:rsidR="00DA625F">
         <w:rPr/>
-        <w:t>lispro</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">) som getts föregående dygn. </w:t>
+        <w:t xml:space="preserve">som getts föregående dygn. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA625F" w:rsidP="5CADFE15" w:rsidRDefault="00DA625F" w14:paraId="21266EBF" w14:textId="312B0880">
-[...6 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:p w:rsidR="00DA625F" w:rsidP="64C93AD4" w:rsidRDefault="00DA625F" w14:paraId="21266EBF" w14:textId="312B0880">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="1712"/>
       </w:pPr>
       <w:r w:rsidR="00DA625F">
         <w:rPr/>
         <w:t xml:space="preserve">Öka sedan </w:t>
       </w:r>
       <w:r w:rsidR="3A6B5311">
         <w:rPr/>
         <w:t>Humulin</w:t>
       </w:r>
       <w:r w:rsidR="3A6B5311">
         <w:rPr/>
         <w:t xml:space="preserve"> NPH-</w:t>
       </w:r>
       <w:r w:rsidR="00DA625F">
         <w:rPr/>
         <w:t>dosen</w:t>
       </w:r>
       <w:r w:rsidR="00DA625F">
         <w:rPr/>
         <w:t xml:space="preserve"> med det antalet enheter.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA625F" w:rsidR="008952E0" w:rsidP="008952E0" w:rsidRDefault="008952E0" w14:paraId="48C67D21" w14:textId="77777777"/>
     <w:p w:rsidRPr="00DA625F" w:rsidR="00DA625F" w:rsidP="008952E0" w:rsidRDefault="00DA625F" w14:paraId="5A736C27" w14:textId="77777777">
       <w:pPr>
@@ -4879,72 +5041,84 @@
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0433A873"/>
     <w:rsid w:val="07053594"/>
+    <w:rsid w:val="08BC4A1B"/>
     <w:rsid w:val="0DE29E89"/>
+    <w:rsid w:val="1E8EAF19"/>
     <w:rsid w:val="1EE828EF"/>
+    <w:rsid w:val="253BF7DD"/>
     <w:rsid w:val="26FE0347"/>
     <w:rsid w:val="2968B710"/>
     <w:rsid w:val="2C425229"/>
+    <w:rsid w:val="2E36AB8D"/>
+    <w:rsid w:val="349713C8"/>
     <w:rsid w:val="3A6B5311"/>
     <w:rsid w:val="41D0DB9D"/>
     <w:rsid w:val="425706A7"/>
     <w:rsid w:val="467DDD01"/>
     <w:rsid w:val="4740E4CA"/>
     <w:rsid w:val="54785DC8"/>
+    <w:rsid w:val="565AABDE"/>
     <w:rsid w:val="589999F0"/>
     <w:rsid w:val="59ED2BC7"/>
+    <w:rsid w:val="5A7A1AF9"/>
+    <w:rsid w:val="5B4C6E5C"/>
     <w:rsid w:val="5C502320"/>
     <w:rsid w:val="5CADFE15"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="64C93AD4"/>
     <w:rsid w:val="64CD969E"/>
     <w:rsid w:val="64D5AA67"/>
+    <w:rsid w:val="67FDAD81"/>
     <w:rsid w:val="68760763"/>
     <w:rsid w:val="69FAC0EB"/>
     <w:rsid w:val="6A259CDB"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="75B6FF86"/>
+    <w:rsid w:val="7D13A9DA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
@@ -7925,31 +8099,31 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red.dotx</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Insulinbehandling (subkutan) vid total parenteral nutrition (TPN)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Detlef Hess</lastModifiedBy>
-  <revision>8</revision>
+  <revision>10</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>