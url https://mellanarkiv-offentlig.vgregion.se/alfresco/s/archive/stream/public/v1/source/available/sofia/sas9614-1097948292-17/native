--- v1 (2026-02-19)
+++ v2 (2026-04-21)
@@ -1211,127 +1211,155 @@
       <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p w:rsidRPr="00893DD0" w:rsidR="00A96896" w:rsidP="007C5272" w:rsidRDefault="00A96896" w14:paraId="67DB2E5E" w14:textId="77777777">
       <w:r w:rsidRPr="00893DD0">
         <w:t xml:space="preserve">Patienter med </w:t>
       </w:r>
       <w:r w:rsidRPr="00893DD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>P-Glukos &gt;15-20 samt symtom av höga blodsocker</w:t>
       </w:r>
       <w:r w:rsidRPr="00893DD0">
         <w:t xml:space="preserve"> (törst, stora urinmängder, trötthet, dimsyn, vadkramper, hud och urinvägsinfektioner) ska</w:t>
       </w:r>
       <w:r w:rsidRPr="00893DD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> initialt behandlas med insulin</w:t>
       </w:r>
       <w:r w:rsidRPr="00893DD0">
         <w:t xml:space="preserve"> för att avlasta patientens trötta betaceller. Om det rör sig om typ 2-diabetes är insulinbehovet övergående och man kan efter 1-2 månader gå över till tablett eller endast kostbehandling.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00893DD0" w:rsidR="00A96896" w:rsidP="007C5272" w:rsidRDefault="00A96896" w14:paraId="5E8EC71B" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00893DD0" w:rsidR="00A96896" w:rsidP="007C5272" w:rsidRDefault="00A96896" w14:paraId="5E8EC71B" w14:textId="3B2E69EB">
+      <w:r w:rsidR="00A96896">
+        <w:rPr/>
         <w:t>Vid insulinstart ska man ha minst en full dygnskurva</w:t>
       </w:r>
-      <w:r w:rsidRPr="00893DD0">
-[...20 lines deleted...]
-        <w:r w:rsidRPr="0037634E">
+      <w:r w:rsidR="00A96896">
+        <w:rPr/>
+        <w:t xml:space="preserve"> (före och efter varje måltid samt till läggdags). Börja sedan insulinbehandling antingen med måltidsinsulin (</w:t>
+      </w:r>
+      <w:r w:rsidR="434E02C8">
+        <w:rPr/>
+        <w:t>Humalog</w:t>
+      </w:r>
+      <w:r w:rsidR="434E02C8">
+        <w:rPr/>
+        <w:t xml:space="preserve"> alternativ Novorapid</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96896">
+        <w:rPr/>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96896">
+        <w:rPr/>
+        <w:t>2-4</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96896">
+        <w:rPr/>
+        <w:t xml:space="preserve"> E till varje måltid och </w:t>
+      </w:r>
+      <w:r w:rsidR="75ECB214">
+        <w:rPr/>
+        <w:t>långtidsinsulin</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96896">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96896">
+        <w:rPr/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="2FF7A562">
+        <w:rPr/>
+        <w:t>Abasaglar</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96896">
+        <w:rPr/>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96896">
+        <w:rPr/>
+        <w:t>4-6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96896">
+        <w:rPr/>
+        <w:t xml:space="preserve"> E till natten, se även riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rba3a093554104293">
+        <w:r w:rsidRPr="71D53029" w:rsidR="00A96896">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Insulinbehandlling</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="0037634E">
+        <w:r w:rsidRPr="71D53029" w:rsidR="00A96896">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> för inneliggande vuxna</w:t>
         </w:r>
-        <w:r w:rsidRPr="0037634E">
+        <w:r w:rsidRPr="71D53029" w:rsidR="00A96896">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="0037634E">
+        <w:r w:rsidRPr="71D53029" w:rsidR="00A96896">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>patienter (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00A96896">
+        <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00893DD0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00A96896">
+        <w:rPr/>
         <w:t>Fortsätt om möjligt fullständiga blodsockerkurvor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00893DD0">
+      <w:r w:rsidR="00A96896">
+        <w:rPr/>
         <w:t xml:space="preserve"> allt eftersom doserna titreras upp </w:t>
       </w:r>
-      <w:r w:rsidRPr="00893DD0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00A96896">
+        <w:rPr/>
         <w:t>i varje fall första veckan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00893DD0">
+      <w:r w:rsidR="00A96896">
+        <w:rPr/>
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00893DD0" w:rsidR="00A96896" w:rsidP="00A96896" w:rsidRDefault="00A96896" w14:paraId="2679336C" w14:textId="77777777">
       <w:r w:rsidRPr="00893DD0">
         <w:t xml:space="preserve">Förbered patienten på att han/hon </w:t>
       </w:r>
       <w:r w:rsidRPr="00893DD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>efter 2-8 veckor får börja trappa ner insulindoser</w:t>
       </w:r>
       <w:r w:rsidRPr="00893DD0">
         <w:t xml:space="preserve"> och kanske till och med sätta ut insulin. Under denna period bör man i varje fall ha </w:t>
       </w:r>
       <w:r w:rsidRPr="00893DD0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>2-3 fullständiga dygnskurvor per vecka</w:t>
       </w:r>
       <w:r w:rsidRPr="00893DD0">
         <w:t>.</w:t>
       </w:r>
@@ -5812,54 +5840,59 @@
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F26E52"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="2FF7A562"/>
     <w:rsid w:val="34187EC9"/>
+    <w:rsid w:val="434E02C8"/>
+    <w:rsid w:val="4BD52FFC"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6CB8382A"/>
+    <w:rsid w:val="71D53029"/>
+    <w:rsid w:val="75ECB214"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
@@ -8449,51 +8482,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-115/SURROGATE/Diabetes%20mellitus%20med%20ketoacidos%20och%20hyperglykemiskt%20hyperosmol%c3%a4rt%20syndrom%20inom%20slutenv%c3%a5rden.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9614-1097948292-8/surrogate/Diabetes%20mellitus%20-%20Enkel%20standardv%c3%a5rdplan%20vid%20nydebuterad%20hos%20patienter%2018%20%c3%a5r%20eller%20%c3%a4ldre.pdf" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diabeteshandboken.se/inneh%C3%A5ll/6-farmakologisk-behandling-vid-debut-13716291" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diabetes.nu/wp-content/uploads/2018/11/diabetes-typ-2-broschyr.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-12/SURROGATE/Diabetes%20mellitus%20%e2%80%93%20kostr%c3%a5d.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-24/SURROGATE/Insulinbehandlling%20f%c3%b6r%20inneliggande%20vuxna%20patienter.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-115/SURROGATE/Diabetes%20mellitus%20med%20ketoacidos%20och%20hyperglykemiskt%20hyperosmol%c3%a4rt%20syndrom%20inom%20slutenv%c3%a5rden.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9614-1097948292-8/surrogate/Diabetes%20mellitus%20-%20Enkel%20standardv%c3%a5rdplan%20vid%20nydebuterad%20hos%20patienter%2018%20%c3%a5r%20eller%20%c3%a4ldre.pdf" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diabeteshandboken.se/inneh%C3%A5ll/6-farmakologisk-behandling-vid-debut-13716291" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diabetes.nu/wp-content/uploads/2018/11/diabetes-typ-2-broschyr.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-12/SURROGATE/Diabetes%20mellitus%20%e2%80%93%20kostr%c3%a5d.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-24/SURROGATE/Insulinbehandlling%20f%c3%b6r%20inneliggande%20vuxna%20patienter.pdf" TargetMode="External" Id="Rba3a093554104293" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -8799,30 +8832,30 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Diabetes, nydebuterad hos patienter 18 år eller äldre</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Detlef Hess</lastModifiedBy>
-  <revision>2</revision>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>