--- v0 (2025-11-26)
+++ v1 (2026-04-01)
@@ -8,161 +8,161 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="061914D4" w14:textId="71AE64B8" w:rsidR="00184167" w:rsidRDefault="00430870" w:rsidP="009A32ED">
+    <w:p w:rsidR="00184167" w:rsidP="009A32ED" w:rsidRDefault="00430870" w14:paraId="061914D4" w14:textId="71AE64B8">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc140746004"/>
+      <w:bookmarkStart w:name="_Toc140746004" w:id="0"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>Diabetes ketoacidos (DKA) och hyperglykemiskt hyperosmolärt syndrom (HHS)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00A264BE" w:rsidRPr="005A627D">
+      <w:r w:rsidRPr="005A627D" w:rsidR="00A264BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="1"/>
     </w:p>
-    <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="11BC1DCA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc100327184"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc195620805"/>
+      <w:bookmarkStart w:name="_Toc100327184" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc195620805" w:id="3"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="4EA6C4B6" w14:textId="3A287CB0" w:rsidR="009A32ED" w:rsidRDefault="00430870" w:rsidP="009A32ED">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="00430870" w14:paraId="4EA6C4B6" w14:textId="3A287CB0">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Ändrad tabell</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BCFD87" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="69BCFD87" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc100327185"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Toc72840807"/>
+      <w:bookmarkStart w:name="_Toc100327185" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc195620806" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc72840807" w:id="6"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="5C9A5070" w14:textId="77777777" w:rsidR="00430870" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="5C9A5070" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc475527802"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc475697781"/>
+      <w:bookmarkStart w:name="_Toc475527802" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc475697781" w:id="8"/>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Riktlinje om detaljerad handläggning av patienter med diabetes mellius med ketoacidos och hyperglykemiskt hyperosmolärt syndrom inom slutenvården</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="2C6D2AF1" w14:textId="77777777" w:rsidR="00DD6F3C" w:rsidRDefault="00DD6F3C" w:rsidP="00430870">
+    <w:p w:rsidR="00DD6F3C" w:rsidP="00430870" w:rsidRDefault="00DD6F3C" w14:paraId="2C6D2AF1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6660DA9D" w14:textId="2A8EC736" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00831C35">
+    <w:p w:rsidR="00B405A1" w:rsidP="00831C35" w:rsidRDefault="00B405A1" w14:paraId="6660DA9D" w14:textId="2A8EC736">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc195620807"/>
+      <w:bookmarkStart w:name="_Toc195620807" w:id="9"/>
       <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="2FF4162B" w14:textId="7041E744" w:rsidR="00DD6F3C" w:rsidRDefault="00D67C88">
+    <w:p w:rsidR="00DD6F3C" w:rsidRDefault="00D67C88" w14:paraId="2FF4162B" w14:textId="7041E744">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "2-2" \h \z \u \t "Rubrik;1" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc195620805" w:history="1">
-        <w:r w:rsidR="00DD6F3C" w:rsidRPr="00C04FB4">
+      <w:hyperlink w:history="1" w:anchor="_Toc195620805">
+        <w:r w:rsidRPr="00C04FB4" w:rsidR="00DD6F3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -176,62 +176,62 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="420339CD" w14:textId="7591075A" w:rsidR="00DD6F3C" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00DD6F3C" w:rsidRDefault="00000000" w14:paraId="420339CD" w14:textId="7591075A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195620806" w:history="1">
-        <w:r w:rsidR="00DD6F3C" w:rsidRPr="00C04FB4">
+      <w:hyperlink w:history="1" w:anchor="_Toc195620806">
+        <w:r w:rsidRPr="00C04FB4" w:rsidR="00DD6F3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -245,62 +245,62 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10CD4092" w14:textId="31CD87ED" w:rsidR="00DD6F3C" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00DD6F3C" w:rsidRDefault="00000000" w14:paraId="10CD4092" w14:textId="31CD87ED">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195620807" w:history="1">
-        <w:r w:rsidR="00DD6F3C" w:rsidRPr="00C04FB4">
+      <w:hyperlink w:history="1" w:anchor="_Toc195620807">
+        <w:r w:rsidRPr="00C04FB4" w:rsidR="00DD6F3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Innehållsförteckning</w:t>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -314,62 +314,62 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D32E560" w14:textId="6632C43E" w:rsidR="00DD6F3C" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00DD6F3C" w:rsidRDefault="00000000" w14:paraId="2D32E560" w14:textId="6632C43E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195620808" w:history="1">
-        <w:r w:rsidR="00DD6F3C" w:rsidRPr="00C04FB4">
+      <w:hyperlink w:history="1" w:anchor="_Toc195620808">
+        <w:r w:rsidRPr="00C04FB4" w:rsidR="00DD6F3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -383,62 +383,62 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14966088" w14:textId="0D0F388D" w:rsidR="00DD6F3C" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00DD6F3C" w:rsidRDefault="00000000" w14:paraId="14966088" w14:textId="0D0F388D">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195620809" w:history="1">
-        <w:r w:rsidR="00DD6F3C" w:rsidRPr="00C04FB4">
+      <w:hyperlink w:history="1" w:anchor="_Toc195620809">
+        <w:r w:rsidRPr="00C04FB4" w:rsidR="00DD6F3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -452,62 +452,62 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6801EDE9" w14:textId="71617F94" w:rsidR="00DD6F3C" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00DD6F3C" w:rsidRDefault="00000000" w14:paraId="6801EDE9" w14:textId="71617F94">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195620810" w:history="1">
-        <w:r w:rsidR="00DD6F3C" w:rsidRPr="00C04FB4">
+      <w:hyperlink w:history="1" w:anchor="_Toc195620810">
+        <w:r w:rsidRPr="00C04FB4" w:rsidR="00DD6F3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -521,62 +521,62 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D10FFCD" w14:textId="2211CA0E" w:rsidR="00DD6F3C" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00DD6F3C" w:rsidRDefault="00000000" w14:paraId="2D10FFCD" w14:textId="2211CA0E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc195620811" w:history="1">
-        <w:r w:rsidR="00DD6F3C" w:rsidRPr="00C04FB4">
+      <w:hyperlink w:history="1" w:anchor="_Toc195620811">
+        <w:r w:rsidRPr="00C04FB4" w:rsidR="00DD6F3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Länkförteckning</w:t>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -590,347 +590,346 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="00DD6F3C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FC6584C" w14:textId="0032347E" w:rsidR="00B405A1" w:rsidRDefault="00D67C88" w:rsidP="009A32ED">
+    <w:p w:rsidR="00B405A1" w:rsidP="009A32ED" w:rsidRDefault="00D67C88" w14:paraId="1FC6584C" w14:textId="0032347E">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B2A54A" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="70B2A54A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc100327187"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc195620808"/>
+      <w:bookmarkStart w:name="_Toc100327187" w:id="10"/>
+      <w:bookmarkStart w:name="_Toc195620808" w:id="11"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="36C9B63D" w14:textId="77777777" w:rsidR="00430870" w:rsidRDefault="00430870" w:rsidP="00430870">
-      <w:bookmarkStart w:id="12" w:name="_Toc100327188"/>
+    <w:p w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="36C9B63D" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Toc100327188" w:id="12"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>Till denna riktlinje hör rutinen ”Diabetes-Ketoacidos” som ska upprättas direkt när patient läggs in med diabetesrelaterad ketoacidos eller hyperglykemiskt hyperosmolärt syndrom (HHS). Se vidare i rutinen ”</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId7">
         <w:r w:rsidRPr="00112F41">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Diabetes-Ketoacidos”.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> (OBS Ny version!)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11432429" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="11432429" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc256000202"/>
-[...20 lines deleted...]
-      <w:bookmarkStart w:id="34" w:name="_Toc140746008"/>
+      <w:bookmarkStart w:name="_Toc256000202" w:id="13"/>
+      <w:bookmarkStart w:name="_Toc256000185" w:id="14"/>
+      <w:bookmarkStart w:name="_Toc256000151" w:id="15"/>
+      <w:bookmarkStart w:name="_Toc256000026" w:id="16"/>
+      <w:bookmarkStart w:name="_Toc381685509" w:id="17"/>
+      <w:bookmarkStart w:name="_Toc475527804" w:id="18"/>
+      <w:bookmarkStart w:name="_Toc475697783" w:id="19"/>
+      <w:bookmarkStart w:name="_Toc476302630" w:id="20"/>
+      <w:bookmarkStart w:name="_Toc256000002" w:id="21"/>
+      <w:bookmarkStart w:name="_Toc256000017" w:id="22"/>
+      <w:bookmarkStart w:name="_Toc256000032" w:id="23"/>
+      <w:bookmarkStart w:name="_Toc256000047" w:id="24"/>
+      <w:bookmarkStart w:name="_Toc2344125" w:id="25"/>
+      <w:bookmarkStart w:name="_Toc256000062" w:id="26"/>
+      <w:bookmarkStart w:name="_Toc256000078" w:id="27"/>
+      <w:bookmarkStart w:name="_Toc256000094" w:id="28"/>
+      <w:bookmarkStart w:name="_Toc256000110" w:id="29"/>
+      <w:bookmarkStart w:name="_Toc256000126" w:id="30"/>
+      <w:bookmarkStart w:name="_Toc256000142" w:id="31"/>
+      <w:bookmarkStart w:name="_Toc256000158" w:id="32"/>
+      <w:bookmarkStart w:name="_Toc81921316" w:id="33"/>
+      <w:bookmarkStart w:name="_Toc140746008" w:id="34"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>Ketoacidos med eller utan koma</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="57CEEE51" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="57CEEE51" w14:textId="77777777">
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Definition: p-glukos över 15 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>/l, u-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>ketoner</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">, pH </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>&lt; 7</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">,3 (venöst eller arteriellt), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>blodketoner</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> &gt; 3 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>/l.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389986D2" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="389986D2" w14:textId="77777777">
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Beror på insulinbrist, absolut eller relativ. Grav </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>acidos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> med koma kan utvecklas redan vid p-glukos 15-20 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>/l, om insulinpumptrassel (se särskild riktlinje "</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId8">
         <w:r w:rsidRPr="00112F41">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Insulinpump som krånglar"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00112F41">
         <w:t>) eller hos patient med graviditet och diabetes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D6079E" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="74D6079E" w14:textId="77777777">
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">OBS: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>normoglykem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> ketoacidos:</w:t>
       </w:r>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> Vid gravida och under behandling med SGLT2-hämmare (Jardiance, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>Invokane</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">, Forxiga) kan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>acidos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>förligga</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> vid normala blodsockervärden! Behandlar vid DKA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51EF36BA" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="51EF36BA" w14:textId="77777777">
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Kontakta IVA vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>ph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> 7,15 eller mindre, chock, coma eller grav </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>hypokaliemi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61136100" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="61136100" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc381685510"/>
-[...20 lines deleted...]
-      <w:bookmarkStart w:id="56" w:name="_Toc140746009"/>
+      <w:bookmarkStart w:name="_Toc381685510" w:id="35"/>
+      <w:bookmarkStart w:name="_Toc475527805" w:id="36"/>
+      <w:bookmarkStart w:name="_Toc475697784" w:id="37"/>
+      <w:bookmarkStart w:name="_Toc476302631" w:id="38"/>
+      <w:bookmarkStart w:name="_Toc256000003" w:id="39"/>
+      <w:bookmarkStart w:name="_Toc256000018" w:id="40"/>
+      <w:bookmarkStart w:name="_Toc256000033" w:id="41"/>
+      <w:bookmarkStart w:name="_Toc256000048" w:id="42"/>
+      <w:bookmarkStart w:name="_Toc2344126" w:id="43"/>
+      <w:bookmarkStart w:name="_Toc256000063" w:id="44"/>
+      <w:bookmarkStart w:name="_Toc256000079" w:id="45"/>
+      <w:bookmarkStart w:name="_Toc256000095" w:id="46"/>
+      <w:bookmarkStart w:name="_Toc256000111" w:id="47"/>
+      <w:bookmarkStart w:name="_Toc256000127" w:id="48"/>
+      <w:bookmarkStart w:name="_Toc256000143" w:id="49"/>
+      <w:bookmarkStart w:name="_Toc256000159" w:id="50"/>
+      <w:bookmarkStart w:name="_Toc256000204" w:id="51"/>
+      <w:bookmarkStart w:name="_Toc256000187" w:id="52"/>
+      <w:bookmarkStart w:name="_Toc256000167" w:id="53"/>
+      <w:bookmarkStart w:name="_Toc256000041" w:id="54"/>
+      <w:bookmarkStart w:name="_Toc81921317" w:id="55"/>
+      <w:bookmarkStart w:name="_Toc140746009" w:id="56"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>Hyperglykemiskt hyperosmolärt syndrom</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7D1843" w14:textId="77777777" w:rsidR="00430870" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="3F7D1843" w14:textId="77777777">
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Definition, uttalad hyperglykemi, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>ofta &gt;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> 30 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">/l, men kan även förekomma vid lägre p-glukosnivåer, hyperosmolalitet &gt; 330 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mosm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
@@ -947,1786 +946,1909 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>glukos+urea</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">), ingen uttalad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>acidos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>ketos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> föreligger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2562FD6B" w14:textId="77777777" w:rsidR="000A554F" w:rsidRPr="00112F41" w:rsidRDefault="000A554F" w:rsidP="00430870"/>
-    <w:p w14:paraId="758B129A" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="000A554F" w:rsidP="00430870" w:rsidRDefault="000A554F" w14:paraId="2562FD6B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="758B129A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc256000205"/>
-[...21 lines deleted...]
-      <w:bookmarkStart w:id="79" w:name="_Toc195620809"/>
+      <w:bookmarkStart w:name="_Toc256000205" w:id="57"/>
+      <w:bookmarkStart w:name="_Toc256000188" w:id="58"/>
+      <w:bookmarkStart w:name="_Toc256000168" w:id="59"/>
+      <w:bookmarkStart w:name="_Toc256000042" w:id="60"/>
+      <w:bookmarkStart w:name="_Toc419879665" w:id="61"/>
+      <w:bookmarkStart w:name="_Toc475527806" w:id="62"/>
+      <w:bookmarkStart w:name="_Toc475697785" w:id="63"/>
+      <w:bookmarkStart w:name="_Toc476302632" w:id="64"/>
+      <w:bookmarkStart w:name="_Toc256000004" w:id="65"/>
+      <w:bookmarkStart w:name="_Toc256000019" w:id="66"/>
+      <w:bookmarkStart w:name="_Toc256000034" w:id="67"/>
+      <w:bookmarkStart w:name="_Toc256000049" w:id="68"/>
+      <w:bookmarkStart w:name="_Toc2344127" w:id="69"/>
+      <w:bookmarkStart w:name="_Toc256000064" w:id="70"/>
+      <w:bookmarkStart w:name="_Toc256000080" w:id="71"/>
+      <w:bookmarkStart w:name="_Toc256000096" w:id="72"/>
+      <w:bookmarkStart w:name="_Toc256000112" w:id="73"/>
+      <w:bookmarkStart w:name="_Toc256000128" w:id="74"/>
+      <w:bookmarkStart w:name="_Toc256000144" w:id="75"/>
+      <w:bookmarkStart w:name="_Toc256000160" w:id="76"/>
+      <w:bookmarkStart w:name="_Toc81921318" w:id="77"/>
+      <w:bookmarkStart w:name="_Toc140746010" w:id="78"/>
+      <w:bookmarkStart w:name="_Toc195620809" w:id="79"/>
       <w:r w:rsidRPr="00430870">
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
     </w:p>
-    <w:p w14:paraId="735599A6" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="735599A6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="80" w:name="_Toc256000206"/>
-[...20 lines deleted...]
-      <w:bookmarkStart w:id="101" w:name="_Toc140746011"/>
+      <w:bookmarkStart w:name="_Toc256000206" w:id="80"/>
+      <w:bookmarkStart w:name="_Toc256000189" w:id="81"/>
+      <w:bookmarkStart w:name="_Toc256000172" w:id="82"/>
+      <w:bookmarkStart w:name="_Toc256000056" w:id="83"/>
+      <w:bookmarkStart w:name="_Toc381685511" w:id="84"/>
+      <w:bookmarkStart w:name="_Toc475527807" w:id="85"/>
+      <w:bookmarkStart w:name="_Toc475697786" w:id="86"/>
+      <w:bookmarkStart w:name="_Toc476302633" w:id="87"/>
+      <w:bookmarkStart w:name="_Toc256000005" w:id="88"/>
+      <w:bookmarkStart w:name="_Toc256000020" w:id="89"/>
+      <w:bookmarkStart w:name="_Toc256000035" w:id="90"/>
+      <w:bookmarkStart w:name="_Toc256000050" w:id="91"/>
+      <w:bookmarkStart w:name="_Toc2344128" w:id="92"/>
+      <w:bookmarkStart w:name="_Toc256000065" w:id="93"/>
+      <w:bookmarkStart w:name="_Toc256000081" w:id="94"/>
+      <w:bookmarkStart w:name="_Toc256000097" w:id="95"/>
+      <w:bookmarkStart w:name="_Toc256000113" w:id="96"/>
+      <w:bookmarkStart w:name="_Toc256000129" w:id="97"/>
+      <w:bookmarkStart w:name="_Toc256000145" w:id="98"/>
+      <w:bookmarkStart w:name="_Toc256000161" w:id="99"/>
+      <w:bookmarkStart w:name="_Toc81921319" w:id="100"/>
+      <w:bookmarkStart w:name="_Toc140746011" w:id="101"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>Behandling vid diabetes mellitus med ketoacidos (DKA) och hyperglykemiskt hyperosmolärt syndrom (HSS)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
     </w:p>
-    <w:p w14:paraId="35F47150" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="000D4AA9" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="000D4AA9" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="35F47150" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D4AA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kontroller: medvetegrad, andningsfrekvens, POX, puls, BT minst 1 g/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D4AA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D4AA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> initialt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DABD536" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="000D4AA9" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="000D4AA9" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="7DABD536" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Sätt 2 gröna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>pvk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">: vätska (1) och kaliuminfusion (3) i den ena och insulin (2) i den andra armen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441F7FF0" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="000D4AA9" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="000D4AA9" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="441F7FF0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Kontrollerar urinproduktion: överväg KAD och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>timdiures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> om oklar och/eller påverkad patient</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077BF5D4" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="000D4AA9" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="000D4AA9" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="077BF5D4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Kontrollera venös utökad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>blodgas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> 1 g/t tills 1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> in på punkt 5, därefter glesare om stabilt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39927F1D" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="000D4AA9" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="000D4AA9" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="39927F1D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Ta bort </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>ev</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> insulinpump</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44233EBF" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="000D4AA9" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="000D4AA9" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="44233EBF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:t>Mät p-glukos (ej via kontinuerlig mätare (CGM/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>Libre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172AFC9B" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="0086095E" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="0086095E" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="172AFC9B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Alla ordinationer ska dokumenteras i läkemedelsmodulen i Melior. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67298A44" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="0086095E" w:rsidRDefault="00430870" w:rsidP="00430870"/>
-    <w:p w14:paraId="3FAA493D" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00430870" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="0086095E" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="67298A44" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00430870" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="3FAA493D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1003" w:right="0" w:hanging="357"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="102" w:name="_Toc381685512"/>
-[...19 lines deleted...]
-      <w:bookmarkStart w:id="122" w:name="_Toc81921320"/>
+      <w:bookmarkStart w:name="_Toc381685512" w:id="102"/>
+      <w:bookmarkStart w:name="_Toc475527808" w:id="103"/>
+      <w:bookmarkStart w:name="_Toc475697787" w:id="104"/>
+      <w:bookmarkStart w:name="_Toc476302634" w:id="105"/>
+      <w:bookmarkStart w:name="_Toc256000006" w:id="106"/>
+      <w:bookmarkStart w:name="_Toc256000021" w:id="107"/>
+      <w:bookmarkStart w:name="_Toc256000036" w:id="108"/>
+      <w:bookmarkStart w:name="_Toc256000051" w:id="109"/>
+      <w:bookmarkStart w:name="_Toc2344129" w:id="110"/>
+      <w:bookmarkStart w:name="_Toc256000066" w:id="111"/>
+      <w:bookmarkStart w:name="_Toc256000082" w:id="112"/>
+      <w:bookmarkStart w:name="_Toc256000098" w:id="113"/>
+      <w:bookmarkStart w:name="_Toc256000114" w:id="114"/>
+      <w:bookmarkStart w:name="_Toc256000130" w:id="115"/>
+      <w:bookmarkStart w:name="_Toc256000146" w:id="116"/>
+      <w:bookmarkStart w:name="_Toc256000162" w:id="117"/>
+      <w:bookmarkStart w:name="_Toc256000207" w:id="118"/>
+      <w:bookmarkStart w:name="_Toc256000190" w:id="119"/>
+      <w:bookmarkStart w:name="_Toc256000173" w:id="120"/>
+      <w:bookmarkStart w:name="_Toc256000057" w:id="121"/>
+      <w:bookmarkStart w:name="_Toc81921320" w:id="122"/>
       <w:r w:rsidRPr="00430870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Vätska</w:t>
       </w:r>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:r w:rsidRPr="00430870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> - första prioritet och ska sättas direkt på akuten:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
     </w:p>
-    <w:p w14:paraId="02C890A4" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="02C890A4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="282"/>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Tim 1-2: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>NaCl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> 0,9 % (1000 ml/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">)   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">    vid p-Glukos &gt; 15 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>/l</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63619122" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="63619122" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="282"/>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Tim 3-8: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>RingerAcetat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">  (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>500 ml/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">)      vid p-Glukos &gt; 15 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">/l </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3109AFFA" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="3109AFFA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="282"/>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Tim 9-12: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>RingerAcetat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">  (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>250 ml/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">)      vid p-Glukos &gt; 15 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>/l</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB0E681" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="5BB0E681" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="282"/>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">När p-glukos </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>är &gt;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> 15 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">/l: byt från </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>RingerAcetat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> till Glukos 5% enligt punkt 4 nedan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C87D727" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="2C87D727" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="282"/>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Tim 3-8:  Glukos 5% med 120 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> Na (500 ml/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">) vid –Glukos </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>&lt; 15</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="7255C968" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="7255C968" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="282"/>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Tim 9-12: Glukos 5% med 80 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> Na (250 ml/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">) vid –Glukos </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>&lt; 15</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="601C9D9B" w14:textId="77777777" w:rsidR="00430870" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="601C9D9B" w14:textId="77777777">
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> (10-15 ml/kg kroppsvikt/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> men inte mer än 50 ml/kg kroppsvikt inom 4 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>) OBS! Ska reduceras vid hjärtsvikt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439E294E" w14:textId="77777777" w:rsidR="00DD6F3C" w:rsidRPr="00112F41" w:rsidRDefault="00DD6F3C" w:rsidP="00430870"/>
-    <w:p w14:paraId="44D722D8" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00430870" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00DD6F3C" w:rsidP="00430870" w:rsidRDefault="00DD6F3C" w14:paraId="439E294E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00430870" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="44D722D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1003" w:right="0" w:hanging="357"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="123" w:name="_Toc256000208"/>
-[...19 lines deleted...]
-      <w:bookmarkStart w:id="143" w:name="_Toc81921321"/>
+      <w:bookmarkStart w:name="_Toc256000208" w:id="123"/>
+      <w:bookmarkStart w:name="_Toc256000191" w:id="124"/>
+      <w:bookmarkStart w:name="_Toc256000174" w:id="125"/>
+      <w:bookmarkStart w:name="_Toc256000071" w:id="126"/>
+      <w:bookmarkStart w:name="_Toc381685513" w:id="127"/>
+      <w:bookmarkStart w:name="_Toc475527809" w:id="128"/>
+      <w:bookmarkStart w:name="_Toc475697788" w:id="129"/>
+      <w:bookmarkStart w:name="_Toc476302635" w:id="130"/>
+      <w:bookmarkStart w:name="_Toc256000007" w:id="131"/>
+      <w:bookmarkStart w:name="_Toc256000022" w:id="132"/>
+      <w:bookmarkStart w:name="_Toc256000037" w:id="133"/>
+      <w:bookmarkStart w:name="_Toc256000052" w:id="134"/>
+      <w:bookmarkStart w:name="_Toc2344130" w:id="135"/>
+      <w:bookmarkStart w:name="_Toc256000067" w:id="136"/>
+      <w:bookmarkStart w:name="_Toc256000083" w:id="137"/>
+      <w:bookmarkStart w:name="_Toc256000099" w:id="138"/>
+      <w:bookmarkStart w:name="_Toc256000115" w:id="139"/>
+      <w:bookmarkStart w:name="_Toc256000131" w:id="140"/>
+      <w:bookmarkStart w:name="_Toc256000147" w:id="141"/>
+      <w:bookmarkStart w:name="_Toc256000163" w:id="142"/>
+      <w:bookmarkStart w:name="_Toc81921321" w:id="143"/>
       <w:r w:rsidRPr="00430870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Insulin (ska inte påbörjas om Kalium är under 3,3 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00430870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00430870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>/l)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
     </w:p>
-    <w:p w14:paraId="0C6082A7" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="0C6082A7" w14:textId="77777777">
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">En sänkning av p-glukos med 4 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">/l per timme ska eftersträvas och ska påbörjas efter Natriumklorid-infusionen har påbörjats. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D80ED66" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> ska ges intravenöst som bolus på akutintaget.</w:t>
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="6D80ED66" w14:textId="3348119C">
+      <w:r w:rsidR="00430870">
+        <w:rPr/>
+        <w:t xml:space="preserve">8 E </w:t>
+      </w:r>
+      <w:r w:rsidR="14157B43">
+        <w:rPr/>
+        <w:t>Humalog eller Novorapid</w:t>
+      </w:r>
+      <w:r w:rsidR="00430870">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00430870">
+        <w:rPr/>
+        <w:t>ska ges intravenöst som bolus på akutintaget.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06204CC2" w14:textId="77777777" w:rsidR="00430870" w:rsidRDefault="00430870" w:rsidP="00430870">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00112F41">
+    <w:p w:rsidR="00430870" w:rsidP="050F1505" w:rsidRDefault="00430870" w14:paraId="06204CC2" w14:textId="495278B7">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r w:rsidR="00430870">
+        <w:rPr/>
+        <w:t xml:space="preserve">Därefter ges </w:t>
+      </w:r>
+      <w:r w:rsidR="5545969A">
+        <w:rPr/>
+        <w:t>Humalog eller Novorapid</w:t>
+      </w:r>
+      <w:r w:rsidR="00430870">
+        <w:rPr/>
         <w:t xml:space="preserve"> i sprutpump alternativt volymstyrd infusionspump. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336D6B29" w14:textId="3E35A4DF" w:rsidR="00430870" w:rsidRDefault="00430870">
+    <w:p w:rsidR="00430870" w:rsidRDefault="00430870" w14:paraId="336D6B29" w14:textId="3E35A4DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4699EFDF" w14:textId="77777777" w:rsidR="00DD6F3C" w:rsidRDefault="00DD6F3C" w:rsidP="00430870"/>
+    <w:p w:rsidR="00DD6F3C" w:rsidP="00430870" w:rsidRDefault="00DD6F3C" w14:paraId="4699EFDF" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7796" w:type="dxa"/>
         <w:tblInd w:w="1129" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2072"/>
         <w:gridCol w:w="1226"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="1884"/>
         <w:gridCol w:w="1354"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00430870" w:rsidRPr="00112F41" w14:paraId="236ACCB3" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidTr="050F1505" w14:paraId="236ACCB3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="050F1505" w:rsidRDefault="00430870" w14:paraId="202D54C4" w14:textId="0C6D4485">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00112F41">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="050F1505" w:rsidR="00430870">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sprutpump: Injektion Insulin </w:t>
+              <w:t>Sprutpump: Injek</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="050F1505" w:rsidR="00430870">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Lispro</w:t>
+              <w:t>tio</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="050F1505" w:rsidR="00430870">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (100E/ml) 0,5 ml blandas med 49,5 ml </w:t>
+              <w:t xml:space="preserve">n </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="050F1505" w:rsidR="66CFAF55">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Humalog</w:t>
+            </w:r>
+            <w:r w:rsidRPr="050F1505" w:rsidR="66CFAF55">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eller Novorapid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="050F1505" w:rsidR="00430870">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="050F1505" w:rsidR="00430870">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100E/ml) 0,5 ml blandas med 49,5 ml </w:t>
+            </w:r>
+            <w:r w:rsidRPr="050F1505" w:rsidR="00430870">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>NaCl</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="050F1505" w:rsidR="00430870">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (1E/ml)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0619B614" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
-            <w:pPr>
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="050F1505" w:rsidRDefault="00430870" w14:paraId="0619B614" w14:textId="00FC6FDC">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-81" w:right="0" w:firstLine="81"/>
               <w:textAlignment w:val="baseline"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:b/>
+            </w:pPr>
+            <w:r w:rsidRPr="050F1505" w:rsidR="00430870">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infusionspump: Injektion Insulin </w:t>
+              <w:t>Infusionspump: Inje</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="050F1505" w:rsidR="00430870">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Lispro</w:t>
+              <w:t>ktion</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="050F1505" w:rsidR="00430870">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="050F1505" w:rsidR="42E1417D">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Humalog</w:t>
+            </w:r>
+            <w:r w:rsidRPr="050F1505" w:rsidR="42E1417D">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eller Novorapid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="050F1505" w:rsidR="00430870">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> (100E/ml) 2,5 ml blandas med 247,5 ml </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="050F1505" w:rsidR="00430870">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NaCl</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="050F1505" w:rsidR="00430870">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (1E/ml)</w:t>
+              <w:t xml:space="preserve"> (1</w:t>
             </w:r>
+            <w:r w:rsidRPr="050F1505" w:rsidR="00430870">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E/ml)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430870" w:rsidRPr="00112F41" w14:paraId="19FFD4B3" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidTr="050F1505" w14:paraId="19FFD4B3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="533BA1AE" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="005D6332" w:rsidRDefault="00430870" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00430870" w:rsidP="005D6332" w:rsidRDefault="00430870" w14:paraId="533BA1AE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="005D6332">
               <w:t>KA (ketoacidos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="31B661F5" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="005D6332" w:rsidRDefault="00430870" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00430870" w:rsidP="005D6332" w:rsidRDefault="00430870" w14:paraId="31B661F5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="005D6332">
               <w:t>Lindrig (pH 7,2-7,3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3CD8D45D" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="005D6332" w:rsidRDefault="00430870" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00430870" w:rsidP="005D6332" w:rsidRDefault="00430870" w14:paraId="3CD8D45D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D6332">
               <w:t>Startdos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005D6332">
               <w:t xml:space="preserve"> 2-3E/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D6332">
               <w:t>tim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="721C9FF4" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="005D6332" w:rsidRDefault="00430870" w:rsidP="005D6332">
+          <w:p w:rsidRPr="005D6332" w:rsidR="00430870" w:rsidP="005D6332" w:rsidRDefault="00430870" w14:paraId="721C9FF4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1884" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7823923B" w14:textId="77777777" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="7823923B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="005D6332">
               <w:t>Styrs efter p-glukos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07ADE7C9" w14:textId="77777777" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="07ADE7C9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="005D6332">
               <w:t xml:space="preserve">Skall sjunka ca 4 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D6332">
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005D6332">
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D6332">
               <w:t>tim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="602F20F8" w14:textId="0AE04543" w:rsidR="00430870" w:rsidRPr="005D6332" w:rsidRDefault="00430870" w:rsidP="005D6332">
+          <w:p w:rsidRPr="005D6332" w:rsidR="00430870" w:rsidP="005D6332" w:rsidRDefault="00430870" w14:paraId="602F20F8" w14:textId="0AE04543">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1354" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0B10A97B" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="005D6332" w:rsidRDefault="00430870" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00430870" w:rsidP="005D6332" w:rsidRDefault="00430870" w14:paraId="0B10A97B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5CC20327" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="005D6332" w:rsidRDefault="00430870" w:rsidP="005D6332">
+          <w:p w:rsidRPr="005D6332" w:rsidR="00430870" w:rsidP="005D6332" w:rsidRDefault="00430870" w14:paraId="5CC20327" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00034763" w:rsidRPr="00112F41" w14:paraId="0D338B04" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00034763" w:rsidTr="050F1505" w14:paraId="0D338B04" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="374EF76F" w14:textId="77777777" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="374EF76F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="6B7733B7" w14:textId="29E0FFA2" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="6B7733B7" w14:textId="29E0FFA2">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="005D6332">
               <w:t>Måttlig (pH 7,0-7,2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="517AFAA0" w14:textId="77777777" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="517AFAA0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D6332">
               <w:t>Startdos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005D6332">
               <w:t xml:space="preserve"> 4E/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D6332">
               <w:t>tim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="75ED9E52" w14:textId="77777777" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="75ED9E52" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5707DDE1" w14:textId="77777777" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="5707DDE1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1884" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0A00DA5C" w14:textId="71DDA54F" w:rsidR="005D6332" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="005D6332" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="0A00DA5C" w14:textId="71DDA54F">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="005D6332">
               <w:t xml:space="preserve">p-glukos </w:t>
             </w:r>
-            <w:r w:rsidR="00AA3C20" w:rsidRPr="005D6332">
+            <w:r w:rsidRPr="005D6332" w:rsidR="00AA3C20">
               <w:t>är större än vid</w:t>
             </w:r>
             <w:r w:rsidRPr="005D6332">
               <w:t xml:space="preserve"> start</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63D7D7E1" w14:textId="77777777" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="63D7D7E1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1354" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="457D2404" w14:textId="77777777" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="457D2404" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="005D6332">
               <w:t>öka med 50%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A81B617" w14:textId="77777777" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="6A81B617" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00034763" w:rsidRPr="00112F41" w14:paraId="151C3759" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00034763" w:rsidTr="050F1505" w14:paraId="151C3759" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="068F8F3A" w14:textId="77777777" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="068F8F3A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="4C766063" w14:textId="78BDF15A" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="4C766063" w14:textId="78BDF15A">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="06734957" w14:textId="77777777" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="06734957" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1884" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="6A0148E2" w14:textId="77777777" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="6A0148E2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="005D6332">
               <w:t xml:space="preserve">p-glukos minskat </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005D6332">
               <w:t>&lt; 2</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005D6332">
               <w:t>mmol/l</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FD14169" w14:textId="77777777" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="0FD14169" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1354" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="4FDF181C" w14:textId="77777777" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="4FDF181C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="005D6332">
               <w:t>öka med 25%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69C71276" w14:textId="77777777" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="69C71276" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00034763" w:rsidRPr="00112F41" w14:paraId="21B6B78A" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00034763" w:rsidTr="050F1505" w14:paraId="21B6B78A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="5174732D" w14:textId="77777777" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="5174732D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="7B737031" w14:textId="3B5C1A5B" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="7B737031" w14:textId="3B5C1A5B">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="005D6332">
               <w:t xml:space="preserve">Svår (pH </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005D6332">
               <w:t>&lt; 7</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005D6332">
               <w:t>,0)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="4D619BEA" w14:textId="77777777" w:rsidR="00034763" w:rsidRDefault="00034763" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="4D619BEA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D6332">
               <w:t>Startdos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005D6332">
               <w:t xml:space="preserve"> 6E/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D6332">
               <w:t>tim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="57974E83" w14:textId="77777777" w:rsidR="005D6332" w:rsidRPr="005D6332" w:rsidRDefault="005D6332" w:rsidP="005D6332">
+          <w:p w:rsidRPr="005D6332" w:rsidR="005D6332" w:rsidP="005D6332" w:rsidRDefault="005D6332" w14:paraId="57974E83" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="34A74636" w14:textId="77777777" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="34A74636" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="16A408C1" w14:textId="77777777" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="16A408C1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1884" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="2DF09ED1" w14:textId="77777777" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="2DF09ED1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1354" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="03099571" w14:textId="77777777" w:rsidR="00034763" w:rsidRPr="005D6332" w:rsidRDefault="00034763" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00034763" w:rsidP="005D6332" w:rsidRDefault="00034763" w14:paraId="03099571" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA3C20" w:rsidRPr="00112F41" w14:paraId="58EE2319" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00AA3C20" w:rsidTr="050F1505" w14:paraId="58EE2319" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="76841C2F" w14:textId="77777777" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="76841C2F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="453A2285" w14:textId="551C57AB" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="453A2285" w14:textId="551C57AB">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="59FED39A" w14:textId="77777777" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="59FED39A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1884" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="795F1C08" w14:textId="77777777" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="795F1C08" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="005D6332">
               <w:t xml:space="preserve">p-glukos minskat 2-3 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D6332">
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005D6332">
               <w:t>/l</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="200897EF" w14:textId="77777777" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="200897EF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1354" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="0E6C0CE7" w14:textId="77777777" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="0E6C0CE7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="005D6332">
               <w:t>oförändrad</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04B96F43" w14:textId="77777777" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="04B96F43" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA3C20" w:rsidRPr="00112F41" w14:paraId="0E25B815" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00AA3C20" w:rsidTr="050F1505" w14:paraId="0E25B815" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="1C7CA85F" w14:textId="626896A2" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="1C7CA85F" w14:textId="626896A2">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="005D6332">
               <w:t>HHS (hyperglykemiskt Hyperosmolärt Syndrom)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="7553F729" w14:textId="77777777" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="7553F729" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="313DD801" w14:textId="030FA432" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="313DD801" w14:textId="030FA432">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="005D6332">
               <w:t>1-4 E/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D6332">
               <w:t>tim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1884" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="2C947ECC" w14:textId="77777777" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="2C947ECC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1354" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="57D1292E" w14:textId="77777777" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="57D1292E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA3C20" w:rsidRPr="00112F41" w14:paraId="37290E0D" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00AA3C20" w:rsidTr="050F1505" w14:paraId="37290E0D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="2496FE00" w14:textId="691EECA0" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="2496FE00" w14:textId="691EECA0">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="4F9B090F" w14:textId="77777777" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="4F9B090F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="09B77419" w14:textId="3F56E157" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="09B77419" w14:textId="3F56E157">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1884" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="018639BE" w14:textId="5F1BAF06" w:rsidR="005D6332" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="005D6332" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="018639BE" w14:textId="5F1BAF06">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="005D6332">
               <w:t xml:space="preserve">p-glukos minskat 3-4 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D6332">
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005D6332">
               <w:t>/l</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DED88EB" w14:textId="77777777" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="5DED88EB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1354" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="75903113" w14:textId="77777777" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="75903113" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="005D6332">
               <w:t>minska med 25%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CAA9528" w14:textId="77777777" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="7CAA9528" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA3C20" w:rsidRPr="00112F41" w14:paraId="6118A27E" w14:textId="77777777" w:rsidTr="005D6332">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00AA3C20" w:rsidTr="050F1505" w14:paraId="6118A27E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="42C5540B" w14:textId="632432A0" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="42C5540B" w14:textId="632432A0">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="2735FB4C" w14:textId="77777777" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="2735FB4C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="5CF64928" w14:textId="51364DD4" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="5CF64928" w14:textId="51364DD4">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1884" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6F61665C" w14:textId="470E9F73" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="6F61665C" w14:textId="470E9F73">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="005D6332">
               <w:t xml:space="preserve">p-glukos minskat &gt;4 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D6332">
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005D6332">
               <w:t>/l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1354" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="06A0C7AB" w14:textId="1561E1E0" w:rsidR="00AA3C20" w:rsidRPr="005D6332" w:rsidRDefault="00AA3C20" w:rsidP="005D6332">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005D6332" w:rsidR="00AA3C20" w:rsidP="005D6332" w:rsidRDefault="00AA3C20" w14:paraId="06A0C7AB" w14:textId="1561E1E0">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="005D6332">
               <w:t>minska med 50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="091E9E88" w14:textId="77777777" w:rsidR="00430870" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="091E9E88" w14:textId="77777777">
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">P-glukos ska tas varje timme och vid p-glukos under 15 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">/l ska </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>istället</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> ett glukosdropp sättas, se punkt 4.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734D92DA" w14:textId="77777777" w:rsidR="00DD6F3C" w:rsidRPr="00112F41" w:rsidRDefault="00DD6F3C" w:rsidP="00430870"/>
-    <w:p w14:paraId="76B48A50" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00AA3C20" w:rsidRDefault="00430870" w:rsidP="00AA3C20">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00DD6F3C" w:rsidP="00430870" w:rsidRDefault="00DD6F3C" w14:paraId="734D92DA" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00AA3C20" w:rsidR="00430870" w:rsidP="00AA3C20" w:rsidRDefault="00430870" w14:paraId="76B48A50" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1003" w:right="0" w:hanging="357"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="144" w:name="_Toc256000209"/>
-[...19 lines deleted...]
-      <w:bookmarkStart w:id="164" w:name="_Toc81921322"/>
+      <w:bookmarkStart w:name="_Toc256000209" w:id="144"/>
+      <w:bookmarkStart w:name="_Toc256000192" w:id="145"/>
+      <w:bookmarkStart w:name="_Toc256000175" w:id="146"/>
+      <w:bookmarkStart w:name="_Toc256000072" w:id="147"/>
+      <w:bookmarkStart w:name="_Toc381685514" w:id="148"/>
+      <w:bookmarkStart w:name="_Toc475527810" w:id="149"/>
+      <w:bookmarkStart w:name="_Toc475697789" w:id="150"/>
+      <w:bookmarkStart w:name="_Toc476302636" w:id="151"/>
+      <w:bookmarkStart w:name="_Toc256000008" w:id="152"/>
+      <w:bookmarkStart w:name="_Toc256000023" w:id="153"/>
+      <w:bookmarkStart w:name="_Toc256000038" w:id="154"/>
+      <w:bookmarkStart w:name="_Toc256000053" w:id="155"/>
+      <w:bookmarkStart w:name="_Toc2344131" w:id="156"/>
+      <w:bookmarkStart w:name="_Toc256000068" w:id="157"/>
+      <w:bookmarkStart w:name="_Toc256000084" w:id="158"/>
+      <w:bookmarkStart w:name="_Toc256000100" w:id="159"/>
+      <w:bookmarkStart w:name="_Toc256000116" w:id="160"/>
+      <w:bookmarkStart w:name="_Toc256000132" w:id="161"/>
+      <w:bookmarkStart w:name="_Toc256000148" w:id="162"/>
+      <w:bookmarkStart w:name="_Toc256000164" w:id="163"/>
+      <w:bookmarkStart w:name="_Toc81921322" w:id="164"/>
       <w:r w:rsidRPr="00AA3C20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Kalium</w:t>
       </w:r>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
       <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
       <w:bookmarkEnd w:id="156"/>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
       <w:bookmarkEnd w:id="160"/>
       <w:bookmarkEnd w:id="161"/>
       <w:bookmarkEnd w:id="162"/>
       <w:bookmarkEnd w:id="163"/>
       <w:bookmarkEnd w:id="164"/>
       <w:r w:rsidRPr="00AA3C20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="072B2723" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="072B2723" w14:textId="77777777">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>Hypokalemi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> ska förebyggas. Börjar med Kalium efter första litern </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>NaCl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> har gått in </w:t>
       </w:r>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">(vid Kalium </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00112F41">
@@ -2742,684 +2864,690 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">,3 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>/l påbörjas Kaliumdropp direkt)</w:t>
       </w:r>
       <w:r w:rsidRPr="00112F41">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8917CC" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="1D8917CC" w14:textId="77777777">
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">OBS! Vid njursvikt (ingen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>diures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> eller förhöjd </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>Kreatinin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>) avvakta med Kalium! Omvärderas under förloppet!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F62BBC9" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="2F62BBC9" w14:textId="77777777">
+      <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Sätt 40 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> K till 500 ml 0,9% </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>NaCl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="79CADD37" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="79CADD37" w14:textId="77777777">
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>//</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> = 125 ml/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">20 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> = 250 ml/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="769586F4" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="769586F4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>30 mmol/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 375 ml/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00112F41">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>40 mmol/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 500 ml/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tim.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="61674822" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="61674822" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="988" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1708"/>
         <w:gridCol w:w="2210"/>
         <w:gridCol w:w="2325"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00430870" w:rsidRPr="00112F41" w14:paraId="701C26FF" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidTr="00CA1197" w14:paraId="701C26FF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="5247262E" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="5247262E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">S-Kalium i </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2210" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="0E9086C9" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="0E9086C9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kaliumtillförsel i </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/timme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="598F78DA" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="598F78DA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kaliumkontroll**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430870" w:rsidRPr="00112F41" w14:paraId="546D0704" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidTr="00CA1197" w14:paraId="546D0704" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="031102BF" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="031102BF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>&lt; 3</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2210" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA30179" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="3EA30179" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0E7C5F9F" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="0E7C5F9F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Varje timma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430870" w:rsidRPr="00112F41" w14:paraId="6D99C872" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidTr="00CA1197" w14:paraId="6D99C872" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="75B2FD64" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="75B2FD64" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3,4-5,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2210" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6EAFD678" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="6EAFD678" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC39E38" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="6AC39E38" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Varannan timma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430870" w:rsidRPr="00112F41" w14:paraId="55D64471" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidTr="00CA1197" w14:paraId="55D64471" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3FABB227" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="3FABB227" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">&gt; 5,5 eller </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>anurisk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2210" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="38DE5C02" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="38DE5C02" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="457C8A66" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="457C8A66" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Varannan timma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="180C97A4" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="180C97A4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36223A55" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="36223A55" w14:textId="77777777">
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>fall för IVA</w:t>
       </w:r>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> med infusion av 30 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> Kalium/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> via CVK, vänta med insulintillförsel tills Kalium är 3,4 eller högre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A249ADB" w14:textId="77777777" w:rsidR="00430870" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="5A249ADB" w14:textId="77777777">
       <w:r w:rsidRPr="00112F41">
         <w:t>**Läkare ska sökas akut vid svar på S-Kalium för vidare ordinationer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C19EA9" w14:textId="77777777" w:rsidR="00DD6F3C" w:rsidRPr="00112F41" w:rsidRDefault="00DD6F3C" w:rsidP="00430870"/>
-    <w:p w14:paraId="4955A471" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00AA3C20" w:rsidRDefault="00430870" w:rsidP="00AA3C20">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00DD6F3C" w:rsidP="00430870" w:rsidRDefault="00DD6F3C" w14:paraId="79C19EA9" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00AA3C20" w:rsidR="00430870" w:rsidP="00AA3C20" w:rsidRDefault="00430870" w14:paraId="4955A471" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="165" w:name="_Toc381685515"/>
-[...19 lines deleted...]
-      <w:bookmarkStart w:id="185" w:name="_Toc81921323"/>
+      <w:bookmarkStart w:name="_Toc381685515" w:id="165"/>
+      <w:bookmarkStart w:name="_Toc475527811" w:id="166"/>
+      <w:bookmarkStart w:name="_Toc475697790" w:id="167"/>
+      <w:bookmarkStart w:name="_Toc476302637" w:id="168"/>
+      <w:bookmarkStart w:name="_Toc256000009" w:id="169"/>
+      <w:bookmarkStart w:name="_Toc256000024" w:id="170"/>
+      <w:bookmarkStart w:name="_Toc256000039" w:id="171"/>
+      <w:bookmarkStart w:name="_Toc256000054" w:id="172"/>
+      <w:bookmarkStart w:name="_Toc2344132" w:id="173"/>
+      <w:bookmarkStart w:name="_Toc256000069" w:id="174"/>
+      <w:bookmarkStart w:name="_Toc256000085" w:id="175"/>
+      <w:bookmarkStart w:name="_Toc256000101" w:id="176"/>
+      <w:bookmarkStart w:name="_Toc256000117" w:id="177"/>
+      <w:bookmarkStart w:name="_Toc256000133" w:id="178"/>
+      <w:bookmarkStart w:name="_Toc256000149" w:id="179"/>
+      <w:bookmarkStart w:name="_Toc256000165" w:id="180"/>
+      <w:bookmarkStart w:name="_Toc256000210" w:id="181"/>
+      <w:bookmarkStart w:name="_Toc256000193" w:id="182"/>
+      <w:bookmarkStart w:name="_Toc256000176" w:id="183"/>
+      <w:bookmarkStart w:name="_Toc256000087" w:id="184"/>
+      <w:bookmarkStart w:name="_Toc81921323" w:id="185"/>
       <w:r w:rsidRPr="00AA3C20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Glukos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="165"/>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
       <w:bookmarkEnd w:id="168"/>
       <w:bookmarkEnd w:id="169"/>
       <w:bookmarkEnd w:id="170"/>
       <w:bookmarkEnd w:id="171"/>
       <w:bookmarkEnd w:id="172"/>
       <w:bookmarkEnd w:id="173"/>
       <w:bookmarkEnd w:id="174"/>
       <w:bookmarkEnd w:id="175"/>
       <w:bookmarkEnd w:id="176"/>
       <w:bookmarkEnd w:id="177"/>
       <w:bookmarkEnd w:id="178"/>
       <w:bookmarkEnd w:id="179"/>
       <w:bookmarkEnd w:id="180"/>
       <w:r w:rsidRPr="00AA3C20">
         <w:rPr>
@@ -3446,6636 +3574,6648 @@
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA3C20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>/l.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="181"/>
       <w:bookmarkEnd w:id="182"/>
       <w:bookmarkEnd w:id="183"/>
       <w:bookmarkEnd w:id="184"/>
       <w:bookmarkEnd w:id="185"/>
       <w:r w:rsidRPr="00AA3C20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75925791" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="190" w:name="_Toc81921324"/>
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="75925791" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Toc256000211" w:id="186"/>
+      <w:bookmarkStart w:name="_Toc256000194" w:id="187"/>
+      <w:bookmarkStart w:name="_Toc256000177" w:id="188"/>
+      <w:bookmarkStart w:name="_Toc256000088" w:id="189"/>
+      <w:bookmarkStart w:name="_Toc81921324" w:id="190"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>Natriumklorid-/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>RingerAcetat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>-droppet tas bort och ERSÄTTS med 1000 ml 5 % Glukos med Natriumtillsats.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="186"/>
       <w:bookmarkEnd w:id="187"/>
       <w:bookmarkEnd w:id="188"/>
       <w:bookmarkEnd w:id="189"/>
       <w:bookmarkEnd w:id="190"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3651B0" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="0A3651B0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Tim 3-8: 1l Glukos 5% med 120 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> Natrium (500 ml/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E871BA" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="60E871BA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Tim 9-12: 1l Glukos 5% med 80 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> Natrium (250 ml/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505FCD87" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="505FCD87" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Man ska sikta på p-glukos 10-13 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">/l så länge </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>acidos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> föreligger (pH </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>&lt; 7</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">,3). En långsam p-glukossänkning på 18-24 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> ska eftersträvas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065C8F89" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00631CB7" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00631CB7" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="065C8F89" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631CB7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Övergång till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00631CB7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>subcutana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00631CB7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> insulininjektioner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FB25EE" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="27FB25EE" w14:textId="77777777">
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Behandlingen ska pågå minst 6 tim. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>Acidosen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> ska vara hävd (B-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>ketoner</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>&lt; 0</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">,5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">/l eller Standardbikarbonat &gt;18 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>/l). Avveckla droppet när patienten är återställd och i anslutning till måltid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EAE6E9" w14:textId="42A3776E" w:rsidR="00430870" w:rsidRPr="00631CB7" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00631CB7" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="68EAE6E9" w14:textId="42A3776E">
       <w:pPr>
         <w:ind w:right="565"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631CB7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Innan avvecklingen av insulindroppet ska den fortsatta insulinbehandlingen vara planerad och påbörjad!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A9757A" w14:textId="77777777" w:rsidR="00430870" w:rsidRDefault="00430870" w:rsidP="00430870">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00112F41">
+    <w:p w:rsidR="00430870" w:rsidP="050F1505" w:rsidRDefault="00430870" w14:paraId="16A9757A" w14:textId="01E971BD">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r w:rsidR="00430870">
+        <w:rPr/>
+        <w:t xml:space="preserve">Planerad </w:t>
+      </w:r>
+      <w:r w:rsidR="00430870">
+        <w:rPr/>
+        <w:t>måltidsdos</w:t>
+      </w:r>
+      <w:r w:rsidR="00430870">
+        <w:rPr/>
+        <w:t xml:space="preserve"> av direktverkande (</w:t>
+      </w:r>
+      <w:r w:rsidR="5BA5C819">
+        <w:rPr/>
+        <w:t>Humalog</w:t>
+      </w:r>
+      <w:r w:rsidR="5BA5C819">
+        <w:rPr/>
+        <w:t xml:space="preserve"> eller Novorapid </w:t>
+      </w:r>
+      <w:r w:rsidR="00430870">
+        <w:rPr/>
+        <w:t xml:space="preserve">ska ges i anslutning till måltid och insulindroppet avvecklas 30 min </w:t>
+      </w:r>
+      <w:r w:rsidRPr="050F1505" w:rsidR="00430870">
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:iCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>efter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00112F41">
+      <w:r w:rsidR="00430870">
+        <w:rPr/>
         <w:t xml:space="preserve"> denna insulininjektion. Ge också den del av basinsulinet (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00112F41">
+      <w:r w:rsidR="0A0CBD83">
+        <w:rPr/>
+        <w:t>Abasaglar</w:t>
+      </w:r>
+      <w:r w:rsidR="00430870">
+        <w:rPr/>
+        <w:t xml:space="preserve">) som motsvarar tidpunkten då droppet avvecklas. Om droppet avvecklas på morgonen, ge halva dosen av det basinsulin som </w:t>
+      </w:r>
+      <w:r w:rsidR="00430870">
+        <w:rPr/>
         <w:t>t ex</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00112F41">
+      <w:r w:rsidR="00430870">
+        <w:rPr/>
         <w:t xml:space="preserve"> skulle ha getts till natten (se även särskild riktlinje ”Behandlingsrekommendationer vid </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00112F41">
+      <w:hyperlink r:id="R4749ad45935a430b">
+        <w:r w:rsidRPr="050F1505" w:rsidR="00430870">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Insulinbehandling för inneliggande vuxna patienter</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00112F41">
+      <w:r w:rsidR="00430870">
+        <w:rPr/>
         <w:t>”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC3B9EC" w14:textId="77777777" w:rsidR="00DD6F3C" w:rsidRPr="00112F41" w:rsidRDefault="00DD6F3C" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00DD6F3C" w:rsidP="00430870" w:rsidRDefault="00DD6F3C" w14:paraId="5BC3B9EC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E0C9452" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00575623" w:rsidRDefault="00430870" w:rsidP="00575623">
+    <w:p w:rsidRPr="00575623" w:rsidR="00430870" w:rsidP="00575623" w:rsidRDefault="00430870" w14:paraId="7E0C9452" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="191" w:name="_Toc256000212"/>
-[...19 lines deleted...]
-      <w:bookmarkStart w:id="211" w:name="_Toc81921325"/>
+      <w:bookmarkStart w:name="_Toc256000212" w:id="191"/>
+      <w:bookmarkStart w:name="_Toc256000195" w:id="192"/>
+      <w:bookmarkStart w:name="_Toc256000178" w:id="193"/>
+      <w:bookmarkStart w:name="_Toc256000103" w:id="194"/>
+      <w:bookmarkStart w:name="_Toc381685516" w:id="195"/>
+      <w:bookmarkStart w:name="_Toc475527812" w:id="196"/>
+      <w:bookmarkStart w:name="_Toc475697791" w:id="197"/>
+      <w:bookmarkStart w:name="_Toc476302638" w:id="198"/>
+      <w:bookmarkStart w:name="_Toc256000010" w:id="199"/>
+      <w:bookmarkStart w:name="_Toc256000025" w:id="200"/>
+      <w:bookmarkStart w:name="_Toc256000040" w:id="201"/>
+      <w:bookmarkStart w:name="_Toc256000055" w:id="202"/>
+      <w:bookmarkStart w:name="_Toc2344133" w:id="203"/>
+      <w:bookmarkStart w:name="_Toc256000070" w:id="204"/>
+      <w:bookmarkStart w:name="_Toc256000086" w:id="205"/>
+      <w:bookmarkStart w:name="_Toc256000102" w:id="206"/>
+      <w:bookmarkStart w:name="_Toc256000118" w:id="207"/>
+      <w:bookmarkStart w:name="_Toc256000134" w:id="208"/>
+      <w:bookmarkStart w:name="_Toc256000150" w:id="209"/>
+      <w:bookmarkStart w:name="_Toc256000166" w:id="210"/>
+      <w:bookmarkStart w:name="_Toc81921325" w:id="211"/>
       <w:r w:rsidRPr="00575623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Buffert</w:t>
       </w:r>
       <w:bookmarkEnd w:id="191"/>
       <w:bookmarkEnd w:id="192"/>
       <w:bookmarkEnd w:id="193"/>
       <w:bookmarkEnd w:id="194"/>
       <w:bookmarkEnd w:id="195"/>
       <w:bookmarkEnd w:id="196"/>
       <w:bookmarkEnd w:id="197"/>
       <w:bookmarkEnd w:id="198"/>
       <w:bookmarkEnd w:id="199"/>
       <w:bookmarkEnd w:id="200"/>
       <w:bookmarkEnd w:id="201"/>
       <w:bookmarkEnd w:id="202"/>
       <w:bookmarkEnd w:id="203"/>
       <w:bookmarkEnd w:id="204"/>
       <w:bookmarkEnd w:id="205"/>
       <w:bookmarkEnd w:id="206"/>
       <w:bookmarkEnd w:id="207"/>
       <w:bookmarkEnd w:id="208"/>
       <w:bookmarkEnd w:id="209"/>
       <w:bookmarkEnd w:id="210"/>
       <w:bookmarkEnd w:id="211"/>
       <w:r w:rsidRPr="00575623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A3072C" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="43A3072C" w14:textId="77777777">
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Buffert ska endast ges vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>acidos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> med pH </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>&lt; 6</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">,9. Patienten skall då vårdas på IVA. Då ges 100 ml </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>Tribonat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> i infusion under 60 min. S-Kalium sjunker med 0,6 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">/l för varje pH-stegring på 0,1. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605706B6" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="605706B6" w14:textId="77777777">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05A96B42" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00575623" w:rsidRDefault="00430870" w:rsidP="00575623">
+    <w:p w:rsidRPr="00575623" w:rsidR="00430870" w:rsidP="00575623" w:rsidRDefault="00430870" w14:paraId="05A96B42" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00575623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Uppföljning/provtagning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F846F1C" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="4F846F1C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="212" w:name="_Toc256000213"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="216" w:name="_Toc140746012"/>
+      <w:bookmarkStart w:name="_Toc256000213" w:id="212"/>
+      <w:bookmarkStart w:name="_Toc256000196" w:id="213"/>
+      <w:bookmarkStart w:name="_Toc256000179" w:id="214"/>
+      <w:bookmarkStart w:name="_Toc81921326" w:id="215"/>
+      <w:bookmarkStart w:name="_Toc140746012" w:id="216"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>Provtagning, kontroller</w:t>
       </w:r>
       <w:bookmarkEnd w:id="212"/>
       <w:bookmarkEnd w:id="213"/>
       <w:bookmarkEnd w:id="214"/>
       <w:bookmarkEnd w:id="215"/>
       <w:bookmarkEnd w:id="216"/>
     </w:p>
-    <w:p w14:paraId="26A75E7D" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="26A75E7D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Beskrivning"/>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:t>Tidpunkt 0 när insulindroppet sätts. Fyll i vita fält i ”Mätvärden” i Melior.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9630" w:type="dxa"/>
         <w:tblInd w:w="709" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="2" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1371"/>
         <w:gridCol w:w="715"/>
         <w:gridCol w:w="755"/>
         <w:gridCol w:w="746"/>
         <w:gridCol w:w="743"/>
         <w:gridCol w:w="925"/>
         <w:gridCol w:w="875"/>
         <w:gridCol w:w="875"/>
         <w:gridCol w:w="875"/>
         <w:gridCol w:w="939"/>
         <w:gridCol w:w="811"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00430870" w:rsidRPr="00112F41" w14:paraId="295CB226" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidTr="00CA1197" w14:paraId="295CB226" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="295"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE0A8AA" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="7DE0A8AA" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Tid, timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB377FF" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="2EB377FF" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Akut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="360F3D64" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="360F3D64" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01B2F14F" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="01B2F14F" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48E01E38" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="48E01E38" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58F41EDD" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="58F41EDD" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2850F0EF" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="2850F0EF" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4437C2D6" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="4437C2D6" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A3A668F" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="2A3A668F" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7D351F" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="1D7D351F" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="676BB070" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="676BB070" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430870" w:rsidRPr="00112F41" w14:paraId="7FAE112D" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidTr="00CA1197" w14:paraId="7FAE112D" w14:textId="77777777">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="642B2023" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="642B2023" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Klockslag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="657CD1BA" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="657CD1BA" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0086C5CF" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="0086C5CF" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D5F45A1" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="4D5F45A1" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AFF0A81" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="5AFF0A81" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0542D414" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="0542D414" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FCEB53D" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="6FCEB53D" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="680BEB48" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="680BEB48" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C4E0864" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="2C4E0864" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A4B8FF" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="48A4B8FF" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7259F237" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="7259F237" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430870" w:rsidRPr="00112F41" w14:paraId="1A14FEC0" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidTr="00CA1197" w14:paraId="1A14FEC0" w14:textId="77777777">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53D5EC73" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="53D5EC73" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>P-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>glucos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50DCD06B" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="50DCD06B" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42346E24" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="42346E24" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="707229AD" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="707229AD" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66B5C071" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="66B5C071" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65A48CC9" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="65A48CC9" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74B9DDC6" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="74B9DDC6" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="197DDE35" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="197DDE35" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CC252AD" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="0CC252AD" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15EA6BE6" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="15EA6BE6" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D3A211B" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="5D3A211B" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430870" w:rsidRPr="00112F41" w14:paraId="33F2C2DF" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidTr="00CA1197" w14:paraId="33F2C2DF" w14:textId="77777777">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:val="567" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="327DBB7B" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="327DBB7B" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Insulindropp ml/h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8E2C36" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="1C8E2C36" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1542D4E2" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="1542D4E2" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FED9D98" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="3FED9D98" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19C3B29A" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="19C3B29A" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03A78462" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="03A78462" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C8E4D30" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="4C8E4D30" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A33FD03" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="0A33FD03" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="077E1603" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="077E1603" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1F343B" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="0B1F343B" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47236552" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="47236552" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430870" w:rsidRPr="00112F41" w14:paraId="1FE67A48" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidTr="00CA1197" w14:paraId="1FE67A48" w14:textId="77777777">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="032AB4D0" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="032AB4D0" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Na</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18675433" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="18675433" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F15EAB1" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="4F15EAB1" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16D961B1" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="16D961B1" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C859187" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="2C859187" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B2CB3CC" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="1B2CB3CC" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CFA6517" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="1CFA6517" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D04DDE0" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="4D04DDE0" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC0AEE5" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="4EC0AEE5" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51025CD5" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="51025CD5" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62B048D2" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="62B048D2" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430870" w:rsidRPr="00112F41" w14:paraId="27917132" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidTr="00CA1197" w14:paraId="27917132" w14:textId="77777777">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67EDD566" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="67EDD566" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A20A191" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="2A20A191" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40E306A7" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="40E306A7" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6082F960" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="6082F960" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BA5C75F" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="1BA5C75F" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41DE45C7" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="41DE45C7" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0727BAF6" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="0727BAF6" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A3C36C7" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="1A3C36C7" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="130E27BE" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="130E27BE" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21176763" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="21176763" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19E5FFC2" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="19E5FFC2" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430870" w:rsidRPr="00112F41" w14:paraId="184E5B0A" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidTr="00CA1197" w14:paraId="184E5B0A" w14:textId="77777777">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11B05C17" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="11B05C17" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Krea</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35C9986D" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="35C9986D" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11E95EAC" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="11E95EAC" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40E1B47E" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="40E1B47E" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD60E9B" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="2DD60E9B" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07FB1911" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="07FB1911" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46FD62F6" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="46FD62F6" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01CA63A5" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="01CA63A5" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C5D501C" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="4C5D501C" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32D73198" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="32D73198" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04966286" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="04966286" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430870" w:rsidRPr="00112F41" w14:paraId="6D9D78E0" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidTr="00CA1197" w14:paraId="6D9D78E0" w14:textId="77777777">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1107567E" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="1107567E" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>P-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>osm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="618DDAAA" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="618DDAAA" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A0AA31F" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="1A0AA31F" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25209D4D" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="25209D4D" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3F5FEC" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="6F3F5FEC" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D4FCF7A" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="6D4FCF7A" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29D76725" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="29D76725" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="479CB89A" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="479CB89A" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6262D4B1" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="6262D4B1" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="048687F6" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="048687F6" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="381A8CEF" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="381A8CEF" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430870" w:rsidRPr="00112F41" w14:paraId="0B61C7A5" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidTr="00CA1197" w14:paraId="0B61C7A5" w14:textId="77777777">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D33113A" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="4D33113A" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Blodgas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B28AE9E" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="3B28AE9E" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22BFC75B" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="22BFC75B" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="324FAD60" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="324FAD60" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35BB0202" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="35BB0202" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6248E12A" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="6248E12A" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20F2EB51" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="20F2EB51" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="223A3AD9" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="223A3AD9" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EF0680E" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="2EF0680E" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57D4B707" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="57D4B707" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="167E6E7F" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="167E6E7F" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430870" w:rsidRPr="00112F41" w14:paraId="61AC7883" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidTr="00CA1197" w14:paraId="61AC7883" w14:textId="77777777">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4134BFAF" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="4134BFAF" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Blodstatus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FAA8600" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="1FAA8600" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BE37747" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="6BE37747" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1063D15D" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="1063D15D" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="606385EB" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="606385EB" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65157DDB" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="65157DDB" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="048A3392" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="048A3392" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44E928ED" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="44E928ED" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD3F17A" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="3FD3F17A" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40E3A5F2" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="40E3A5F2" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7861F978" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="7861F978" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430870" w:rsidRPr="00112F41" w14:paraId="01BD3D8D" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidTr="00CA1197" w14:paraId="01BD3D8D" w14:textId="77777777">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3098269D" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="3098269D" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>P-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>ketoner</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="580E1386" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="580E1386" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F0FE841" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="2F0FE841" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="104DC0A9" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="104DC0A9" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11E4CBF8" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="11E4CBF8" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1171A1E4" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="1171A1E4" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5C7587" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="4F5C7587" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2915A3BF" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="2915A3BF" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E3798D9" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="3E3798D9" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75EF9B17" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="75EF9B17" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="041DAE88" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="041DAE88" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430870" w:rsidRPr="00112F41" w14:paraId="71916DA7" w14:textId="77777777" w:rsidTr="00CA1197">
+      <w:tr w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidTr="00CA1197" w14:paraId="71916DA7" w14:textId="77777777">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53EEE8CB" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="53EEE8CB" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112F41">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Syra-BAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6591C9" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="0F6591C9" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="469694ED" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="469694ED" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19DC17D3" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="19DC17D3" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B8AB752" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="2B8AB752" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03A78B13" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="03A78B13" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D8F19EA" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="4D8F19EA" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05E200D3" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="05E200D3" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4657D3" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="4A4657D3" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07A403D6" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="07A403D6" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A33D57A" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00CA1197">
+          <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00CA1197" w:rsidRDefault="00430870" w14:paraId="3A33D57A" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="732892AE" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="732892AE" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76901684" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00575623" w:rsidRDefault="00430870" w:rsidP="00575623">
+    <w:p w:rsidRPr="00575623" w:rsidR="00430870" w:rsidP="00575623" w:rsidRDefault="00430870" w14:paraId="76901684" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00575623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Eventuell MIG-sökning ska göras om följande kriterier före-ligger</w:t>
       </w:r>
       <w:r w:rsidRPr="00575623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00575623">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(ska dokumenteras i Melior)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10BCC928" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="10BCC928" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">NEWS 2 5 poäng eller mer </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357DB91B" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="357DB91B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vid allvarlig oro över hur patientens tillstånd utvecklas eller om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>saturationen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> akut försämras till </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>&lt; 90</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> % trots att syrgas getts enligt avdelningens rutiner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333315C7" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="333315C7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>diuresen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> är </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>&lt; 200</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> ml/pass eller &lt; 800 ml/dygn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D74C62" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="49D74C62" w14:textId="77777777">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="639A2451" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="639A2451" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF299B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">IVA-vård ska ges vid svår cirkulationspåverkan, djup </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF299B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>acidos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF299B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -10096,748 +10236,747 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF299B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>sc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF299B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ges). Låt inte funderingar kring andra utlösande faktorer fördröja behandlingen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> Både KA och HHS är livshotande akutmedicinska tillstånd. Diskutera vid behov med narkosläkare. Om patienten anses som tillräcklig stabil ska patienten vårdas på akutvårdsavdelning (MAVA).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7013AA" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="2B7013AA" w14:textId="77777777">
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Hänsyn ska tas till vätskebalans, allmäntillstånd, orsak till feber samt risk för övervätskning om äldre/hjärtsjuk patient. Orsaken till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>ketoacidosen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> ska analyseras (infektionsutredning, eventuell kirurg-/gynekologkonsult vid avvikande status).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05AF2B3E" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="05AF2B3E" w14:textId="77777777">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C1A8BC4" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00E30F99">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00E30F99" w:rsidRDefault="00430870" w14:paraId="2C1A8BC4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="217" w:name="_Toc256000214"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="222" w:name="_Toc140746013"/>
+      <w:bookmarkStart w:name="_Toc256000214" w:id="217"/>
+      <w:bookmarkStart w:name="_Toc256000197" w:id="218"/>
+      <w:bookmarkStart w:name="_Toc256000180" w:id="219"/>
+      <w:bookmarkStart w:name="_Toc256000104" w:id="220"/>
+      <w:bookmarkStart w:name="_Toc81921327" w:id="221"/>
+      <w:bookmarkStart w:name="_Toc140746013" w:id="222"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>Allmänna synpunkter:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="217"/>
       <w:bookmarkEnd w:id="218"/>
       <w:bookmarkEnd w:id="219"/>
       <w:bookmarkEnd w:id="220"/>
       <w:bookmarkEnd w:id="221"/>
       <w:bookmarkEnd w:id="222"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1170B86C" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="1170B86C" w14:textId="77777777">
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">pH, bikarbonat och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>Base</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> excess (BE) kan analyseras lika bra från en </w:t>
       </w:r>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>venös</w:t>
       </w:r>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>blodgas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> och kan tas av akutsjuksköterska och därmed analyseras direkt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5FAF06" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="2C5FAF06" w14:textId="77777777">
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Tänk på att patienten alltid är </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>dehydrerad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>, har kaliumbrist (även om S-kalium är förhöjd) och att det oftast finns en utlösande orsak. Dessutom är dessa patienter i de flesta fall insulinresistenta p.g.a. ökad utsöndring av stresshormoner. I speciella fall kan därför högre insulindos krävas för att få ner p-glukos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCA3DF6" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="6DCA3DF6" w14:textId="77777777">
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve">Snabbsvar på S-kalium får du samtidigt med ”venös </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>blodgas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>” på akuten!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B7FCD5" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="02B7FCD5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">”Urspårad” diabetes med högt p-glukos utan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>acidos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> som inte svarar på behandlingen enligt riktlinje</w:t>
       </w:r>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> ”</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId10">
         <w:r w:rsidRPr="00112F41">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Hyperglykemi vid akut sjukdom</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00112F41">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> kan ur praktisk synpunkt behandlas som ketoacidos, d.v.s. med insulin intravenöst och vätska intravenöst, enligt denna riktlinje. </w:t>
       </w:r>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Behandlingen behöver, liksom kontroller, provtagning och övervakning, inte vara lika rigorös som vid diabetes med ketoacidos. Behandlingstidens längd kan också vara kortare än 6 timmar, men minst två p-glukos bör vara under 10 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/l innan behandlingen avbryts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676B3199" w14:textId="77777777" w:rsidR="00430870" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="676B3199" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
       <w:r w:rsidRPr="00112F41">
         <w:t xml:space="preserve"> Vid fortsatt behov av intensiv insulinterapi på IVA, se särskilda riktlinjer ”I</w:t>
       </w:r>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>nsulinterapi på IVA”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFDB67E" w14:textId="77777777" w:rsidR="00DD6F3C" w:rsidRPr="00112F41" w:rsidRDefault="00DD6F3C" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00DD6F3C" w:rsidP="00430870" w:rsidRDefault="00DD6F3C" w14:paraId="2FFDB67E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="165A9999" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00E30F99">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00E30F99" w:rsidRDefault="00430870" w14:paraId="165A9999" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="223" w:name="_Toc256000215"/>
-[...21 lines deleted...]
-      <w:bookmarkStart w:id="245" w:name="_Toc195620810"/>
+      <w:bookmarkStart w:name="_Toc256000215" w:id="223"/>
+      <w:bookmarkStart w:name="_Toc256000198" w:id="224"/>
+      <w:bookmarkStart w:name="_Toc256000181" w:id="225"/>
+      <w:bookmarkStart w:name="_Toc256000119" w:id="226"/>
+      <w:bookmarkStart w:name="_Toc381685519" w:id="227"/>
+      <w:bookmarkStart w:name="_Toc475527815" w:id="228"/>
+      <w:bookmarkStart w:name="_Toc475697794" w:id="229"/>
+      <w:bookmarkStart w:name="_Toc476302641" w:id="230"/>
+      <w:bookmarkStart w:name="_Toc256000013" w:id="231"/>
+      <w:bookmarkStart w:name="_Toc256000028" w:id="232"/>
+      <w:bookmarkStart w:name="_Toc256000043" w:id="233"/>
+      <w:bookmarkStart w:name="_Toc256000058" w:id="234"/>
+      <w:bookmarkStart w:name="_Toc2344136" w:id="235"/>
+      <w:bookmarkStart w:name="_Toc256000073" w:id="236"/>
+      <w:bookmarkStart w:name="_Toc256000089" w:id="237"/>
+      <w:bookmarkStart w:name="_Toc256000105" w:id="238"/>
+      <w:bookmarkStart w:name="_Toc256000121" w:id="239"/>
+      <w:bookmarkStart w:name="_Toc256000137" w:id="240"/>
+      <w:bookmarkStart w:name="_Toc256000153" w:id="241"/>
+      <w:bookmarkStart w:name="_Toc256000169" w:id="242"/>
+      <w:bookmarkStart w:name="_Toc81921328" w:id="243"/>
+      <w:bookmarkStart w:name="_Toc140746014" w:id="244"/>
+      <w:bookmarkStart w:name="_Toc195620810" w:id="245"/>
       <w:r w:rsidRPr="00E30F99">
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="223"/>
       <w:bookmarkEnd w:id="224"/>
       <w:bookmarkEnd w:id="225"/>
       <w:bookmarkEnd w:id="226"/>
       <w:bookmarkEnd w:id="227"/>
       <w:bookmarkEnd w:id="228"/>
       <w:bookmarkEnd w:id="229"/>
       <w:bookmarkEnd w:id="230"/>
       <w:bookmarkEnd w:id="231"/>
       <w:bookmarkEnd w:id="232"/>
       <w:bookmarkEnd w:id="233"/>
       <w:bookmarkEnd w:id="234"/>
       <w:bookmarkEnd w:id="235"/>
       <w:bookmarkEnd w:id="236"/>
       <w:bookmarkEnd w:id="237"/>
       <w:bookmarkEnd w:id="238"/>
       <w:bookmarkEnd w:id="239"/>
       <w:bookmarkEnd w:id="240"/>
       <w:bookmarkEnd w:id="241"/>
       <w:bookmarkEnd w:id="242"/>
       <w:bookmarkEnd w:id="243"/>
       <w:bookmarkEnd w:id="244"/>
       <w:bookmarkEnd w:id="245"/>
     </w:p>
-    <w:p w14:paraId="2CC332FD" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="2CC332FD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0" w:hanging="1683"/>
         <w:outlineLvl w:val="8"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5787D46C" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="5787D46C" w14:textId="77777777">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0" w:hanging="1683"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Detlef Hess, överläkare, medicinkliniken, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10ED1C23" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="10ED1C23" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0" w:hanging="1683"/>
         <w:outlineLvl w:val="8"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fastställt av</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735D2994" w14:textId="77777777" w:rsidR="00430870" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="735D2994" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0" w:hanging="1683"/>
       </w:pPr>
       <w:r>
         <w:t>Detlef Hess, överläkare, medicinkliniken, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5810FBD0" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="5810FBD0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0" w:hanging="1683"/>
         <w:outlineLvl w:val="8"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112F41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E994DE1" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="1E994DE1" w14:textId="77777777">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0" w:hanging="1683"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Diabetes, ketoacidos, insulin, vätska, kalium, buffert, IVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4D791E" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="7A4D791E" w14:textId="77777777">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3053" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="092C5F93" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00E30F99">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00E30F99" w:rsidRDefault="00430870" w14:paraId="092C5F93" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="246" w:name="_Toc256000217"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="260" w:name="_Toc195620811"/>
+      <w:bookmarkStart w:name="_Toc256000217" w:id="246"/>
+      <w:bookmarkStart w:name="_Toc256000200" w:id="247"/>
+      <w:bookmarkStart w:name="_Toc256000183" w:id="248"/>
+      <w:bookmarkStart w:name="_Toc256000135" w:id="249"/>
+      <w:bookmarkStart w:name="_Toc2344138" w:id="250"/>
+      <w:bookmarkStart w:name="_Toc256000075" w:id="251"/>
+      <w:bookmarkStart w:name="_Toc256000091" w:id="252"/>
+      <w:bookmarkStart w:name="_Toc256000107" w:id="253"/>
+      <w:bookmarkStart w:name="_Toc256000123" w:id="254"/>
+      <w:bookmarkStart w:name="_Toc256000139" w:id="255"/>
+      <w:bookmarkStart w:name="_Toc256000155" w:id="256"/>
+      <w:bookmarkStart w:name="_Toc256000171" w:id="257"/>
+      <w:bookmarkStart w:name="_Toc81921330" w:id="258"/>
+      <w:bookmarkStart w:name="_Toc140746015" w:id="259"/>
+      <w:bookmarkStart w:name="_Toc195620811" w:id="260"/>
       <w:r w:rsidRPr="00E30F99">
         <w:t>Länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="246"/>
       <w:bookmarkEnd w:id="247"/>
       <w:bookmarkEnd w:id="248"/>
       <w:bookmarkEnd w:id="249"/>
       <w:bookmarkEnd w:id="250"/>
       <w:bookmarkEnd w:id="251"/>
       <w:bookmarkEnd w:id="252"/>
       <w:bookmarkEnd w:id="253"/>
       <w:bookmarkEnd w:id="254"/>
       <w:bookmarkEnd w:id="255"/>
       <w:bookmarkEnd w:id="256"/>
       <w:bookmarkEnd w:id="257"/>
       <w:bookmarkEnd w:id="258"/>
       <w:bookmarkEnd w:id="259"/>
       <w:bookmarkEnd w:id="260"/>
     </w:p>
-    <w:p w14:paraId="065B3EA2" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00B47DEB" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00B47DEB" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="065B3EA2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B47DEB">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabetes – ketoacidos (högt p-glukos och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B47DEB">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B47DEB">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B47DEB">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>&lt; 7</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B47DEB">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">,3). Diabetesprocessen SÄS. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId11">
         <w:r w:rsidRPr="0093568A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">Diabetes – ketoacidos (högt p-glukos och </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="0093568A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>ph</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="0093568A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> mindre än 7,3)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0093568A">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B47DEB">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  under rubrik </w:t>
       </w:r>
       <w:r w:rsidRPr="00B47DEB">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sök styrdokument</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757E711D" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00176714" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00176714" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="757E711D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00176714">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Insulinpump som krånglar. Diabetesprocessen SÄS. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId12">
         <w:r w:rsidRPr="0093568A">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Insulinpump</w:t>
         </w:r>
         <w:r w:rsidRPr="00176714">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> som krånglar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00176714">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> under rubrik </w:t>
       </w:r>
       <w:r w:rsidRPr="00176714">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sök styrdokument</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC66272" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00176714" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00176714" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="0EC66272" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00176714">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Insulinbehandling för inneliggande vuxna patienter. Diabetesprocessen SÄS. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId13">
         <w:r w:rsidRPr="00176714">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Insulinbehandling för inneliggande vuxna patienter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00176714">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> under rubrik </w:t>
       </w:r>
       <w:r w:rsidRPr="00176714">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sök styrdokument</w:t>
       </w:r>
       <w:r w:rsidRPr="00176714">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBB5B18" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00176714" w:rsidRDefault="00430870" w:rsidP="00430870">
+    <w:p w:rsidRPr="00176714" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="6BBB5B18" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00176714">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hyperglykemi vid akut sjukdom. Diabetesprocessen SÄS. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId14">
         <w:r w:rsidRPr="00176714">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Hyperglykemi vid akut sjukdom</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00176714">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> under rubrik </w:t>
       </w:r>
       <w:r w:rsidRPr="00176714">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sök styrdokument</w:t>
       </w:r>
       <w:r w:rsidRPr="00176714">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA2A3F4" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00536A5A" w:rsidRDefault="00430870" w:rsidP="00430870"/>
+    <w:p w:rsidRPr="00536A5A" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="0DA2A3F4" w14:textId="77777777"/>
     <w:bookmarkEnd w:id="12"/>
-    <w:p w14:paraId="2F618D40" w14:textId="77777777" w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidRDefault="00430870" w:rsidP="00430870"/>
-    <w:sectPr w:rsidR="00430870" w:rsidRPr="00112F41" w:rsidSect="00B96AFF">
+    <w:p w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="2F618D40" w14:textId="77777777"/>
+    <w:sectPr w:rsidRPr="00112F41" w:rsidR="00430870" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37757A3A" w14:textId="77777777" w:rsidR="004067B1" w:rsidRDefault="004067B1">
+    <w:p w:rsidR="004067B1" w:rsidRDefault="004067B1" w14:paraId="37757A3A" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E60C440" w14:textId="77777777" w:rsidR="004067B1" w:rsidRDefault="004067B1">
+    <w:p w:rsidR="004067B1" w:rsidRDefault="004067B1" w14:paraId="6E60C440" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1EC4E86E" w14:textId="77777777" w:rsidR="004067B1" w:rsidRDefault="004067B1">
+    <w:p w:rsidR="004067B1" w:rsidRDefault="004067B1" w14:paraId="1EC4E86E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10924,225 +11063,225 @@
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+  <w:p w:rsidRPr="00831C35" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00000000" w14:paraId="47BD2091" w14:textId="66F4EBFA">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00A65FD4">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -11183,1635 +11322,1635 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35A18B81" w14:textId="77777777" w:rsidR="004067B1" w:rsidRDefault="004067B1"/>
+    <w:p w:rsidR="004067B1" w:rsidRDefault="004067B1" w14:paraId="35A18B81" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5224586C" w14:textId="77777777" w:rsidR="004067B1" w:rsidRDefault="004067B1">
+    <w:p w:rsidR="004067B1" w:rsidRDefault="004067B1" w14:paraId="5224586C" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="414A725D" w14:textId="77777777" w:rsidR="004067B1" w:rsidRDefault="004067B1">
+    <w:p w:rsidR="004067B1" w:rsidRDefault="004067B1" w14:paraId="414A725D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="27ABDCFD">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="685B7E76" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="448A65ED">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="2DDD5350">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="6D41DF98" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04333619"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3222CDEA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17F54F84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96C484E2"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37480337"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B8077FA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A09293A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BBC42FC"/>
     <w:lvl w:ilvl="0" w:tplc="117E8BC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -12875,147 +13014,147 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CE96D32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA8253F6"/>
     <w:lvl w:ilvl="0" w:tplc="C24EBB0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13077,288 +13216,288 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6290" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DB84D64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4388B52"/>
     <w:lvl w:ilvl="0" w:tplc="C24EBB0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13420,826 +13559,826 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59C40FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A94449BE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1909921896">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1367871050">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="164058872">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="861477783">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1280868239">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="444931515">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="739910959">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="391579451">
@@ -14281,94 +14420,96 @@
   <w:num w:numId="20" w16cid:durableId="117844059">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="888146526">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1758210937">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="516429455">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1102534412">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1874998217">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="444689496">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsid w:val="00000000"/>
     <w:rsid w:val="00002F67"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00034763"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A554F"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
@@ -14788,189 +14929,201 @@
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="050F1505"/>
+    <w:rsid w:val="0A0CBD83"/>
+    <w:rsid w:val="14157B43"/>
+    <w:rsid w:val="29C6759D"/>
+    <w:rsid w:val="42E1417D"/>
+    <w:rsid w:val="46C10B1C"/>
+    <w:rsid w:val="5545969A"/>
+    <w:rsid w:val="5BA5C819"/>
+    <w:rsid w:val="5CCFED4B"/>
+    <w:rsid w:val="61AC2942"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="66CFAF55"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{33756731-DDEA-4C16-86E1-86E4FF72FA6D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14995,75 +15148,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -15098,57 +15251,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -15206,729 +15359,729 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
     <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
@@ -15995,609 +16148,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -16606,94 +16759,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -16702,496 +16855,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -17258,116 +17411,116 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="00831C35"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
@@ -17410,51 +17563,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-26/SURROGATE/Insulinpump%20som%20kr%c3%a5nglar.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9614-1097948292-24/surrogate/Insulinbehandlling%20f%c3%b6r%20inneliggande%20vuxna%20patienter.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9614-1097948292-114/surrogate/Diabetes%20%e2%80%93%20ketoacidos%20(h%c3%b6gt%20p-glukos%20och%20ph%20mindre%20%c3%a4n%207%2c3).pdf" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-26/SURROGATE/Insulinpump%20som%20kr%c3%a5nglar.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9614-1097948292-114/surrogate/Diabetes%20%e2%80%93%20ketoacidos%20(h%c3%b6gt%20p-glukos%20och%20ph%20mindre%20%c3%a4n%207%2c3).pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-20/SURROGATE/Hyperglykemi%20vid%20akut%20sjukdom.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9614-1097948292-24/surrogate/Insulinbehandlling%20f%c3%b6r%20inneliggande%20vuxna%20patienter.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-20/SURROGATE/Hyperglykemi%20vid%20akut%20sjukdom.pdf" TargetMode="External" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-26/SURROGATE/Insulinpump%20som%20kr%c3%a5nglar.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9614-1097948292-24/surrogate/Insulinbehandlling%20f%c3%b6r%20inneliggande%20vuxna%20patienter.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9614-1097948292-114/surrogate/Diabetes%20%e2%80%93%20ketoacidos%20(h%c3%b6gt%20p-glukos%20och%20ph%20mindre%20%c3%a4n%207%2c3).pdf" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-26/SURROGATE/Insulinpump%20som%20kr%c3%a5nglar.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9614-1097948292-114/surrogate/Diabetes%20%e2%80%93%20ketoacidos%20(h%c3%b6gt%20p-glukos%20och%20ph%20mindre%20%c3%a4n%207%2c3).pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-20/SURROGATE/Hyperglykemi%20vid%20akut%20sjukdom.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-20/SURROGATE/Hyperglykemi%20vid%20akut%20sjukdom.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9614-1097948292-24/surrogate/Insulinbehandlling%20f%c3%b6r%20inneliggande%20vuxna%20patienter.pdf" TargetMode="External" Id="R4749ad45935a430b" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -17738,74 +17891,52 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...33 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Diabetes mellitus med ketoacidos och hyperglykemiskt hyperosmolärt syndrom inom slutenvården</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Detlef Hess</lastModifiedBy>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>