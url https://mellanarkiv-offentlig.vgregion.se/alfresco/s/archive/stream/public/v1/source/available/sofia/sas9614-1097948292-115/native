--- v1 (2026-04-01)
+++ v2 (2026-06-01)
@@ -30,99 +30,156 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w:rsidR="00184167" w:rsidP="009A32ED" w:rsidRDefault="00430870" w14:paraId="061914D4" w14:textId="71AE64B8">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc140746004" w:id="0"/>
       <w:r w:rsidRPr="00112F41">
         <w:t>Diabetes ketoacidos (DKA) och hyperglykemiskt hyperosmolärt syndrom (HHS)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="005A627D" w:rsidR="00A264BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Toc321146591" w:id="1"/>
     </w:p>
     <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="11BC1DCA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc100327184" w:id="2"/>
       <w:bookmarkStart w:name="_Toc195620805" w:id="3"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
+      <w:r w:rsidR="009A32ED">
+        <w:rPr/>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="00430870" w14:paraId="4EA6C4B6" w14:textId="3A287CB0">
-      <w:pPr>
+    <w:p w:rsidR="009A32ED" w:rsidP="6BCB85D6" w:rsidRDefault="00430870" w14:paraId="4EA6C4B6" w14:textId="22656D9F">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:ind w:right="-143"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Ändrad tabell</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6BCB85D6" w:rsidR="28185F0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Tydliggörande angående arbetsplatsen där resp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6BCB85D6" w:rsidR="62C8B2C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>ektive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6BCB85D6" w:rsidR="28185F0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> riktlinjen gäller.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="69BCFD87" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc100327185" w:id="4"/>
       <w:bookmarkStart w:name="_Toc195620806" w:id="5"/>
       <w:bookmarkStart w:name="_Toc72840807" w:id="6"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="5C9A5070" w14:textId="77777777">
+    <w:p w:rsidR="00430870" w:rsidP="00430870" w:rsidRDefault="00430870" w14:paraId="5C9A5070" w14:textId="4476A511">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc475527802" w:id="7"/>
       <w:bookmarkStart w:name="_Toc475697781" w:id="8"/>
-      <w:r w:rsidRPr="00112F41">
+      <w:r w:rsidRPr="6BCB85D6" w:rsidR="00430870">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Riktlinje om detaljerad handläggning av patienter med diabetes mellius med ketoacidos och hyperglykemiskt hyperosmolärt syndrom inom slutenvården</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="00112F41">
+      <w:r w:rsidRPr="6BCB85D6" w:rsidR="145EEA76">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> på respektive vårdavdelning.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w:rsidR="00DD6F3C" w:rsidP="00430870" w:rsidRDefault="00DD6F3C" w14:paraId="2C6D2AF1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B405A1" w:rsidP="00831C35" w:rsidRDefault="00B405A1" w14:paraId="6660DA9D" w14:textId="2A8EC736">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc195620807" w:id="9"/>
       <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w:rsidR="00DD6F3C" w:rsidRDefault="00D67C88" w14:paraId="2FF4162B" w14:textId="7041E744">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
@@ -14932,60 +14989,66 @@
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="050F1505"/>
     <w:rsid w:val="0A0CBD83"/>
     <w:rsid w:val="14157B43"/>
+    <w:rsid w:val="145EEA76"/>
+    <w:rsid w:val="28185F0C"/>
+    <w:rsid w:val="29283FFB"/>
     <w:rsid w:val="29C6759D"/>
     <w:rsid w:val="42E1417D"/>
     <w:rsid w:val="46C10B1C"/>
+    <w:rsid w:val="4900564E"/>
     <w:rsid w:val="5545969A"/>
     <w:rsid w:val="5BA5C819"/>
     <w:rsid w:val="5CCFED4B"/>
     <w:rsid w:val="61AC2942"/>
+    <w:rsid w:val="62C8B2C7"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="66CFAF55"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6BCB85D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
@@ -17913,30 +17976,30 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Diabetes mellitus med ketoacidos och hyperglykemiskt hyperosmolärt syndrom inom slutenvården</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Detlef Hess</lastModifiedBy>
-  <revision>2</revision>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>