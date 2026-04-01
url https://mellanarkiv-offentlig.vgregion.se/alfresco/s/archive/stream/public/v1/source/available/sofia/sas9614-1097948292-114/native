--- v0 (2025-11-26)
+++ v1 (2026-04-01)
@@ -8,7579 +8,7671 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="061914D4" w14:textId="1F1E1C3C" w:rsidR="00184167" w:rsidRDefault="00C21BA6" w:rsidP="009A32ED">
+    <w:p w:rsidR="00184167" w:rsidP="009A32ED" w:rsidRDefault="00C21BA6" w14:paraId="061914D4" w14:textId="1F1E1C3C">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve">Diabetes - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>ketoacidos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve"> (högt p-glukos och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>ph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>&lt; 7</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>,3)</w:t>
       </w:r>
-      <w:r w:rsidR="00A264BE" w:rsidRPr="005A627D">
+      <w:r w:rsidRPr="005A627D" w:rsidR="00A264BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="11BC1DCA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc181866756"/>
+      <w:bookmarkStart w:name="_Toc100327184" w:id="0"/>
+      <w:bookmarkStart w:name="_Toc181866756" w:id="1"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="78CF957D" w14:textId="3D42B1C6" w:rsidR="009A32ED" w:rsidRDefault="00C21BA6" w:rsidP="009A32ED">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="00C21BA6" w14:paraId="78CF957D" w14:textId="3D42B1C6">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Ändrad tabell</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BCFD87" w14:textId="77777777" w:rsidR="003E5725" w:rsidRDefault="003E5725" w:rsidP="009A32ED">
+    <w:p w:rsidR="003E5725" w:rsidP="009A32ED" w:rsidRDefault="003E5725" w14:paraId="69BCFD87" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc321146591"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Toc72840807"/>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc100327185" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc181866757" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc72840807" w:id="5"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="250A1F70" w14:textId="77777777" w:rsidR="003E5725" w:rsidRDefault="003E5725" w:rsidP="00AE4D8D">
+    <w:p w:rsidR="003E5725" w:rsidP="00AE4D8D" w:rsidRDefault="003E5725" w14:paraId="250A1F70" w14:textId="77777777">
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve">Handlingsplan vid diabetes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>ketoacidos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve"> (DKA) eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>hyperglykemisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>hyperosmolärt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve"> syndrom (HHS).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084ACECA" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="008F71C2">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="008F71C2" w:rsidRDefault="003E5725" w14:paraId="084ACECA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="1132"/>
       </w:pPr>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>Förutsättningar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38EBD54E" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="003E5725" w:rsidRDefault="003E5725" w:rsidP="00574CCF">
+    <w:p w:rsidRPr="003E5725" w:rsidR="003E5725" w:rsidP="00574CCF" w:rsidRDefault="003E5725" w14:paraId="38EBD54E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:right="849"/>
       </w:pPr>
       <w:r w:rsidRPr="003E5725">
         <w:t>Dokument ska upprättas direkt när patient läggs in med misstänkt diabetes mellitus eller när diagnosen ställs under pågående vårdtillfälle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A62D479" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="003E5725" w:rsidRDefault="003E5725" w:rsidP="00574CCF">
+    <w:p w:rsidRPr="003E5725" w:rsidR="003E5725" w:rsidP="00574CCF" w:rsidRDefault="003E5725" w14:paraId="4A62D479" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:right="849"/>
       </w:pPr>
       <w:r w:rsidRPr="003E5725">
         <w:t>Förvaras i patientpärm, handhas av patientansvarig sjuksköterska tills patienten är utskriven.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7DF634" w14:textId="77777777" w:rsidR="003E5725" w:rsidRDefault="003E5725" w:rsidP="00574CCF">
+    <w:p w:rsidR="003E5725" w:rsidP="00574CCF" w:rsidRDefault="003E5725" w14:paraId="4C7DF634" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:right="849"/>
       </w:pPr>
       <w:r w:rsidRPr="003E5725">
         <w:t>Ansvarig läkare/sjuksköterska markerar med signatur i respektive ruta när aktivitet är ordinerad/utförd och dokumenterad i Melior.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9B0E0B" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00AE4D8D">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00AE4D8D" w:rsidRDefault="003E5725" w14:paraId="1C9B0E0B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>Genomförande</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037680A2" w14:textId="6F18E773" w:rsidR="003E5725" w:rsidRPr="006726F5" w:rsidRDefault="003E5725" w:rsidP="00744DB8">
+    <w:p w:rsidRPr="006726F5" w:rsidR="003E5725" w:rsidP="00744DB8" w:rsidRDefault="003E5725" w14:paraId="037680A2" w14:textId="6F18E773">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE4D8D">
         <w:t xml:space="preserve">Samma behandlingsschema kan användas vid båda tillstånden. För diagnostik var god se riktlinje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="003A005F" w:rsidRPr="003A005F">
+      <w:hyperlink w:history="1" r:id="rId12">
+        <w:r w:rsidRPr="003A005F" w:rsidR="003A005F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Diabetes </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="003A005F" w:rsidRPr="003A005F">
+        <w:r w:rsidRPr="003A005F" w:rsidR="003A005F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>ketoacidos</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="003A005F" w:rsidRPr="003A005F">
+        <w:r w:rsidRPr="003A005F" w:rsidR="003A005F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> (DKA) och hyperglykemiskt </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="003A005F" w:rsidRPr="003A005F">
+        <w:r w:rsidRPr="003A005F" w:rsidR="003A005F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>hyperosmolärt</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="003A005F" w:rsidRPr="003A005F">
+        <w:r w:rsidRPr="003A005F" w:rsidR="003A005F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> syndrom (HHS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74318903" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00AE4D8D" w:rsidRDefault="003E5725" w:rsidP="0072070C">
+    <w:p w:rsidRPr="00AE4D8D" w:rsidR="003E5725" w:rsidP="0072070C" w:rsidRDefault="003E5725" w14:paraId="74318903" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:right="282"/>
       </w:pPr>
       <w:r w:rsidRPr="00AE4D8D">
         <w:t xml:space="preserve">Svårt medtagen patient, d.v.s. Medvetandepåverkad, cirkulationspåverkad och/eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE4D8D">
         <w:t>ph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE4D8D">
         <w:t xml:space="preserve"> &lt;7,20 ska till IVA för behandling och övervakning. Styrschemat ska användas när något av följande gäller:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6220D7" w14:textId="1AE1E8C8" w:rsidR="003E5725" w:rsidRPr="00AE4D8D" w:rsidRDefault="003E5725" w:rsidP="00F26799">
+    <w:p w:rsidRPr="00AE4D8D" w:rsidR="003E5725" w:rsidP="00F26799" w:rsidRDefault="003E5725" w14:paraId="2B6220D7" w14:textId="1AE1E8C8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE4D8D">
-        <w:lastRenderedPageBreak/>
         <w:t>pH &lt;7,30, p-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE4D8D">
         <w:t>osm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE4D8D">
         <w:t xml:space="preserve"> &gt;330 (styrschemat kan användas vid andra tillfällen om lämpligt).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E92AF8B" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="003E5725" w:rsidRDefault="003E5725" w:rsidP="003E5725">
+    <w:p w:rsidRPr="003E5725" w:rsidR="003E5725" w:rsidP="003E5725" w:rsidRDefault="003E5725" w14:paraId="6E92AF8B" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="200" w:after="20" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E5725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Provtagning, kontroller</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6566BA" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="0C6566BA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="992"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C21BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tidpunkt 0 när insulindroppet sätts. Fyll i vita fält i ”Mätvärden” i Melior.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9630" w:type="dxa"/>
         <w:tblInd w:w="709" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="2" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1371"/>
         <w:gridCol w:w="715"/>
         <w:gridCol w:w="755"/>
         <w:gridCol w:w="746"/>
         <w:gridCol w:w="743"/>
         <w:gridCol w:w="925"/>
         <w:gridCol w:w="875"/>
         <w:gridCol w:w="875"/>
         <w:gridCol w:w="875"/>
         <w:gridCol w:w="939"/>
         <w:gridCol w:w="811"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E5725" w:rsidRPr="003E5725" w14:paraId="6A201FE2" w14:textId="77777777" w:rsidTr="001D450F">
+      <w:tr w:rsidRPr="003E5725" w:rsidR="003E5725" w:rsidTr="001D450F" w14:paraId="6A201FE2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="295"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2922B188" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="2922B188" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>Tid, timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33017E95" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="33017E95" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>Akut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B61DB3E" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="5B61DB3E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5424AD71" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="5424AD71" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1EB2AD" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="1E1EB2AD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB95C89" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="1AB95C89" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="541FA466" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="541FA466" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CF2B279" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="5CF2B279" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65B5A87E" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="65B5A87E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="050DD021" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="050DD021" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC0BF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF63A1B" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="7DF63A1B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E5725" w:rsidRPr="003E5725" w14:paraId="67DFE16F" w14:textId="77777777" w:rsidTr="00C21BA6">
+      <w:tr w:rsidRPr="003E5725" w:rsidR="003E5725" w:rsidTr="00C21BA6" w14:paraId="67DFE16F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D740787" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="6D740787" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>Klockslag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1751AB80" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="1751AB80" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="332CFEE1" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="332CFEE1" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="603ACC1D" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="603ACC1D" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB54E39" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="4AB54E39" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2886CACF" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="2886CACF" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="561F2277" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="561F2277" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="037A2313" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="037A2313" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA03C55" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="7FA03C55" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41377E11" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="41377E11" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08EC2F51" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="08EC2F51" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E5725" w:rsidRPr="003E5725" w14:paraId="69CB9ECE" w14:textId="77777777" w:rsidTr="00C21BA6">
+      <w:tr w:rsidRPr="003E5725" w:rsidR="003E5725" w:rsidTr="00C21BA6" w14:paraId="69CB9ECE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12D84335" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="12D84335" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>P-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>glucos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D97009A" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="0D97009A" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74FEDE32" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="74FEDE32" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="709F2497" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="709F2497" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="244B9B96" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="244B9B96" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="039C7E2C" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="039C7E2C" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25A105B3" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="25A105B3" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6461D8" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="2D6461D8" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F0A6FAF" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="7F0A6FAF" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E6B9312" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="4E6B9312" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF5F52E" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="0FF5F52E" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E5725" w:rsidRPr="003E5725" w14:paraId="01472198" w14:textId="77777777" w:rsidTr="00C21BA6">
+      <w:tr w:rsidRPr="003E5725" w:rsidR="003E5725" w:rsidTr="00C21BA6" w14:paraId="01472198" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:val="567" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43982E69" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="43982E69" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>Insulindropp ml/h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4039495D" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="4039495D" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70C038BE" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="70C038BE" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="194DC790" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="194DC790" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57EDA093" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="57EDA093" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52360942" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="52360942" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0E0B5B" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="7E0E0B5B" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD68EDA" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="7BD68EDA" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71333781" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="71333781" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54E548DF" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="54E548DF" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B297A56" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="7B297A56" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54636" w:rsidRPr="003E5725" w14:paraId="69834600" w14:textId="77777777" w:rsidTr="00C21BA6">
+      <w:tr w:rsidRPr="003E5725" w:rsidR="00A54636" w:rsidTr="00C21BA6" w14:paraId="69834600" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20E06A82" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="20E06A82" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>Na</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C62D019" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="5C62D019" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55D63060" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="55D63060" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="150ABA94" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="150ABA94" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57A4823A" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="57A4823A" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D24C954" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="5D24C954" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="674C88AF" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="674C88AF" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E24945C" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="7E24945C" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C5C981D" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="5C5C981D" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="674472C4" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="674472C4" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47F3A810" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="47F3A810" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54636" w:rsidRPr="003E5725" w14:paraId="2B172C8D" w14:textId="77777777" w:rsidTr="00C21BA6">
+      <w:tr w:rsidRPr="003E5725" w:rsidR="00A54636" w:rsidTr="00C21BA6" w14:paraId="2B172C8D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C21662F" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="6C21662F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="585A0066" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="585A0066" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FCE357B" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="0FCE357B" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74E65CCA" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="74E65CCA" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4482988F" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="4482988F" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6123846F" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="6123846F" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A9C720A" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="2A9C720A" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ECFA9B2" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="4ECFA9B2" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FADF71F" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="0FADF71F" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FEE117E" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="1FEE117E" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B21CF37" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="0B21CF37" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54636" w:rsidRPr="003E5725" w14:paraId="258D96E6" w14:textId="77777777" w:rsidTr="00C21BA6">
+      <w:tr w:rsidRPr="003E5725" w:rsidR="00A54636" w:rsidTr="00C21BA6" w14:paraId="258D96E6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3314E036" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="3314E036" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>Krea</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42EA39EE" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="42EA39EE" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBD2FC9" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="2EBD2FC9" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ADF0112" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="2ADF0112" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4838DB37" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="4838DB37" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="483EB85A" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="483EB85A" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="293339B3" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="293339B3" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D395C2C" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="2D395C2C" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C91DD27" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="0C91DD27" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52DDDA7D" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="52DDDA7D" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2413C587" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="2413C587" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54636" w:rsidRPr="003E5725" w14:paraId="37C36AF8" w14:textId="77777777" w:rsidTr="00C21BA6">
+      <w:tr w:rsidRPr="003E5725" w:rsidR="00A54636" w:rsidTr="00C21BA6" w14:paraId="37C36AF8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43E2BAA3" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="43E2BAA3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>P-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>osm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1EEB2F" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="6C1EEB2F" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79316075" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="79316075" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="764E6867" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="764E6867" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39083A05" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="39083A05" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA69C60" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="0BA69C60" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11C9B817" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="11C9B817" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02A7FA17" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="02A7FA17" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0131EC85" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="0131EC85" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="734B6B94" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="734B6B94" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6B059F" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="2F6B059F" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54636" w:rsidRPr="003E5725" w14:paraId="04F3DF8D" w14:textId="77777777" w:rsidTr="00C21BA6">
+      <w:tr w:rsidRPr="003E5725" w:rsidR="00A54636" w:rsidTr="00C21BA6" w14:paraId="04F3DF8D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EEB8D80" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="5EEB8D80" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>Blodgas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA04670" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="0DA04670" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58BAEF7B" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="58BAEF7B" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="168235C0" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="168235C0" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C54C817" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="1C54C817" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8CDCD0" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="7B8CDCD0" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66001C2F" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="66001C2F" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D462465" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="2D462465" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76EF110D" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="76EF110D" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C6E222C" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="4C6E222C" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3821D4F7" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="3821D4F7" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54636" w:rsidRPr="003E5725" w14:paraId="642DC9ED" w14:textId="77777777" w:rsidTr="00C21BA6">
+      <w:tr w:rsidRPr="003E5725" w:rsidR="00A54636" w:rsidTr="00C21BA6" w14:paraId="642DC9ED" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AD3D335" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="1AD3D335" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>Blodstatus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B5A4775" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="4B5A4775" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61743DFA" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="61743DFA" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="437A7DEE" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="437A7DEE" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D3DF2B2" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="4D3DF2B2" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C946B55" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="5C946B55" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44E67F75" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="44E67F75" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59B494B4" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="59B494B4" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FB99820" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="7FB99820" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E0E028F" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="0E0E028F" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A84D009" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="4A84D009" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54636" w:rsidRPr="003E5725" w14:paraId="05592F33" w14:textId="77777777" w:rsidTr="00C21BA6">
+      <w:tr w:rsidRPr="003E5725" w:rsidR="00A54636" w:rsidTr="00C21BA6" w14:paraId="05592F33" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BA86F13" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="4BA86F13" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>P-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>ketoner</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17BA0DE9" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="17BA0DE9" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57B46D99" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="57B46D99" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FDD6B23" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="3FDD6B23" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C63EE6A" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="2C63EE6A" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10BE240A" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="10BE240A" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69794AB4" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="69794AB4" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D33C8A2" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="6D33C8A2" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76A4E89B" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="76A4E89B" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F7C88F5" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="2F7C88F5" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="579EE237" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="579EE237" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54636" w:rsidRPr="003E5725" w14:paraId="03F09930" w14:textId="77777777" w:rsidTr="00C21BA6">
+      <w:tr w:rsidRPr="003E5725" w:rsidR="00A54636" w:rsidTr="00C21BA6" w14:paraId="03F09930" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DCDCDC"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49747B7D" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="49747B7D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+                <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
               <w:t>Syra-BAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14B23A96" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="14B23A96" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="147E4D9C" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="147E4D9C" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="006B65"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C74073A" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="4C74073A" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="006B65" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4626B2" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="1A4626B2" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1047405A" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="1047405A" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="187C6D54" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="187C6D54" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="787ADE91" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="787ADE91" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB96394" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="1CB96394" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F2DE4D5" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="0F2DE4D5" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006B65"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB07E77" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="6EB07E77" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2676" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F210093" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00874BE1">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00874BE1" w:rsidRDefault="003E5725" w14:paraId="3F210093" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>Behandling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701FF073" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00226031" w:rsidRDefault="003E5725" w:rsidP="00226031">
+    <w:p w:rsidRPr="00226031" w:rsidR="003E5725" w:rsidP="00226031" w:rsidRDefault="003E5725" w14:paraId="701FF073" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00226031">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vätska:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14585EF2" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00226031">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00226031" w:rsidRDefault="003E5725" w14:paraId="14585EF2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve">Timme 0-1: 1000 ml </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>NaCl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve"> 0,9% ordineras i Melior Läkemedelsmodul.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160D08BE" w14:textId="77777777" w:rsidR="003E5725" w:rsidRDefault="003E5725" w:rsidP="003A005F">
+    <w:p w:rsidR="003E5725" w:rsidP="003A005F" w:rsidRDefault="003E5725" w14:paraId="160D08BE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve">Timme 1-2: 1000 ml </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>NaCl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve"> 0,9% tillsätt 20 mol </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="53118D26" w:rsidRPr="00226031">
+      <w:r w:rsidRPr="00226031" w:rsidR="53118D26">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Addex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="53118D26" w:rsidRPr="00226031">
+      <w:r w:rsidRPr="00226031" w:rsidR="53118D26">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>-Kalium</w:t>
       </w:r>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3F246F" w14:textId="251AF3F0" w:rsidR="00C21BA6" w:rsidRDefault="003A005F" w:rsidP="003A005F">
+    <w:p w:rsidR="00C21BA6" w:rsidP="003A005F" w:rsidRDefault="003A005F" w14:paraId="1D3F246F" w14:textId="251AF3F0">
       <w:pPr>
         <w:ind w:left="1871" w:hanging="28"/>
       </w:pPr>
       <w:r>
         <w:t>Or</w:t>
       </w:r>
-      <w:r w:rsidR="00C21BA6" w:rsidRPr="00C21BA6">
+      <w:r w:rsidRPr="00C21BA6" w:rsidR="00C21BA6">
         <w:t>dineras i Melior läkemedelsmodul.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075ED382" w14:textId="77777777" w:rsidR="003A005F" w:rsidRPr="003A005F" w:rsidRDefault="003A005F" w:rsidP="003A005F">
+    <w:p w:rsidRPr="003A005F" w:rsidR="003A005F" w:rsidP="003A005F" w:rsidRDefault="003A005F" w14:paraId="075ED382" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A658AD9" w14:textId="66DB2842" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00226031">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00226031" w:rsidRDefault="003E5725" w14:paraId="1A658AD9" w14:textId="66DB2842">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="282"/>
       </w:pPr>
       <w:r w:rsidRPr="00226031">
         <w:t>Kliniskt</w:t>
       </w:r>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve"> ställningstagande inför fortsatt droppbehandling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7E2D6A" w14:textId="77777777" w:rsidR="003E5725" w:rsidRDefault="003E5725" w:rsidP="00226031">
+    <w:p w:rsidR="003E5725" w:rsidP="00226031" w:rsidRDefault="003E5725" w14:paraId="3C7E2D6A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00226031">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vid intorkad</w:t>
       </w:r>
       <w:r w:rsidRPr="00C21BA6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> patient</w:t>
       </w:r>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C21BA6">
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve">Timme 2-6: 500 ml </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>RingerAcetat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve"> per timme, om kalium </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>&lt; 6</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve"> fortsatt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448C561D" w14:textId="00A45C86" w:rsidR="00C21BA6" w:rsidRPr="00C21BA6" w:rsidRDefault="00C21BA6" w:rsidP="00226031">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="00C21BA6" w:rsidP="00226031" w:rsidRDefault="00C21BA6" w14:paraId="448C561D" w14:textId="00A45C86">
       <w:pPr>
         <w:ind w:left="1871" w:hanging="28"/>
       </w:pPr>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve"> substitution, högst 20 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>/h.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D0619D" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00226031">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00226031" w:rsidRDefault="003E5725" w14:paraId="56D0619D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="424"/>
       </w:pPr>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve">När blodsockret är </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>&lt; 15</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>/l byt till Glukos 5% (oförändrad dropptakt). Dessa dropp ordineras i Melior läkemedelsmodul.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F3A62B" w14:textId="77777777" w:rsidR="003E5725" w:rsidRDefault="003E5725" w:rsidP="00226031">
+    <w:p w:rsidR="003E5725" w:rsidP="00226031" w:rsidRDefault="003E5725" w14:paraId="44F3A62B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C21BA6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vid opåverkad patient</w:t>
       </w:r>
       <w:r w:rsidRPr="00226031">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00226031">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve">Timme 2-6: 250 ml </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>RingerAcetat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve"> per timme, om kalium &lt;6 fortsatt </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="133D9E07" w14:textId="0F6F8951" w:rsidR="00C21BA6" w:rsidRPr="00C21BA6" w:rsidRDefault="00C21BA6" w:rsidP="00226031">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="00C21BA6" w:rsidP="00226031" w:rsidRDefault="00C21BA6" w14:paraId="133D9E07" w14:textId="0F6F8951">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1871" w:hanging="28"/>
       </w:pPr>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve">substitution, högst 20 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>/h.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE42BCA" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00226031">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00226031" w:rsidRDefault="003E5725" w14:paraId="3DE42BCA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="424"/>
       </w:pPr>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve">När blodsockret är &lt;15 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>/l byt till Glukos 5% (oförändrad dropptakt). Dessa dropp ordineras i Melior läkemedelsmodul.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7570B587" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00874BE1">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00874BE1" w:rsidRDefault="003E5725" w14:paraId="7570B587" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C21BA6">
-        <w:lastRenderedPageBreak/>
         <w:t>Insulindropp</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF0F161" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00226031">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00226031" w:rsidRDefault="003E5725" w14:paraId="7FF0F161" w14:textId="77777777">
       <w:r w:rsidRPr="00C21BA6">
         <w:t>Påbörja insulininfusion snarast efter vätskedropp.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59690176" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00226031">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Initialt ges Insulin </w:t>
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00226031" w:rsidRDefault="003E5725" w14:paraId="59690176" w14:textId="36A63A82">
+      <w:r w:rsidR="003E5725">
+        <w:rPr/>
+        <w:t xml:space="preserve">Initialt ges </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:t>Lispro</w:t>
+      <w:r w:rsidR="7623FCDD">
+        <w:rPr/>
+        <w:t>Humalog</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> 0,1 E7kg KV iv (ex vid </w:t>
+      <w:r w:rsidR="7623FCDD">
+        <w:rPr/>
+        <w:t xml:space="preserve"> eller Novorapid </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C21BA6">
+      <w:r w:rsidR="003E5725">
+        <w:rPr/>
+        <w:t>0,1 E</w:t>
+      </w:r>
+      <w:r w:rsidR="3583130C">
+        <w:rPr/>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5725">
+        <w:rPr/>
+        <w:t xml:space="preserve">kg KV iv (ex vid </w:t>
+      </w:r>
+      <w:r w:rsidR="003E5725">
+        <w:rPr/>
         <w:t>c:a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C21BA6">
+      <w:r w:rsidR="003E5725">
+        <w:rPr/>
         <w:t xml:space="preserve"> 80 kg ge 8 E) som bolusdos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C69E303" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00226031">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00226031" w:rsidRDefault="003E5725" w14:paraId="2C69E303" w14:textId="11132933">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C21BA6">
-        <w:t xml:space="preserve">Därefter ges Insulin </w:t>
+      <w:r w:rsidR="003E5725">
+        <w:rPr/>
+        <w:t xml:space="preserve">Därefter ges </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:t>Lispro</w:t>
+      <w:r w:rsidR="33E5589D">
+        <w:rPr/>
+        <w:t>Humalog</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> i sprutpump alternativt volymstyrd infusionspump.</w:t>
+      <w:r w:rsidR="33E5589D">
+        <w:rPr/>
+        <w:t xml:space="preserve"> eller Novorapid </w:t>
+      </w:r>
+      <w:r w:rsidR="003E5725">
+        <w:rPr/>
+        <w:t>i sprutpump alternativt volymstyrd infusionspump.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB4A4EC" w14:textId="63B883FD" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00AE4D8D">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00AE4D8D" w:rsidRDefault="003E5725" w14:paraId="4CB4A4EC" w14:textId="63B883FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="8358" w:type="dxa"/>
         <w:tblInd w:w="709" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1275"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00055CFC" w14:paraId="268CFC1B" w14:textId="77777777" w:rsidTr="00055CFC">
+      <w:tr w:rsidR="00055CFC" w:rsidTr="08850972" w14:paraId="268CFC1B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8358" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4"/>
-          </w:tcPr>
-          <w:p w14:paraId="7670A6A9" w14:textId="77777777" w:rsidR="00055CFC" w:rsidRPr="00C21BA6" w:rsidRDefault="00055CFC" w:rsidP="00055CFC">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00055CFC" w:rsidP="00055CFC" w:rsidRDefault="00055CFC" w14:paraId="7670A6A9" w14:textId="3E875818">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C21BA6">
+            <w:r w:rsidRPr="08850972" w:rsidR="278408EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sprutpump: Injektion Insulin </w:t>
+              <w:t xml:space="preserve">Sprutpump: Injektion </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C21BA6">
+            <w:r w:rsidRPr="08850972" w:rsidR="4DC852D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Lispro</w:t>
+              <w:t>Humalog</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C21BA6">
+            <w:r w:rsidRPr="08850972" w:rsidR="4DC852D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (100E/ml) 0,5 ml blandas med 49,5 ml </w:t>
+              <w:t xml:space="preserve"> eller Novorapid</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C21BA6">
+            <w:r w:rsidRPr="08850972" w:rsidR="278408EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="08850972" w:rsidR="278408EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(100E/ml) 0,5 ml blandas med 49,5 ml </w:t>
+            </w:r>
+            <w:r w:rsidRPr="08850972" w:rsidR="278408EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>NaCl</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C21BA6">
+            <w:r w:rsidRPr="08850972" w:rsidR="278408EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (1E/ml)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61341816" w14:textId="5AB6AABD" w:rsidR="00055CFC" w:rsidRDefault="00055CFC" w:rsidP="00055CFC">
+          <w:p w:rsidR="00055CFC" w:rsidP="00055CFC" w:rsidRDefault="00055CFC" w14:paraId="61341816" w14:textId="27A50294">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C21BA6">
+            <w:r w:rsidRPr="08850972" w:rsidR="278408EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infusionspump: Injektion Insulin </w:t>
+              <w:t xml:space="preserve">Infusionspump: Injektion </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C21BA6">
+            <w:r w:rsidRPr="08850972" w:rsidR="65796A19">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Lispro</w:t>
+              <w:t>Humalog</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C21BA6">
+            <w:r w:rsidRPr="08850972" w:rsidR="65796A19">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (100E/ml) 2,5 ml blandas med 247,5 ml </w:t>
+              <w:t xml:space="preserve"> eller Novorapid</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C21BA6">
+            <w:r w:rsidRPr="08850972" w:rsidR="278408EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="08850972" w:rsidR="278408EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(100E/ml) 2,5 ml blandas med 247,5 ml </w:t>
+            </w:r>
+            <w:r w:rsidRPr="08850972" w:rsidR="278408EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>NaCl</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C21BA6">
+            <w:r w:rsidRPr="08850972" w:rsidR="278408EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (1E/ml)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00055CFC" w14:paraId="1C3A0073" w14:textId="77777777" w:rsidTr="00055CFC">
+      <w:tr w:rsidR="00055CFC" w:rsidTr="08850972" w14:paraId="1C3A0073" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="09B051CF" w14:textId="7D595D6B" w:rsidR="00055CFC" w:rsidRDefault="00055CFC" w:rsidP="00055CFC">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00055CFC" w:rsidP="00055CFC" w:rsidRDefault="00055CFC" w14:paraId="09B051CF" w14:textId="7D595D6B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>KA (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ketoacidos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5E13C5AE" w14:textId="77777777" w:rsidR="00055CFC" w:rsidRPr="00C21BA6" w:rsidRDefault="00055CFC" w:rsidP="00055CFC">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00055CFC" w:rsidP="00055CFC" w:rsidRDefault="00055CFC" w14:paraId="5E13C5AE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="71" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Lindrig </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C3F15F1" w14:textId="37937B81" w:rsidR="00055CFC" w:rsidRDefault="00055CFC" w:rsidP="00055CFC">
+          <w:p w:rsidR="00055CFC" w:rsidP="00055CFC" w:rsidRDefault="00055CFC" w14:paraId="4C3F15F1" w14:textId="37937B81">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(pH 7,2-7,3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2FF5CECB" w14:textId="77777777" w:rsidR="00055CFC" w:rsidRPr="00C21BA6" w:rsidRDefault="00055CFC" w:rsidP="00055CFC">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00055CFC" w:rsidP="00055CFC" w:rsidRDefault="00055CFC" w14:paraId="2FF5CECB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Startdos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2-3E/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="040B0DCD" w14:textId="77777777" w:rsidR="00055CFC" w:rsidRPr="00C21BA6" w:rsidRDefault="00055CFC" w:rsidP="00055CFC">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00055CFC" w:rsidP="00055CFC" w:rsidRDefault="00055CFC" w14:paraId="040B0DCD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B398AAE" w14:textId="77777777" w:rsidR="00055CFC" w:rsidRDefault="00055CFC" w:rsidP="00055CFC">
+          <w:p w:rsidR="00055CFC" w:rsidP="00055CFC" w:rsidRDefault="00055CFC" w14:paraId="2B398AAE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7DBA5038" w14:textId="77777777" w:rsidR="00055CFC" w:rsidRPr="00C21BA6" w:rsidRDefault="00055CFC" w:rsidP="00055CFC">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00055CFC" w:rsidP="00055CFC" w:rsidRDefault="00055CFC" w14:paraId="7DBA5038" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="8" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Styrs efter p-glukos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FA46243" w14:textId="77777777" w:rsidR="00055CFC" w:rsidRPr="00C21BA6" w:rsidRDefault="00055CFC" w:rsidP="00055CFC">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00055CFC" w:rsidP="00055CFC" w:rsidRDefault="00055CFC" w14:paraId="6FA46243" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="8" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Skall sjunka ca 4 mmol/tim</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5989FDAA" w14:textId="77777777" w:rsidR="00055CFC" w:rsidRDefault="00055CFC" w:rsidP="00055CFC">
+          <w:p w:rsidR="00055CFC" w:rsidP="00055CFC" w:rsidRDefault="00055CFC" w14:paraId="5989FDAA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1DD55567" w14:textId="77777777" w:rsidR="00055CFC" w:rsidRDefault="00055CFC" w:rsidP="00055CFC">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00055CFC" w:rsidP="00055CFC" w:rsidRDefault="00055CFC" w14:paraId="1DD55567" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874BE1" w14:paraId="783242B4" w14:textId="77777777" w:rsidTr="006B349D">
+      <w:tr w:rsidR="00874BE1" w:rsidTr="08850972" w14:paraId="783242B4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w14:paraId="782FFFCF" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcBorders/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="782FFFCF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="5F616F7F" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRPr="00C21BA6" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="5F616F7F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="71" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve">Måttlig </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6475A5B4" w14:textId="37FF557F" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="6475A5B4" w14:textId="37FF557F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>(pH 7,0-7,2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="597FBFD4" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRPr="00C21BA6" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="597FBFD4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>Startdos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4E/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>tim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="14EF07ED" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRPr="00C21BA6" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="14EF07ED" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1062CDD3" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="1062CDD3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="482C6B6D" w14:textId="1D37D54F" w:rsidR="00874BE1" w:rsidRPr="00C21BA6" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="482C6B6D" w14:textId="1D37D54F">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="8" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">p-glukos </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>är större än</w:t>
             </w:r>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> vid start</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="397ECC8D" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="397ECC8D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="8" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="5053B1ED" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRPr="00C21BA6" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="5053B1ED" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>öka med 50%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="507A2034" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="507A2034" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874BE1" w14:paraId="052B41B6" w14:textId="77777777" w:rsidTr="00055CFC">
+      <w:tr w:rsidR="00874BE1" w:rsidTr="08850972" w14:paraId="052B41B6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="3B35EF19" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="3B35EF19" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="1F2267BA" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="1F2267BA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="05F215A7" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="05F215A7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="5067E545" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRPr="00C21BA6" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="5067E545" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="8" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">p-glukos minskat </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt; 2</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mmol/l</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33355B4B" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="33355B4B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="094E3C27" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRPr="00C21BA6" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="094E3C27" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>öka med 25%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20FC2BDB" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="20FC2BDB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874BE1" w14:paraId="41F80074" w14:textId="77777777" w:rsidTr="00055CFC">
+      <w:tr w:rsidR="00874BE1" w:rsidTr="08850972" w14:paraId="41F80074" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="62592047" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="62592047" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="641367B6" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRPr="00C21BA6" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="641367B6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="71" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve">Svår </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10383516" w14:textId="577EA2DB" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="10383516" w14:textId="577EA2DB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve">(pH </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>&lt; 7</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>,0)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="303AA16C" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRPr="00C21BA6" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="303AA16C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>Startdos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6E/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>tim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="544F7B5C" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRPr="00C21BA6" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="544F7B5C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5759590B" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="5759590B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="19B9E2D9" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="19B9E2D9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="0B406F3C" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="0B406F3C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874BE1" w14:paraId="03171A4B" w14:textId="77777777" w:rsidTr="00055CFC">
+      <w:tr w:rsidR="00874BE1" w:rsidTr="08850972" w14:paraId="03171A4B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="67848BBA" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="67848BBA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="62F149A4" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="62F149A4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="5DA30812" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="5DA30812" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="312F48D9" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRPr="00C21BA6" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="312F48D9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="8" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">p-glukos minskat 2-3 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/l</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52797F2B" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="52797F2B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="50D6D85C" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRPr="00C21BA6" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="50D6D85C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>oförändrad</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A106C4A" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="1A106C4A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874BE1" w14:paraId="241D3E91" w14:textId="77777777" w:rsidTr="00055CFC">
+      <w:tr w:rsidR="00874BE1" w:rsidTr="08850972" w14:paraId="241D3E91" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="285866B2" w14:textId="0BF8BA5A" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="285866B2" w14:textId="0BF8BA5A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve">HHS (hyperglykemiskt </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>Hyperosmolärt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> Syndrom)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="62687E06" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="62687E06" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="5DB7A856" w14:textId="79491828" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="5DB7A856" w14:textId="79491828">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>1-4 E/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>tim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="69C1C441" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="69C1C441" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="4992E9B9" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="4992E9B9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874BE1" w14:paraId="72808EDA" w14:textId="77777777" w:rsidTr="00055CFC">
+      <w:tr w:rsidR="00874BE1" w:rsidTr="08850972" w14:paraId="72808EDA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="10F60AC8" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="10F60AC8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="4A0866C8" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="4A0866C8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="3F5BF57A" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="3F5BF57A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3EFB0D3E" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRPr="00C21BA6" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="3EFB0D3E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="8" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">p-glukos minskat 3-4 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/l</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45E51599" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="45E51599" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="37FAE410" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRPr="00C21BA6" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="37FAE410" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>minska med 25%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="007A64FB" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="007A64FB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874BE1" w14:paraId="32C845DE" w14:textId="77777777" w:rsidTr="00055CFC">
+      <w:tr w:rsidR="00874BE1" w:rsidTr="08850972" w14:paraId="32C845DE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="48F53EB3" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="48F53EB3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="03734800" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="03734800" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="789DDBD9" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="789DDBD9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5B080858" w14:textId="49D5CCC1" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="5B080858" w14:textId="49D5CCC1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">p-glukos minskat &gt;4 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="345C9192" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRPr="00C21BA6" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C21BA6" w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="345C9192" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21BA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>minska med 50%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E350331" w14:textId="77777777" w:rsidR="00874BE1" w:rsidRDefault="00874BE1" w:rsidP="00874BE1">
+          <w:p w:rsidR="00874BE1" w:rsidP="00874BE1" w:rsidRDefault="00874BE1" w14:paraId="5E350331" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="114D3261" w14:textId="77777777" w:rsidR="003E5725" w:rsidRDefault="003E5725" w:rsidP="00C21BA6">
+    <w:p w:rsidR="003E5725" w:rsidP="00C21BA6" w:rsidRDefault="003E5725" w14:paraId="114D3261" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37949C50" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00874BE1">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00874BE1" w:rsidRDefault="003E5725" w14:paraId="37949C50" w14:textId="77777777">
       <w:r w:rsidRPr="00C21BA6">
         <w:t>Om P-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>Glucos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve"> &lt;5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>/l stäng av dropp och ta nytt prov efter 30 min. Om P-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>glucos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve"> &gt;6 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>/l starta droppet igen. Vid tidigare känd diabetes ska patientens ordinarie dos av långverkande insulin ges vid ordinarie tidpunkt för att undvika glapp i insulinnivå när insulininfusion stängs av.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3D85F9" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00822F28">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00822F28" w:rsidRDefault="003E5725" w14:paraId="5B3D85F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C21BA6">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Övergång till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>sc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve"> Insulin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62498449" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00822F28">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00822F28" w:rsidRDefault="003E5725" w14:paraId="62498449" w14:textId="77777777">
       <w:r w:rsidRPr="00C21BA6">
         <w:t>Görs när följande kriterier är uppfyllda: p-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>ketoner</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve"> &lt;0,6, P-Glukos &lt;15, p-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>osm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve"> &lt;300.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3964D4C3" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00822F28">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00822F28" w:rsidRDefault="003E5725" w14:paraId="3964D4C3" w14:textId="77777777">
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve">Avbryt insulindroppet i samband med måltid (ge </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>snabbinsuloin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve">), stäng av droppet en timme efter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>sc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>. Insulin är givet. Ska ej brytas nattetid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C431A6C" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="003E5725">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="003E5725" w:rsidRDefault="003E5725" w14:paraId="6C431A6C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65599C6A" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00822F28">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00822F28" w:rsidRDefault="003E5725" w14:paraId="65599C6A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>Dokumentinformation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D28006" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="003E5725" w:rsidRDefault="003E5725" w:rsidP="00822F28">
+    <w:p w:rsidRPr="003E5725" w:rsidR="003E5725" w:rsidP="00822F28" w:rsidRDefault="003E5725" w14:paraId="39D28006" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="0" w:hanging="142"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="8"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E5725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B864723" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00822F28">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00822F28" w:rsidRDefault="003E5725" w14:paraId="5B864723" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="0" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C21BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Detlef Hess, överläkare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4963E534" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="003E5725" w:rsidRDefault="003E5725" w:rsidP="00822F28">
+    <w:p w:rsidRPr="003E5725" w:rsidR="003E5725" w:rsidP="00822F28" w:rsidRDefault="003E5725" w14:paraId="4963E534" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="0" w:hanging="142"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="8"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6D08B2B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fastställt av</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185CCD6A" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="4F4EA212" w:rsidP="00822F28">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00822F28" w:rsidRDefault="4F4EA212" w14:paraId="185CCD6A" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="0" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C21BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Detlef Hess, överläkare</w:t>
       </w:r>
-      <w:r w:rsidR="003E5725" w:rsidRPr="00C21BA6">
+      <w:r w:rsidRPr="00C21BA6" w:rsidR="003E5725">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4126F6" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="003E5725" w:rsidRDefault="003E5725" w:rsidP="00822F28">
+    <w:p w:rsidRPr="003E5725" w:rsidR="003E5725" w:rsidP="00822F28" w:rsidRDefault="003E5725" w14:paraId="3B4126F6" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="0" w:hanging="142"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="8"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E5725">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8081D5" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00822F28">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00822F28" w:rsidRDefault="003E5725" w14:paraId="4D8081D5" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="0" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ketoacidos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, diabetes, vätska, insulin, kalium, glukos, IVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5601B9BF" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="003E5725">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="003E5725" w:rsidRDefault="003E5725" w14:paraId="5601B9BF" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B3FA769" w14:textId="77777777" w:rsidR="003E5725" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00822F28">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="00822F28" w:rsidRDefault="003E5725" w14:paraId="1B3FA769" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>Länkförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74062482" w14:textId="77777777" w:rsidR="00730B5D" w:rsidRPr="00C21BA6" w:rsidRDefault="003E5725" w:rsidP="00822F28">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="00730B5D" w:rsidP="00822F28" w:rsidRDefault="003E5725" w14:paraId="74062482" w14:textId="77777777">
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve">Mobil intensivvårdsgrupp (MIG) för vuxna patienter vid SÄS. Medicinsk beredningsgrupp SÄS. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB3865D" w14:textId="77777777" w:rsidR="00730B5D" w:rsidRPr="00C21BA6" w:rsidRDefault="00000000" w:rsidP="003E5725">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="00730B5D" w:rsidP="003E5725" w:rsidRDefault="00000000" w14:paraId="2AB3865D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1066"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1066" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00730B5D" w:rsidRPr="00C21BA6">
+      <w:hyperlink w:history="1" r:id="rId13">
+        <w:r w:rsidRPr="00C21BA6" w:rsidR="00730B5D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Mobil intensivvårdsgrupp (MIG) för vuxna patienter vid SÄS (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="4436706E" w14:textId="77777777" w:rsidR="00C21BA6" w:rsidRPr="00C21BA6" w:rsidRDefault="00C21BA6" w:rsidP="00C21BA6">
+    <w:p w:rsidRPr="00C21BA6" w:rsidR="00C21BA6" w:rsidP="00C21BA6" w:rsidRDefault="00C21BA6" w14:paraId="4436706E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="3F86FDFB" w14:textId="77777777" w:rsidR="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00C21BA6"/>
+    <w:p w:rsidR="00536A5A" w:rsidP="00C21BA6" w:rsidRDefault="00536A5A" w14:paraId="3F86FDFB" w14:textId="77777777"/>
     <w:sectPr w:rsidR="00536A5A" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E4EAEC4" w14:textId="77777777" w:rsidR="002D78AE" w:rsidRDefault="002D78AE">
+    <w:p w:rsidR="002D78AE" w:rsidRDefault="002D78AE" w14:paraId="1E4EAEC4" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BB9F3FE" w14:textId="77777777" w:rsidR="002D78AE" w:rsidRDefault="002D78AE">
+    <w:p w:rsidR="002D78AE" w:rsidRDefault="002D78AE" w14:paraId="6BB9F3FE" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3ADA5BFF" w14:textId="77777777" w:rsidR="002D78AE" w:rsidRDefault="002D78AE">
+    <w:p w:rsidR="002D78AE" w:rsidRDefault="002D78AE" w14:paraId="3ADA5BFF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7667,225 +7759,225 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+  <w:p w:rsidRPr="00831C35" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00000000" w14:paraId="47BD2091" w14:textId="66F4EBFA">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00A65FD4">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -7926,1176 +8018,1176 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="783F0E95" w14:textId="77777777" w:rsidR="002D78AE" w:rsidRDefault="002D78AE"/>
+    <w:p w:rsidR="002D78AE" w:rsidRDefault="002D78AE" w14:paraId="783F0E95" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EC34AAE" w14:textId="77777777" w:rsidR="002D78AE" w:rsidRDefault="002D78AE">
+    <w:p w:rsidR="002D78AE" w:rsidRDefault="002D78AE" w14:paraId="1EC34AAE" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="45E88A7A" w14:textId="77777777" w:rsidR="002D78AE" w:rsidRDefault="002D78AE">
+    <w:p w:rsidR="002D78AE" w:rsidRDefault="002D78AE" w14:paraId="45E88A7A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="527F1041">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="685B7E76" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="448A65ED">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="5DDF4D44">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="6D41DF98" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EB9A0286"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="301B32AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3D49CD2"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -9190,1218 +9282,1218 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1677536159">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="479271703">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="498085724">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2112893146">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2045867808">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1204245920">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="204220774">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="272325368">
@@ -10428,94 +10520,96 @@
   <w:num w:numId="15" w16cid:durableId="746684165">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="988947598">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1396735715">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2005275951">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="310715307">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1584488977">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1449931948">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsid w:val="00000000"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00013687"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="00055CFC"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
@@ -10977,204 +11071,214 @@
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F26799"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2433"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF4905"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="02DD167E"/>
+    <w:rsid w:val="08850972"/>
     <w:rsid w:val="0D404B67"/>
     <w:rsid w:val="1C0868E3"/>
+    <w:rsid w:val="220AA612"/>
+    <w:rsid w:val="278408EE"/>
     <w:rsid w:val="2C74EB8C"/>
     <w:rsid w:val="2E3C4EA6"/>
+    <w:rsid w:val="33E5589D"/>
+    <w:rsid w:val="3583130C"/>
     <w:rsid w:val="38955F15"/>
     <w:rsid w:val="3B08339F"/>
+    <w:rsid w:val="46040941"/>
     <w:rsid w:val="4AB8E30A"/>
+    <w:rsid w:val="4DC852D2"/>
     <w:rsid w:val="4F4EA212"/>
     <w:rsid w:val="52683383"/>
     <w:rsid w:val="53118D26"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="65796A19"/>
     <w:rsid w:val="6633DE90"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6D08B2B0"/>
     <w:rsid w:val="6FFBD00C"/>
     <w:rsid w:val="759D34AB"/>
+    <w:rsid w:val="7623FCDD"/>
     <w:rsid w:val="794E2DA4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{A1528D8F-DEF1-44F4-A4D8-3062505B8D5F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11199,75 +11303,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -11302,57 +11406,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -11410,701 +11514,701 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
@@ -12171,609 +12275,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -12782,94 +12886,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -12878,495 +12982,495 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -13433,168 +13537,168 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003E5725"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00730B5D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00450286"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00A54636"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
     <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00A54636"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="00A54636"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:rsid w:val="00A54636"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="00A54636"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="00A54636"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14005,60 +14109,53 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Diabetes – ketoacidos (högt p-glukos och ph mindre än 7,3)</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>19</revision>
+  <lastModifiedBy>Detlef Hess</lastModifiedBy>
+  <revision>20</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>