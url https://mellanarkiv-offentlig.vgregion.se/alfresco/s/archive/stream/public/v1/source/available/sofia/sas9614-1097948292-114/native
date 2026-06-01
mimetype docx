--- v1 (2026-04-01)
+++ v2 (2026-06-01)
@@ -50,107 +50,207 @@
         <w:t>ph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>&lt; 7</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>,3)</w:t>
       </w:r>
       <w:r w:rsidRPr="005A627D" w:rsidR="00A264BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="11BC1DCA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc100327184" w:id="0"/>
       <w:bookmarkStart w:name="_Toc181866756" w:id="1"/>
-      <w:r>
+      <w:r w:rsidR="009A32ED">
+        <w:rPr/>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="00C21BA6" w14:paraId="78CF957D" w14:textId="3D42B1C6">
-[...4 lines deleted...]
-        <w:t>Ändrad tabell</w:t>
+    <w:p w:rsidR="5F59C13B" w:rsidP="5D1531B7" w:rsidRDefault="5F59C13B" w14:paraId="5F4DB0E0" w14:textId="51F7849F">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="5F59C13B">
+        <w:rPr/>
+        <w:t xml:space="preserve">Tydliggörande angående </w:t>
+      </w:r>
+      <w:r w:rsidR="63D297CE">
+        <w:rPr/>
+        <w:t xml:space="preserve">arbetsplatsen där </w:t>
+      </w:r>
+      <w:r w:rsidR="63D297CE">
+        <w:rPr/>
+        <w:t>resp</w:t>
+      </w:r>
+      <w:r w:rsidR="1BCC9B81">
+        <w:rPr/>
+        <w:t>ektive</w:t>
+      </w:r>
+      <w:r w:rsidR="63D297CE">
+        <w:rPr/>
+        <w:t xml:space="preserve"> riktlinjen gäller. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E5725" w:rsidP="009A32ED" w:rsidRDefault="003E5725" w14:paraId="69BCFD87" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc321146591" w:id="2"/>
       <w:bookmarkStart w:name="_Toc100327185" w:id="3"/>
       <w:bookmarkStart w:name="_Toc181866757" w:id="4"/>
       <w:bookmarkStart w:name="_Toc72840807" w:id="5"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="003E5725" w:rsidP="00AE4D8D" w:rsidRDefault="003E5725" w14:paraId="250A1F70" w14:textId="77777777">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C21BA6">
+    <w:p w:rsidR="003E5725" w:rsidP="5D1531B7" w:rsidRDefault="003E5725" w14:paraId="250A1F70" w14:textId="7DA2F7A8">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="003E5725">
+        <w:rPr/>
+        <w:t xml:space="preserve">Handlingsplan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D1531B7" w:rsidR="7A6B8E0A">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>som gäller som förstahandshandläggning på AVC</w:t>
+      </w:r>
+      <w:r w:rsidR="7A6B8E0A">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E5725">
+        <w:rPr/>
+        <w:t xml:space="preserve">vid diabetes </w:t>
+      </w:r>
+      <w:r w:rsidR="003E5725">
+        <w:rPr/>
         <w:t>ketoacidos</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C21BA6">
+      <w:r w:rsidR="003E5725">
+        <w:rPr/>
         <w:t xml:space="preserve"> (DKA) eller </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C21BA6">
+      <w:r w:rsidR="003E5725">
+        <w:rPr/>
         <w:t>hyperglykemisk</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C21BA6">
+      <w:r w:rsidR="003E5725">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C21BA6">
+      <w:r w:rsidR="003E5725">
+        <w:rPr/>
         <w:t>hyperosmolärt</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C21BA6">
+      <w:r w:rsidR="003E5725">
+        <w:rPr/>
         <w:t xml:space="preserve"> syndrom (HHS).</w:t>
       </w:r>
+      <w:r w:rsidR="2214B006">
+        <w:rPr/>
+        <w:t xml:space="preserve"> För det</w:t>
+      </w:r>
+      <w:r w:rsidR="087C197B">
+        <w:rPr/>
+        <w:t>aljerad</w:t>
+      </w:r>
+      <w:r w:rsidR="2214B006">
+        <w:rPr/>
+        <w:t xml:space="preserve"> handlä</w:t>
+      </w:r>
+      <w:r w:rsidR="28A0E22F">
+        <w:rPr/>
+        <w:t>gg</w:t>
+      </w:r>
+      <w:r w:rsidR="2214B006">
+        <w:rPr/>
+        <w:t>ning på resp</w:t>
+      </w:r>
+      <w:r w:rsidR="5A1874A5">
+        <w:rPr/>
+        <w:t>ektive</w:t>
+      </w:r>
+      <w:r w:rsidR="2214B006">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="1B0A852F">
+        <w:rPr/>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="2214B006">
+        <w:rPr/>
+        <w:t>årdavdelning hänvisas till</w:t>
+      </w:r>
+      <w:r w:rsidR="474476EA">
+        <w:rPr/>
+        <w:t xml:space="preserve"> riktlinjen “</w:t>
+      </w:r>
+      <w:hyperlink r:id="Rda2c227735aa4c2e">
+        <w:r w:rsidRPr="5D1531B7" w:rsidR="474476EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof w:val="0"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>Diabetes mellitus med ketoacidos och hyperglykemiskt hyperosmolärt syndrom inom slutenvården.docx”</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00C21BA6" w:rsidR="003E5725" w:rsidP="008F71C2" w:rsidRDefault="003E5725" w14:paraId="084ACECA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="1132"/>
       </w:pPr>
       <w:r w:rsidRPr="00C21BA6">
         <w:t>Förutsättningar</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003E5725" w:rsidR="003E5725" w:rsidP="00574CCF" w:rsidRDefault="003E5725" w14:paraId="38EBD54E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:right="849"/>
       </w:pPr>
       <w:r w:rsidRPr="003E5725">
         <w:t>Dokument ska upprättas direkt när patient läggs in med misstänkt diabetes mellitus eller när diagnosen ställs under pågående vårdtillfälle.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003E5725" w:rsidR="003E5725" w:rsidP="00574CCF" w:rsidRDefault="003E5725" w14:paraId="4A62D479" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:right="849"/>
       </w:pPr>
       <w:r w:rsidRPr="003E5725">
@@ -11071,76 +11171,98 @@
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F26799"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2433"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF4905"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="02DD167E"/>
+    <w:rsid w:val="087C197B"/>
     <w:rsid w:val="08850972"/>
     <w:rsid w:val="0D404B67"/>
+    <w:rsid w:val="166CFA93"/>
+    <w:rsid w:val="1B0A852F"/>
+    <w:rsid w:val="1BCC9B81"/>
     <w:rsid w:val="1C0868E3"/>
+    <w:rsid w:val="1E83A8F3"/>
+    <w:rsid w:val="2111343E"/>
     <w:rsid w:val="220AA612"/>
+    <w:rsid w:val="2214B006"/>
     <w:rsid w:val="278408EE"/>
+    <w:rsid w:val="28A0E22F"/>
+    <w:rsid w:val="290337FC"/>
+    <w:rsid w:val="2C4B2826"/>
     <w:rsid w:val="2C74EB8C"/>
     <w:rsid w:val="2E3C4EA6"/>
     <w:rsid w:val="33E5589D"/>
     <w:rsid w:val="3583130C"/>
     <w:rsid w:val="38955F15"/>
     <w:rsid w:val="3B08339F"/>
     <w:rsid w:val="46040941"/>
+    <w:rsid w:val="474476EA"/>
     <w:rsid w:val="4AB8E30A"/>
     <w:rsid w:val="4DC852D2"/>
     <w:rsid w:val="4F4EA212"/>
     <w:rsid w:val="52683383"/>
     <w:rsid w:val="53118D26"/>
+    <w:rsid w:val="55955BCE"/>
+    <w:rsid w:val="57D28797"/>
+    <w:rsid w:val="5A1874A5"/>
+    <w:rsid w:val="5BAE97B8"/>
+    <w:rsid w:val="5D1531B7"/>
+    <w:rsid w:val="5E9C973A"/>
+    <w:rsid w:val="5F3DB95F"/>
+    <w:rsid w:val="5F59C13B"/>
+    <w:rsid w:val="63D297CE"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="65796A19"/>
     <w:rsid w:val="6633DE90"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6D08B2B0"/>
     <w:rsid w:val="6FFBD00C"/>
     <w:rsid w:val="759D34AB"/>
     <w:rsid w:val="7623FCDD"/>
+    <w:rsid w:val="78648F32"/>
     <w:rsid w:val="794E2DA4"/>
+    <w:rsid w:val="7A6B8E0A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
@@ -13781,51 +13903,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1610317342">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-10/SURROGATE/Mobil%20intensivv%c3%a5rdsgrupp%20(MIG)%20f%c3%b6r%20vuxna%20patienter%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-115/SURROGATE/Diabetes%20mellitus%20med%20ketoacidos%20och%20hyperglykemiskt%20hyperosmol%c3%a4rt%20syndrom%20inom%20slutenv%c3%a5rden.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-10/SURROGATE/Mobil%20intensivv%c3%a5rdsgrupp%20(MIG)%20f%c3%b6r%20vuxna%20patienter%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9614-1097948292-115/SURROGATE/Diabetes%20mellitus%20med%20ketoacidos%20och%20hyperglykemiskt%20hyperosmol%c3%a4rt%20syndrom%20inom%20slutenv%c3%a5rden.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/:w:/r/sites/sy-sas-sty-processer-sas/_layouts/15/doc.aspx?sourcedoc=%7B0dc5abc9-dda1-48ce-843a-397a386c6e98%7D&amp;action=view&amp;CID=efb38ea5-f8d8-2a35-30f4-63beaab1e820" TargetMode="External" Id="Rda2c227735aa4c2e" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -14131,31 +14253,31 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Diabetes – ketoacidos (högt p-glukos och ph mindre än 7,3)</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Detlef Hess</lastModifiedBy>
-  <revision>20</revision>
+  <revision>21</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>