--- v0 (2025-11-26)
+++ v1 (2026-10-19)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="249EBB37" w14:textId="0382C9F4" w:rsidR="009F7BB2" w:rsidRPr="001C5BA9" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk181698735"/>
       <w:r w:rsidRPr="001C5BA9">
         <w:t>Lokalvård</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - Extr</w:t>
       </w:r>
       <w:r w:rsidRPr="001C5BA9">
         <w:t>a insats</w:t>
       </w:r>
       <w:r>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="001C5BA9">
         <w:t xml:space="preserve"> vid överbeläggning</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
       <w:r w:rsidRPr="001C5BA9">
         <w:t>, SÄS</w:t>
       </w:r>
@@ -98,133 +98,116 @@
         <w:t>Ansvarig på lokal och service</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64312C55" w14:textId="77777777" w:rsidR="009F7BB2" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
       <w:r>
         <w:t xml:space="preserve">Strateg på lokal och service ansvarar för att redovisa timmar och kostnader för extra lokalvårdsinsatser. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D7EAF1E" w14:textId="77777777" w:rsidR="009F7BB2" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Ansvarig chef på FFSS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BC8008F" w14:textId="13A20839" w:rsidR="009F7BB2" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
       <w:r>
         <w:t xml:space="preserve">Ansvarig </w:t>
       </w:r>
       <w:r w:rsidR="004E70A4">
         <w:t xml:space="preserve">på </w:t>
       </w:r>
       <w:r w:rsidR="00B96A36">
-        <w:t xml:space="preserve">förvaltningen Fastighet, stöd och service (FFSS) </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Ansvarig </w:t>
+        <w:t xml:space="preserve">förvaltningen Fastighet, stöd och service (FFSS) kollar beläggning i Elvis dagligen innan kl. 08.00, noterar vilka enheter som har överbeläggningar samt antal. Ansvarig </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">på FFSS informerar chefer som ansvarar </w:t>
       </w:r>
       <w:r w:rsidR="00B96A36">
         <w:t xml:space="preserve">för </w:t>
       </w:r>
       <w:r>
         <w:t>lokalvården på enheter som har överbeläggningar. De gör en okulär besiktning för att säkerställa rätt lokalvårdsnivå och stämmer av behovet av extra insatser med vårdenhetschef eller vårdpersonal på enheten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CD4EC6A" w14:textId="69768C8B" w:rsidR="009F7BB2" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
       <w:r>
         <w:t xml:space="preserve">Extra insatser avser </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00637C51">
-        <w:t>tagytor</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> och toaletter samt de platser som används som vårdplatser</w:t>
+        <w:t>tagytor och toaletter samt de platser som används som vårdplatser</w:t>
       </w:r>
       <w:r w:rsidR="00DE543D" w:rsidRPr="00DE543D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE543D" w:rsidRPr="00637C51">
         <w:t>till patienter</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B2A06F0" w14:textId="50784C64" w:rsidR="009F7BB2" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
       <w:r>
         <w:t>FFSS ansvarar för att vidta åtgärder för att lösa behovet av extra lokalvårdsinsatser</w:t>
       </w:r>
       <w:r w:rsidR="00A3046E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D0F7D8" w14:textId="3E21D801" w:rsidR="009F7BB2" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
       <w:r>
         <w:t>FFSS ansvarar för att logga timmar för uppdraget som krävs för extra lokalvårdsinsatser, och för att redovisa dessa till strateg på lokal och service. Detta sker vid ordinarie månadsuppföljning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="176E0185" w14:textId="7A5F4BB3" w:rsidR="009F7BB2" w:rsidRPr="00814772" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00814772">
-        <w:lastRenderedPageBreak/>
         <w:t>Avgränsning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13FBC0A6" w14:textId="04A99553" w:rsidR="009F7BB2" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
       <w:r>
         <w:t>Arbetssättet gäller inledningsvis helgfria vardagar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D41D548" w14:textId="39A647AD" w:rsidR="009F7BB2" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
       <w:r>
         <w:t xml:space="preserve">Arbete kommer att göras för att se till att arbetssättet kan inkludera alla dagar på året. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="742BA5C9" w14:textId="77777777" w:rsidR="009F7BB2" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Genomförande</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4984001D" w14:textId="77777777" w:rsidR="009F7BB2" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
       <w:r>
         <w:t xml:space="preserve">Se rubrik </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Ansvarsfördelning" w:history="1">
         <w:r w:rsidRPr="000A2A69">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ansvarsfördelning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231A1312" w14:textId="78D23D95" w:rsidR="009F7BB2" w:rsidRPr="00814772" w:rsidRDefault="009F7BB2" w:rsidP="00C61868">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00814772">
         <w:t>Finansiering</w:t>
@@ -237,77 +220,92 @@
     </w:p>
     <w:p w14:paraId="3851B91F" w14:textId="77777777" w:rsidR="009F7BB2" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Dokumentinformation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32379BE6" w14:textId="77777777" w:rsidR="009F7BB2" w:rsidRPr="000A2A69" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2A69">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A64A4E4" w14:textId="77777777" w:rsidR="009F7BB2" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
+    <w:p w14:paraId="1A64A4E4" w14:textId="38A280A7" w:rsidR="009F7BB2" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
       <w:r>
-        <w:t>Zeina Zimmerman, utvecklingsledare, funktionsstab/lokal och service</w:t>
+        <w:t xml:space="preserve">Zeina Zimmerman, utvecklingsledare, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23B11">
+        <w:t>stabsområde, logistikenhe</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95E1F">
+        <w:t>t</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22168C9B" w14:textId="77777777" w:rsidR="009F7BB2" w:rsidRPr="000A2A69" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2A69">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561CDE9D" w14:textId="77777777" w:rsidR="009F7BB2" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
-[...1 lines deleted...]
-        <w:t>Dennis Berg</w:t>
+    <w:p w14:paraId="561CDE9D" w14:textId="1D8C1101" w:rsidR="009F7BB2" w:rsidRDefault="00414B3E" w:rsidP="009F7BB2">
+      <w:r w:rsidRPr="0035578D">
+        <w:t>Özgür Özden</w:t>
       </w:r>
-      <w:r>
-        <w:t>, enhetschef, Fastighet stöd och service/Område Södra Älvsborg</w:t>
+      <w:r w:rsidR="009F7BB2" w:rsidRPr="0035578D">
+        <w:t xml:space="preserve">, enhetschef, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55A6F" w:rsidRPr="0035578D">
+        <w:t>intern service</w:t>
+      </w:r>
+      <w:r w:rsidR="0035578D" w:rsidRPr="0035578D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F7BB2" w:rsidRPr="0035578D">
+        <w:t>Fastighet stöd och service</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9511BE" w14:textId="77777777" w:rsidR="009F7BB2" w:rsidRPr="000A2A69" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2A69">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fastställt av</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DD65E4B" w14:textId="77777777" w:rsidR="009F7BB2" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
       <w:r>
         <w:t>Anders Poutiainen, stabschef, funktionsstaben, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53EC4CE5" w14:textId="77777777" w:rsidR="009F7BB2" w:rsidRDefault="009F7BB2" w:rsidP="009F7BB2">
       <w:pPr>
@@ -322,266 +320,258 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E438DAB" w14:textId="3185F045" w:rsidR="00B15442" w:rsidRPr="009F7BB2" w:rsidRDefault="009F7BB2" w:rsidP="00A86C22">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000A2A69">
         <w:t>Patientbeläggning</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, överbeläggning, </w:t>
       </w:r>
       <w:r w:rsidRPr="00004141">
         <w:t>överbeläggningsgrad</w:t>
       </w:r>
       <w:r>
         <w:t>, vårdplatser,</w:t>
       </w:r>
       <w:r w:rsidRPr="00004141">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>vårdrum</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, lokalvård, patientrum, rengöringsrutiner, städning, städrutiner, vårdhygien, patientsäkerhet, </w:t>
+        <w:t xml:space="preserve">vårdrum, lokalvård, patientrum, rengöringsrutiner, städning, städrutiner, vårdhygien, patientsäkerhet, </w:t>
       </w:r>
       <w:r w:rsidRPr="00004141">
         <w:t>tilläggstjänst</w:t>
       </w:r>
       <w:r>
         <w:t>er</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B15442" w:rsidRPr="009F7BB2" w:rsidSect="00330F6A">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C31AECA" w14:textId="77777777" w:rsidR="00887945" w:rsidRDefault="00887945">
+    <w:p w14:paraId="19AF8675" w14:textId="77777777" w:rsidR="0031375B" w:rsidRDefault="0031375B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12FF3B50" w14:textId="77777777" w:rsidR="00887945" w:rsidRDefault="00887945">
+    <w:p w14:paraId="2D5A8C19" w14:textId="77777777" w:rsidR="0031375B" w:rsidRDefault="0031375B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7CBA70F4" w14:textId="77777777" w:rsidR="00887945" w:rsidRDefault="00887945">
+    <w:p w14:paraId="4DA07169" w14:textId="77777777" w:rsidR="0031375B" w:rsidRDefault="0031375B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="VGR Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-    <w:notTrueType/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000007B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="VGR Sans Medium">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-    <w:notTrueType/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000007B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A3046E" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="0031375B" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
@@ -659,51 +649,51 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="005E541E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="005E541E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -737,73 +727,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="238FA389" w14:textId="77777777" w:rsidR="00887945" w:rsidRDefault="00887945"/>
+    <w:p w14:paraId="52B16C59" w14:textId="77777777" w:rsidR="0031375B" w:rsidRDefault="0031375B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D63FA60" w14:textId="77777777" w:rsidR="00887945" w:rsidRDefault="00887945">
+    <w:p w14:paraId="5658D34A" w14:textId="77777777" w:rsidR="0031375B" w:rsidRDefault="0031375B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F8C3D94" w14:textId="77777777" w:rsidR="00887945" w:rsidRDefault="00887945">
+    <w:p w14:paraId="51383540" w14:textId="77777777" w:rsidR="0031375B" w:rsidRDefault="0031375B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -881,51 +871,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="788FEAC4" w14:textId="472B6AD5" w:rsidR="005E541E" w:rsidRDefault="009F7BB2" w:rsidP="005E541E">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="376BA92B" wp14:editId="6600430B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-72390</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669155" cy="266700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
@@ -1088,51 +1078,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3357,56 +3347,53 @@
   <w:num w:numId="15" w16cid:durableId="771632992">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1513834274">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="249698029">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1007949876">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="532377923">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="851265946">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="586110277">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3502,131 +3489,135 @@
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00274AFB"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="0029787E"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C0C9E"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="0031375B"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330F6A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="003509D9"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="0035578D"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0AE3"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F3438"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00414B3E"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="004263B7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00456A80"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B674A"/>
     <w:rsid w:val="004C0037"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E1208"/>
     <w:rsid w:val="004E29DC"/>
     <w:rsid w:val="004E2EAA"/>
     <w:rsid w:val="004E70A4"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00522B74"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="0053789A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057203B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="00592685"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E541E"/>
     <w:rsid w:val="005F177A"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00637C51"/>
     <w:rsid w:val="0065595B"/>
@@ -3729,198 +3720,205 @@
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B34FB"/>
     <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="009F7BB2"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A23B11"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A3046E"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A37B4E"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A4474C"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8386A"/>
     <w:rsid w:val="00A86C22"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A95E1F"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE59E5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B00079"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B15442"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B375BB"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
+    <w:rsid w:val="00B55A6F"/>
     <w:rsid w:val="00B60698"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96A36"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA373F"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD4C54"/>
     <w:rsid w:val="00BD76A1"/>
     <w:rsid w:val="00BE3ADD"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C0035B"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C61868"/>
     <w:rsid w:val="00C709D0"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C8194E"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
+    <w:rsid w:val="00CB0DDD"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE6BA5"/>
     <w:rsid w:val="00CF1915"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00CF7712"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D4072B"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D73F9A"/>
     <w:rsid w:val="00D75A57"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE543D"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE68D9"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E2222F"/>
     <w:rsid w:val="00E52A86"/>
+    <w:rsid w:val="00E53945"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E87B11"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC1C1B"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F2677A"/>
     <w:rsid w:val="00F2688F"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F876E9"/>
     <w:rsid w:val="00F87F3F"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F90D18"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="1E1685FF"/>
     <w:rsid w:val="3A114E04"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
@@ -3936,55 +3934,56 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{5E05A3A6-EA15-49A5-9793-4AB3F45E398B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6419,51 +6418,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00067596"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00067596"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6828,92 +6827,92 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>247</Words>
-  <Characters>1768</Characters>
+  <Words>318</Words>
+  <Characters>1686</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2011</CharactersWithSpaces>
+  <CharactersWithSpaces>2001</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>15728708</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Ansvarsfördelning</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Lokalvård, - Extra insatser vid överbeläggning, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Zeina Zimmerman</lastModifiedBy>
+  <revision>4</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>