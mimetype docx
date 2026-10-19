--- v0 (2025-11-26)
+++ v1 (2026-10-19)
@@ -1,1206 +1,1172 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="00B401CD" w:rsidP="00A715DF" w:rsidRDefault="003A0184" w14:paraId="1DE87570" w14:textId="5C09139F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
       <w:r w:rsidRPr="003A0184">
         <w:t>Måltidsservice – vårdnära service (VNS), SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B401CD" w:rsidP="00B401CD" w:rsidRDefault="00B401CD" w14:paraId="0A0ED7FC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc154049997" w:id="1"/>
-      <w:bookmarkStart w:name="_Toc181343275" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc241496150" w:id="2"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w:rsidR="00B401CD" w:rsidP="00B401CD" w:rsidRDefault="00B401CD" w14:paraId="76808B5A" w14:textId="77777777">
       <w:r>
         <w:t>Rutinen beskriver arbetssätt och ansvarsfördelning mellan vårdpersonal och servicepersonal i samband med måltidsservice på vårdavdelningar.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B401CD" w:rsidP="00B401CD" w:rsidRDefault="00B401CD" w14:paraId="3C6EED5D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc154049998" w:id="3"/>
-      <w:bookmarkStart w:name="_Toc181343276" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc241496151" w:id="4"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidRPr="00AB5659" w:rsidR="00B50D1B" w:rsidP="00AB5659" w:rsidRDefault="00B401CD" w14:paraId="2C68BC85" w14:textId="4B276BCF">
-[...1 lines deleted...]
-        <w:t>Ny rutin.</w:t>
+    <w:p w:rsidRPr="00AB5659" w:rsidR="00B50D1B" w:rsidP="00AB5659" w:rsidRDefault="00EC7151" w14:paraId="2C68BC85" w14:textId="69C8783A">
+      <w:r>
+        <w:t xml:space="preserve">Uppdaterad information om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>swishbeställningar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1003779741"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
         <w:p w:rsidRPr="002679E3" w:rsidR="002679E3" w:rsidP="00C2650E" w:rsidRDefault="002679E3" w14:paraId="4AA70908" w14:textId="580A4AF3">
           <w:pPr>
             <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
             <w:ind w:left="993"/>
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002679E3">
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>Innehållsförteckning</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="008917A2" w:rsidRDefault="00B97B3D" w14:paraId="49985630" w14:textId="5036AA3F">
+        <w:p w:rsidR="0057148D" w:rsidRDefault="00B97B3D" w14:paraId="7C2E0BE9" w14:textId="45E775AC">
           <w:pPr>
             <w:pStyle w:val="Innehll1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Rubrik 4;3;Faktaruta rubrik;3" </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:history="1" w:anchor="_Toc181343275">
-            <w:r w:rsidRPr="003A5AE1" w:rsidR="008917A2">
+          <w:hyperlink w:history="1" w:anchor="_Toc241496150">
+            <w:r w:rsidRPr="00BF3DC5" w:rsidR="0057148D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sammanfattning</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r w:rsidR="0057148D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r w:rsidR="0057148D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008917A2">
-[...12 lines deleted...]
-            <w:r w:rsidR="008917A2">
+            <w:r w:rsidR="0057148D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241496150 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="0057148D">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0057148D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000F581B">
+            <w:r w:rsidR="0057148D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r w:rsidR="0057148D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008917A2" w:rsidRDefault="00000000" w14:paraId="742F5530" w14:textId="67D21BA8">
+        <w:p w:rsidR="0057148D" w:rsidRDefault="0057148D" w14:paraId="0D8BE8A7" w14:textId="43CF1562">
           <w:pPr>
             <w:pStyle w:val="Innehll1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc181343276">
-            <w:r w:rsidRPr="003A5AE1" w:rsidR="008917A2">
+          <w:hyperlink w:history="1" w:anchor="_Toc241496151">
+            <w:r w:rsidRPr="00BF3DC5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Förändringar sedan föregående version</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008917A2">
-[...12 lines deleted...]
-            <w:r w:rsidR="008917A2">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241496151 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000F581B">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008917A2" w:rsidRDefault="00000000" w14:paraId="56E405E7" w14:textId="464F8507">
+        <w:p w:rsidR="0057148D" w:rsidRDefault="0057148D" w14:paraId="4B68FDA6" w14:textId="56649906">
           <w:pPr>
             <w:pStyle w:val="Innehll1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc181343277">
-            <w:r w:rsidRPr="003A5AE1" w:rsidR="008917A2">
+          <w:hyperlink w:history="1" w:anchor="_Toc241496152">
+            <w:r w:rsidRPr="00BF3DC5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bakgrund</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008917A2">
-[...12 lines deleted...]
-            <w:r w:rsidR="008917A2">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241496152 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000F581B">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008917A2" w:rsidRDefault="00000000" w14:paraId="04C34550" w14:textId="7395DBAF">
+        <w:p w:rsidR="0057148D" w:rsidRDefault="0057148D" w14:paraId="15D79EE0" w14:textId="3A1BB6E3">
           <w:pPr>
             <w:pStyle w:val="Innehll1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc181343278">
-            <w:r w:rsidRPr="003A5AE1" w:rsidR="008917A2">
+          <w:hyperlink w:history="1" w:anchor="_Toc241496153">
+            <w:r w:rsidRPr="00BF3DC5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Förutsättningar</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008917A2">
-[...12 lines deleted...]
-            <w:r w:rsidR="008917A2">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241496153 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000F581B">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008917A2" w:rsidRDefault="00000000" w14:paraId="5246D219" w14:textId="0B7A8471">
+        <w:p w:rsidR="0057148D" w:rsidRDefault="0057148D" w14:paraId="0BF6BB7D" w14:textId="4D2225CE">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc181343279">
-            <w:r w:rsidRPr="003A5AE1" w:rsidR="008917A2">
+          <w:hyperlink w:history="1" w:anchor="_Toc241496154">
+            <w:r w:rsidRPr="00BF3DC5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Avgränsningar</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008917A2">
-[...12 lines deleted...]
-            <w:r w:rsidR="008917A2">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241496154 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000F581B">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008917A2" w:rsidRDefault="00000000" w14:paraId="01F6E03A" w14:textId="0412753C">
+        <w:p w:rsidR="0057148D" w:rsidRDefault="0057148D" w14:paraId="13836229" w14:textId="560E73D0">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc181343280">
-            <w:r w:rsidRPr="003A5AE1" w:rsidR="008917A2">
+          <w:hyperlink w:history="1" w:anchor="_Toc241496155">
+            <w:r w:rsidRPr="00BF3DC5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Ansvarsfördelning</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008917A2">
-[...12 lines deleted...]
-            <w:r w:rsidR="008917A2">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241496155 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000F581B">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008917A2" w:rsidRDefault="00000000" w14:paraId="7704CE0F" w14:textId="63EB332B">
+        <w:p w:rsidR="0057148D" w:rsidRDefault="0057148D" w14:paraId="325977C4" w14:textId="0F19BA6F">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc181343281">
-            <w:r w:rsidRPr="003A5AE1" w:rsidR="008917A2">
+          <w:hyperlink w:history="1" w:anchor="_Toc241496156">
+            <w:r w:rsidRPr="00BF3DC5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kostalternativ</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008917A2">
-[...12 lines deleted...]
-            <w:r w:rsidR="008917A2">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241496156 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000F581B">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008917A2" w:rsidRDefault="00000000" w14:paraId="0E62101D" w14:textId="58192875">
+        <w:p w:rsidR="0057148D" w:rsidRDefault="0057148D" w14:paraId="2D546EE0" w14:textId="701BA7F3">
           <w:pPr>
             <w:pStyle w:val="Innehll1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc181343282">
-            <w:r w:rsidRPr="003A5AE1" w:rsidR="008917A2">
+          <w:hyperlink w:history="1" w:anchor="_Toc241496157">
+            <w:r w:rsidRPr="00BF3DC5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Genomförande</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008917A2">
-[...12 lines deleted...]
-            <w:r w:rsidR="008917A2">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241496157 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000F581B">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008917A2" w:rsidRDefault="00000000" w14:paraId="6310D9E9" w14:textId="70DB8000">
+        <w:p w:rsidR="0057148D" w:rsidRDefault="0057148D" w14:paraId="1B2E4498" w14:textId="5AFDDF5C">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc181343283">
-            <w:r w:rsidRPr="003A5AE1" w:rsidR="008917A2">
+          <w:hyperlink w:history="1" w:anchor="_Toc241496158">
+            <w:r w:rsidRPr="00BF3DC5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Patientlista</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008917A2">
-[...12 lines deleted...]
-            <w:r w:rsidR="008917A2">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241496158 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000F581B">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008917A2" w:rsidRDefault="00000000" w14:paraId="1884B463" w14:textId="266EDCE1">
+        <w:p w:rsidR="0057148D" w:rsidRDefault="0057148D" w14:paraId="590A3E0E" w14:textId="2A880C02">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc181343284">
-            <w:r w:rsidRPr="003A5AE1" w:rsidR="008917A2">
+          <w:hyperlink w:history="1" w:anchor="_Toc241496159">
+            <w:r w:rsidRPr="00BF3DC5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Patientöversikt</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008917A2">
-[...12 lines deleted...]
-            <w:r w:rsidR="008917A2">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241496159 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000F581B">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008917A2" w:rsidRDefault="00000000" w14:paraId="3608ED4B" w14:textId="78667CD5">
+        <w:p w:rsidR="0057148D" w:rsidRDefault="0057148D" w14:paraId="78FB79D2" w14:textId="2C9C81F4">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc181343285">
-            <w:r w:rsidRPr="003A5AE1" w:rsidR="008917A2">
+          <w:hyperlink w:history="1" w:anchor="_Toc241496160">
+            <w:r w:rsidRPr="00BF3DC5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Stopptider för beställning</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008917A2">
-[...12 lines deleted...]
-            <w:r w:rsidR="008917A2">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241496160 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000F581B">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008917A2" w:rsidRDefault="00000000" w14:paraId="0F8419FC" w14:textId="17AB6B84">
+        <w:p w:rsidR="0057148D" w:rsidRDefault="0057148D" w14:paraId="627D6C37" w14:textId="1F1BB754">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc181343286">
-            <w:r w:rsidRPr="003A5AE1" w:rsidR="008917A2">
+          <w:hyperlink w:history="1" w:anchor="_Toc241496161">
+            <w:r w:rsidRPr="00BF3DC5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Akutbeställningar</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008917A2">
-[...12 lines deleted...]
-            <w:r w:rsidR="008917A2">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241496161 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000F581B">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008917A2" w:rsidRDefault="00000000" w14:paraId="59E593D0" w14:textId="1B6E3CB6">
+        <w:p w:rsidR="0057148D" w:rsidRDefault="0057148D" w14:paraId="00AD6ECC" w14:textId="23073410">
           <w:pPr>
             <w:pStyle w:val="Innehll1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc181343287">
-            <w:r w:rsidRPr="003A5AE1" w:rsidR="008917A2">
+          <w:hyperlink w:history="1" w:anchor="_Toc241496162">
+            <w:r w:rsidRPr="00BF3DC5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Dokumentinformation</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008917A2">
-[...12 lines deleted...]
-            <w:r w:rsidR="008917A2">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241496162 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000F581B">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008917A2" w:rsidRDefault="00000000" w14:paraId="57648667" w14:textId="4428B8C9">
+        <w:p w:rsidR="0057148D" w:rsidRDefault="0057148D" w14:paraId="18804268" w14:textId="502F99AF">
           <w:pPr>
             <w:pStyle w:val="Innehll1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc181343288">
-            <w:r w:rsidRPr="003A5AE1" w:rsidR="008917A2">
+          <w:hyperlink w:history="1" w:anchor="_Toc241496163">
+            <w:r w:rsidRPr="00BF3DC5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Länkförteckning</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008917A2">
-[...12 lines deleted...]
-            <w:r w:rsidR="008917A2">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc241496163 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000F581B">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="008917A2">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00B97B3D" w14:paraId="78CCEB35" w14:textId="4684F037">
+        <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00B97B3D" w14:paraId="78CCEB35" w14:textId="0B804F66">
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
-      <w:sdtEndPr>
-[...6 lines deleted...]
-      </w:sdtEndPr>
     </w:sdt>
     <w:bookmarkStart w:name="_Toc154049999" w:displacedByCustomXml="prev" w:id="5"/>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="2F1F01DD" w14:textId="5CBDCF77">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc181343277" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc241496152" w:id="6"/>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="53973AF9" w14:textId="77777777">
       <w:r>
         <w:t>Måltidsservice är en tjänst som ingår i vårdnära service (VNS). Konceptet innebär att servicepersonal kan ta över ansvar för att beställa måltider till inskrivna patienter på vårdavdelningen efter dialog med ansvariga på avdelningen. Det innebär också att servicepersonal beställer livsmedel till avdelningskök. För att servicepersonal ska kunna avlasta vårdpersonal med dessa arbetsuppgifter behöver vissa förutsättningar uppfyllas.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="6BBE4B6E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc154050000" w:id="7"/>
-      <w:bookmarkStart w:name="_Toc181343278" w:id="8"/>
+      <w:bookmarkStart w:name="_Toc241496153" w:id="8"/>
       <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="7E60A727" w14:textId="77777777">
       <w:bookmarkStart w:name="_Toc72840807" w:id="9"/>
       <w:r>
         <w:t>I alla serviceuppgifter inom vårdnära service krävs samarbete mellan vårdpersonal och servicepersonal. För att servicepersonal ska kunna beställa patientportioner behöver två aktiviteter genomföras.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="5CF98E75" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1707"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Vårdpersonal måste dela med sig av information om varje patients kostordinationer.</w:t>
@@ -1209,115 +1175,157 @@
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="6CDB121E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1707"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Vårdpersonal måste fråga varje patient vilken av rätterna på patientmenyn hen vill ha.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="2B52ED27" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Förutsättningen för beställning av livsmedel till avdelningskök är att vårdpersonal tillsammans med servicepersonal kommer överens om ett standardsortiment samt volymer per produkt. Detta genomförs innan arbetsuppgiften går i drift på enheten. Vid behov av förändring av standardsortiment på grund av förändringar i enhetens uppdrag ska dialog ske mellan servicepersonal och vårdpersonal. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="2760CC82" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc154050001" w:id="10"/>
-      <w:bookmarkStart w:name="_Toc181343279" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc241496154" w:id="11"/>
       <w:r>
         <w:t>Avgränsningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="47925AD0" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Måltidsservice från förvaltningen Fastighet, stöd och service (FFSS) gör grundbeställning gällande patientmåltider enligt den information de får från vårdpersonalen. Information måste delas med servicepersonal i relation till aktuella stopptider. Vårdpersonal tar hand om eventuella justeringar (till exempel efter rond eller patientsamtal). Detta gäller dygnets alla timmar. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="54B2B142" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc154050002" w:id="12"/>
       <w:r>
         <w:t>Måltider till närstående</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="664706B1" w14:textId="4E32C27F">
+    <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="664706B1" w14:textId="37FA7700">
       <w:r>
         <w:t xml:space="preserve">Måltider som beställs av närstående, till exempel föräldrar till barn som är inskrivna på en vårdenhet, kallas </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>swishbeställningar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> och har samma stopptider som övriga måltider, se rubrik </w:t>
       </w:r>
       <w:hyperlink w:history="1" w:anchor="_Stopptider_för_beställning">
         <w:r w:rsidRPr="000F581B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Stopptider för beställning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">. Dessa måltider levereras med matvagnarna, och hanteras på samma sätt som idag, det vill säga </w:t>
+        <w:t xml:space="preserve">. Dessa måltider levereras med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>matvagnarna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, och hanteras på samma sätt som idag, det vill säga </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> av servicepersonal.</w:t>
       </w:r>
+      <w:r w:rsidR="00FE0472">
+        <w:t xml:space="preserve"> Observera att för</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7151">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC7151">
+        <w:t>swishbeställningar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC7151">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007041B5">
+        <w:t xml:space="preserve">erbjuds inte allergikost, utan </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7151">
+        <w:t xml:space="preserve">enbart </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7151" w:rsidR="00EC7151">
+        <w:t xml:space="preserve">vegetarisk kost, dagens rätt eller lättuggad kost </w:t>
+      </w:r>
+      <w:r w:rsidR="007041B5">
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7151" w:rsidR="00EC7151">
+        <w:t>beställas</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7151">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="4DD8ACB6" w14:textId="77777777"/>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="0C6697FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc154050003" w:id="13"/>
-      <w:bookmarkStart w:name="_Toc181343280" w:id="14"/>
+      <w:bookmarkStart w:name="_Toc241496155" w:id="14"/>
       <w:r>
         <w:t>Ansvarsfördelning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="56E17E87" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc154050004" w:id="15"/>
       <w:r>
         <w:t>Vårdpersonal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="23BFF509" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vårdpersonalen ansvarar för att </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="162814A4" w14:textId="7D54906D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
@@ -1437,51 +1445,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">utföra beställningar som måste ske mellan kl. 20:00 och 07:00 då servicepersonal inte är i tjänst. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="529E26F2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc154050005" w:id="16"/>
       <w:r>
         <w:t>Servicepersonal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="1848EEC1" w14:textId="77777777">
       <w:r>
         <w:t>Servicepersonal som arbetar med måltidsservice arbetar, dels enligt denna rutin, dels enligt tjänstebeskrivning som tas fram via förvaltning Fastighet, stöd och service.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="40FC179D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc154050006" w:id="17"/>
-      <w:bookmarkStart w:name="_Toc181343281" w:id="18"/>
+      <w:bookmarkStart w:name="_Toc241496156" w:id="18"/>
       <w:r>
         <w:t>Kostalternativ</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="2222B00A" w14:textId="77777777">
       <w:r>
         <w:t>Patienter kan få någon av nedanstående kostalternativ:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="27C8267B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1349"/>
       </w:pPr>
       <w:r>
         <w:t>Normalkost</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="44791506" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1349"/>
       </w:pPr>
@@ -1602,107 +1610,112 @@
       <w:r>
         <w:t>Laktosfri</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="62C8AAC0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1707"/>
         </w:tabs>
         <w:ind w:left="1709"/>
       </w:pPr>
       <w:r>
         <w:t>Vegan</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="474B7299" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1349"/>
       </w:pPr>
-      <w:r>
-        <w:t>Barnkost.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Barnkost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="3478322C" w14:textId="4A9E7ABD">
       <w:r>
         <w:t xml:space="preserve">Mer information om olika kostalternativ finns på Servicewebben under länken </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId12">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Produktion och nära service/Patientmåltider</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk146715263" w:id="19"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="02298C9E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc154050007" w:id="20"/>
-      <w:bookmarkStart w:name="_Toc181343282" w:id="21"/>
+      <w:bookmarkStart w:name="_Toc241496157" w:id="21"/>
       <w:r>
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="0F043995" w14:textId="14BDB5AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Placeringslista" w:id="22"/>
-      <w:bookmarkStart w:name="_Toc154050008" w:id="23"/>
-      <w:bookmarkStart w:name="_Toc181343283" w:id="24"/>
+      <w:bookmarkStart w:name="_Patientlista" w:id="23"/>
+      <w:bookmarkStart w:name="_Toc154050008" w:id="24"/>
       <w:bookmarkStart w:name="Placeringslista" w:id="25"/>
-      <w:bookmarkStart w:name="_Patientlista" w:id="26"/>
+      <w:bookmarkStart w:name="_Toc241496158" w:id="26"/>
       <w:bookmarkEnd w:id="22"/>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="008917A2">
         <w:t>atient</w:t>
       </w:r>
       <w:r>
         <w:t>lista</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="3021B4BE" w14:textId="07D63C8C">
       <w:r>
         <w:t xml:space="preserve">För vårdenheter som väljer att dela information om patientens kostordinationer med servicepersonal via en utskriven </w:t>
       </w:r>
       <w:r w:rsidR="008917A2">
         <w:t>patient</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">lista från </w:t>
       </w:r>
       <w:r w:rsidR="00120696">
         <w:t>journalsystemet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, ska vårdpersonal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">inför respektive arbetspass </w:t>
       </w:r>
@@ -1758,101 +1771,101 @@
         <w:t>ange namn och telefonnummer för kontaktperson på vårdavdelningen ifall servicepersonal har frågor om patienternas kost</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="0064399C" w14:textId="30B3C950">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1349"/>
       </w:pPr>
       <w:r>
         <w:t>lägga ifylld p</w:t>
       </w:r>
       <w:r w:rsidR="008917A2">
         <w:t>atient</w:t>
       </w:r>
       <w:r>
         <w:t>lista i avdelningsköket så att servicepersonal kan göra korrekta beställningar.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="2002CF72" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Whiteboardtavla" w:id="27"/>
       <w:bookmarkStart w:name="_Patientöversikt" w:id="28"/>
       <w:bookmarkStart w:name="_Toc154050009" w:id="29"/>
-      <w:bookmarkStart w:name="_Toc181343284" w:id="30"/>
-      <w:bookmarkStart w:name="Patientöversikt" w:id="31"/>
+      <w:bookmarkStart w:name="Patientöversikt" w:id="30"/>
+      <w:bookmarkStart w:name="_Toc241496159" w:id="31"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:t>Patientöversikt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
-      <w:bookmarkEnd w:id="30"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="26DCFD9E" w14:textId="77777777">
       <w:r>
         <w:t>För vårdenheter som väljer att dela information om patientens kostordinationer med servicepersonal via en whiteboardtavla, gäller nedanstående:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="06FA56EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1349"/>
       </w:pPr>
       <w:r>
         <w:t>Servicepersonal utgår från den kostinformation som står angiven på tavlan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="4CE5118B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1349"/>
       </w:pPr>
       <w:r>
         <w:t>Om det saknas information för någon patient ska servicepersonal påtala detta för vårdpersonal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="0ADEE6BA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1349"/>
       </w:pPr>
       <w:r>
         <w:t>Vårdpersonal ska ange/uppdatera informationen på tavlan inför beställning.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="24463042" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Stopptider_för_beställning" w:id="32"/>
       <w:bookmarkStart w:name="_Toc154050010" w:id="33"/>
-      <w:bookmarkStart w:name="_Toc181343285" w:id="34"/>
+      <w:bookmarkStart w:name="_Toc241496160" w:id="34"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:t>Stopptider för beställning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="33B620C7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t>Köket har stopptider för beställning av patientmåltider och livsmedel till avdelningsköket för att säkerställa att de hinner förbereda leveranserna enligt vårdavdelningens beställning. Aktuella stopptider för beställning av specialkost respektive övriga brickor för varje måltidstillfälle är:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="6D145319" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc154050011" w:id="35"/>
       <w:r>
         <w:t>Frukost</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
@@ -1868,141 +1881,179 @@
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="7DEBE579" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1349"/>
       </w:pPr>
       <w:r>
         <w:t>kl. 06:30 för övriga brickor.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="5DCF4AFE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc154050012" w:id="36"/>
       <w:r>
         <w:t>Lunch</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="747CCBCF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1349"/>
       </w:pPr>
       <w:r>
-        <w:t>kl. 09:00 för specialkost (PR40g, allergi, personliga koster, vegan, postop kost, barnkost)</w:t>
+        <w:t xml:space="preserve">kl. 09:00 för specialkost (PR40g, allergi, personliga koster, vegan, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kost, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>barnkost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="72A3C6B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1349"/>
       </w:pPr>
       <w:r>
         <w:t>kl. 10:30 för övriga brickor.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="100B913C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc154050013" w:id="37"/>
       <w:r>
         <w:t>Middag</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="26CF5F2C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1349"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">kl. 14:00 för specialkost (PR40g, allergi, personliga koster, vegan, postop kost, barnkost) </w:t>
+        <w:t xml:space="preserve">kl. 14:00 för specialkost (PR40g, allergi, personliga koster, vegan, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kost, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>barnkost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="7C82F38C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1349"/>
       </w:pPr>
       <w:r>
         <w:t>kl. 15:30 för övriga brickor.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="46C63686" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc154050014" w:id="38"/>
       <w:r>
         <w:t>Livsmedel</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="3D26857A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1349"/>
       </w:pPr>
       <w:r>
         <w:t>Stopptid för att beställa livsmedel i Matilda med leverans samma dag är kl. 06:00.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="09DB6826" w14:textId="77777777">
+    <w:p w:rsidRPr="00956F7B" w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="09DB6826" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc154050015" w:id="39"/>
-      <w:bookmarkStart w:name="_Toc181343286" w:id="40"/>
-      <w:r>
+      <w:bookmarkStart w:name="_Toc241496161" w:id="40"/>
+      <w:r w:rsidRPr="00956F7B">
         <w:t>Akutbeställningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="41373094" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00956F7B" w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="41373094" w14:textId="7F6325A7">
+      <w:r w:rsidRPr="00956F7B">
+        <w:t>Vid behov av beställning av patientmåltider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956F7B" w:rsidR="00956F7B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956F7B">
+        <w:t xml:space="preserve">efter angiven stopptid, kontaktas köket på anknytning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956F7B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1987</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00956F7B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="7D4F6F22" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00956F7B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="6B677598" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1349"/>
       </w:pPr>
       <w:r>
         <w:t>För vårdavdelningar med livsmedelsleverans vid frukost är stopptiden för beställning kl. 06:00 dagen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> innan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> leverans.</w:t>
       </w:r>
@@ -2019,120 +2070,157 @@
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="424022A9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc154050016" w:id="41"/>
       <w:r>
         <w:t>Patientmåltider</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="317E8A62" w14:textId="77777777">
       <w:r>
         <w:t>Akutbeställningar av patientmåltider som inkommer efter stopptiden, men innan transport av matvagnen påbörjats till vårdavdelningen, skickas med matvagnen utan extra avgift. Har transport av matvagnen till vårdavdelningen påbörjats, får servicepersonal gå ner och hämta patientmåltiden i köket. För detta tillkommer ingen extra kostnad.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="5E8F9509" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc154050017" w:id="42"/>
       <w:r>
         <w:t>Livsmedel</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
-    <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="45556664" w14:textId="77777777">
-[...13 lines deleted...]
-    </w:p>
+    <w:p w:rsidR="00495D6E" w:rsidP="00AB5659" w:rsidRDefault="00495D6E" w14:paraId="7766AEC7" w14:textId="015391D0">
+      <w:r w:rsidR="00495D6E">
+        <w:rPr/>
+        <w:t xml:space="preserve">För att kunna leverera livsmedel tryggt och effektivt till alla vårdenheter behöver alla beställningar göras inom </w:t>
+      </w:r>
+      <w:r w:rsidR="001232FC">
+        <w:rPr/>
+        <w:t xml:space="preserve">ordinarie </w:t>
+      </w:r>
+      <w:r w:rsidR="00495D6E">
+        <w:rPr/>
+        <w:t>angiven tidsram i beställningssystemet Matilda.</w:t>
+      </w:r>
+      <w:r w:rsidR="001232FC">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B46B9">
+        <w:rPr/>
+        <w:t xml:space="preserve">Manuella kompletteringar görs inte av kökets personal. </w:t>
+      </w:r>
+      <w:r w:rsidR="00946297">
+        <w:rPr/>
+        <w:t>Undantag kan göras för specialvaror, exempelvis soja</w:t>
+      </w:r>
+      <w:r w:rsidR="67AEE27A">
+        <w:rPr/>
+        <w:t>dryck</w:t>
+      </w:r>
+      <w:r w:rsidR="00946297">
+        <w:rPr/>
+        <w:t xml:space="preserve"> och liknande produkter, som kan vara svåra för vårdavdelningarna att lagerhålla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00495D6E" w:rsidP="00AB5659" w:rsidRDefault="00495D6E" w14:paraId="34A6E531" w14:textId="77777777"/>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="225E31B3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc154050018" w:id="43"/>
-      <w:bookmarkStart w:name="_Toc181343287" w:id="44"/>
+      <w:bookmarkStart w:name="_Toc241496162" w:id="44"/>
       <w:r>
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="12A56377" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="6DE591FC" w14:textId="17192ED9">
-[...17 lines deleted...]
-    <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="1B1E74DF" w14:textId="77777777">
+    <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="6DE591FC" w14:textId="7865FCD3">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
-        <w:t>Gabriella Wramdemark, projektledare, förvaltningen Fastighet, stöd och service</w:t>
+        <w:t xml:space="preserve">Zeina Zimmerman, utvecklingsledare, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00094D01">
+        <w:t>stabsområde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00094D01">
+        <w:t>, logistikenhet</w:t>
+      </w:r>
+      <w:r w:rsidR="000108A6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="0034722E" w14:paraId="1B1E74DF" w14:textId="649A16B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:t>Teresa Grafström</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5659">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enhetschef</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5659">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00094D01">
+        <w:t xml:space="preserve">område måltider Borås, Försörjningsförvaltningen </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="7A766075" w14:textId="7FDAE385">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser</w:t>
       </w:r>
       <w:r w:rsidR="00E606D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> version 1</w:t>
@@ -2141,291 +2229,290 @@
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="2A5F535A" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>Verksamhetschefer, SÄS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Seniora sjuksköterskor, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="260D7E6F" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="79B2FBEB" w:rsidR="00AB5659">
+      <w:r w:rsidRPr="79B2FBEB">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Fastställt av</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="3BCA3F10" w:rsidP="79B2FBEB" w:rsidRDefault="3BCA3F10" w14:paraId="25AEDFDB" w14:textId="00D568BA">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...9 lines deleted...]
-        <w:rPr/>
+        <w:keepNext/>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
         <w:t>Anders Poutiainen, stabschef, Funktionsstab, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="2D9E3921" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="2A0279C9" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>Patientmåltider, kost, matleveranser, livsmedel, beställningsrutiner, måltidsrutiner, transporter, avdelningskök</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="3C06E2D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc154050019" w:id="45"/>
-      <w:bookmarkStart w:name="_Toc181343288" w:id="46"/>
+      <w:bookmarkStart w:name="_Toc241496163" w:id="46"/>
       <w:r>
         <w:t>Länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p w:rsidR="00AB5659" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="6F39559A" w14:textId="3CD78937">
+    <w:p w:rsidR="000108A6" w:rsidP="00AB5659" w:rsidRDefault="00AB5659" w14:paraId="6D528F34" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1349"/>
       </w:pPr>
       <w:r>
         <w:t>Patientmåltider. Information på Servicewebben under länken Produktion och nära service</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB5659" w:rsidP="000108A6" w:rsidRDefault="000108A6" w14:paraId="6F39559A" w14:textId="57178EF0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1355"/>
+      </w:pPr>
       <w:hyperlink w:history="1" r:id="rId13">
-        <w:r>
+        <w:r w:rsidRPr="000108A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://regionservice.vgregion.se/RNS/prodnarservice/patientmaltid</w:t>
+          <w:t>Matilda patientmåltider - Södra Älvsborgs Sjukhus</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00AB5659" w:rsidSect="00AB5659">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001967A5" w:rsidRDefault="001967A5" w14:paraId="03152622" w14:textId="77777777">
+    <w:p w:rsidR="00CC4A39" w:rsidRDefault="00CC4A39" w14:paraId="2F0FC8C2" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001967A5" w:rsidRDefault="001967A5" w14:paraId="7593E107" w14:textId="77777777">
+    <w:p w:rsidR="00CC4A39" w:rsidRDefault="00CC4A39" w14:paraId="05422F46" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="001967A5" w:rsidRDefault="001967A5" w14:paraId="5E50A3A8" w14:textId="77777777">
+    <w:p w:rsidR="00CC4A39" w:rsidRDefault="00CC4A39" w14:paraId="71633897" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001967A5" w:rsidRDefault="001967A5" w14:paraId="7308FA87" w14:textId="77777777"/>
+    <w:p w:rsidR="00CC4A39" w:rsidRDefault="00CC4A39" w14:paraId="1E8EE537" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001967A5" w:rsidRDefault="001967A5" w14:paraId="59672B39" w14:textId="77777777">
+    <w:p w:rsidR="00CC4A39" w:rsidRDefault="00CC4A39" w14:paraId="66B14971" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="001967A5" w:rsidRDefault="001967A5" w14:paraId="1486D51B" w14:textId="77777777">
+    <w:p w:rsidR="00CC4A39" w:rsidRDefault="00CC4A39" w14:paraId="5C353096" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4588,393 +4675,410 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="00000000"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
+    <w:rsid w:val="000108A6"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00017F3E"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00040758"/>
     <w:rsid w:val="00040975"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="0006761F"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0008787C"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="00094D01"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A0B9A"/>
     <w:rsid w:val="000A5BED"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D32EA"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000F0921"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F581B"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00120696"/>
+    <w:rsid w:val="001232FC"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00134958"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001967A5"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E5552"/>
     <w:rsid w:val="00211487"/>
+    <w:rsid w:val="00211ABA"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00237D92"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="0026140A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="002679E3"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A2428"/>
     <w:rsid w:val="002B0568"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
+    <w:rsid w:val="0034722E"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0184"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00420045"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="0046320B"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="0047039F"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="00495D6E"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004B4059"/>
     <w:rsid w:val="004C1B36"/>
     <w:rsid w:val="004D4340"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="005116E3"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057148D"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="00592685"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005A6B38"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C2D6A"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065270C"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006919B0"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="007041B5"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="007569B5"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="00781E12"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007B46B9"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E7835"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00800EE5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008260F5"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="008917A2"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="00900F59"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="00946297"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00956F7B"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C248C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E05A9"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A22363"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A354AA"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A62080"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A715DF"/>
     <w:rsid w:val="00A73F1C"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA3996"/>
     <w:rsid w:val="00AA6D28"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB5659"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
@@ -5005,182 +5109,192 @@
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B97B3D"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA616A"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE3686"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C2650E"/>
     <w:rsid w:val="00C36327"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
+    <w:rsid w:val="00C70EBE"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC4A39"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CE0BDA"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D06A6D"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D30C1A"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5481C"/>
     <w:rsid w:val="00D80036"/>
     <w:rsid w:val="00D8412F"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC295B"/>
     <w:rsid w:val="00DC5E08"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF04C7"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E138B9"/>
     <w:rsid w:val="00E22559"/>
     <w:rsid w:val="00E25636"/>
     <w:rsid w:val="00E52A86"/>
+    <w:rsid w:val="00E53945"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E606D1"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC0DD5"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00EC7151"/>
     <w:rsid w:val="00EC76AB"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F9514D"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC63D5"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
+    <w:rsid w:val="00FE0472"/>
     <w:rsid w:val="00FE08BD"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF3EB9"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="081949E3"/>
+    <w:rsid w:val="160D7E73"/>
+    <w:rsid w:val="292700C5"/>
     <w:rsid w:val="3BCA3F10"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="67AEE27A"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="79B2FBEB"/>
     <w:rsid w:val="7BEEDC02"/>
     <w:rsid w:val="7D9B5343"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{6B485859-9443-4515-8B5A-EB2F1A850E9C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7592,51 +7706,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D4340"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7677,51 +7791,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2074346978">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regionservice.vgregion.se/RNS/prodnarservice/patientmaltid" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regionservice.vgregion.se/RNS/prodnarservice/patientmaltid/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/matildapatientmeny/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regionservice.vgregion.se/RNS/prodnarservice/patientmaltid/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -8002,51 +8116,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Måltidsservice – vårdnära service (VNS), SÄS </dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Mona Johansson</lastModifiedBy>
-  <revision>3</revision>
+  <lastModifiedBy>Zeina Zimmerman</lastModifiedBy>
+  <revision>21</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>