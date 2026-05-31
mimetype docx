--- v0 (2025-11-26)
+++ v1 (2026-05-31)
@@ -6,3481 +6,3683 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BE3686" w:rsidP="00F9514D" w:rsidRDefault="5E5641ED" w14:paraId="5E84B2BE" w14:textId="7026A6F9">
+    <w:p w14:paraId="5E84B2BE" w14:textId="7026A6F9" w:rsidR="00BE3686" w:rsidRDefault="03908E31" w:rsidP="00F9514D">
       <w:pPr>
         <w:pStyle w:val="Omslagsrubrik"/>
         <w:spacing w:before="1200" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
-[...1 lines deleted...]
-        <w:rPr/>
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+      <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00087626">
-        <w:rPr/>
         <w:t xml:space="preserve">okalförsörjning </w:t>
       </w:r>
       <w:r w:rsidR="00DF2C7F">
-        <w:rPr/>
         <w:t xml:space="preserve">Södra Älvsborgs </w:t>
       </w:r>
       <w:r w:rsidR="21029511">
-        <w:rPr/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00DF2C7F">
-        <w:rPr/>
         <w:t xml:space="preserve">jukhus </w:t>
       </w:r>
       <w:r w:rsidR="00D06A6D">
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F9514D" w:rsidP="00F9514D" w:rsidRDefault="00087626" w14:paraId="3E34165E" w14:textId="4CC9D8D9">
+    <w:p w14:paraId="3E34165E" w14:textId="4CC9D8D9" w:rsidR="00F9514D" w:rsidRDefault="00087626" w:rsidP="00F9514D">
       <w:pPr>
         <w:pStyle w:val="Omslagsunderrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D06A6D" w:rsidR="00D06A6D" w:rsidP="00D06A6D" w:rsidRDefault="00D06A6D" w14:paraId="058E49F6" w14:textId="08C9FF55"/>
-    <w:p w:rsidR="00B50D1B" w:rsidRDefault="00B50D1B" w14:paraId="2C68BC85" w14:textId="77777777">
+    <w:p w14:paraId="058E49F6" w14:textId="08C9FF55" w:rsidR="00D06A6D" w:rsidRPr="00D06A6D" w:rsidRDefault="00D06A6D" w:rsidP="00D06A6D"/>
+    <w:p w14:paraId="2C68BC85" w14:textId="77777777" w:rsidR="00B50D1B" w:rsidRDefault="00B50D1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:id w:val="1003779741"/>
+        <w:id w:val="365601502"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...4 lines deleted...]
-      </w:sdtEndPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidRPr="002679E3" w:rsidR="002679E3" w:rsidP="00C2650E" w:rsidRDefault="002679E3" w14:paraId="4AA70908" w14:textId="580A4AF3">
+        <w:p w14:paraId="4AA70908" w14:textId="580A4AF3" w:rsidR="002679E3" w:rsidRPr="002679E3" w:rsidRDefault="002679E3" w:rsidP="00C2650E">
           <w:pPr>
             <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
             <w:ind w:left="993"/>
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="002679E3">
+          <w:r w:rsidRPr="0CD30FD0">
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>Innehållsförteckning</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00D322D9" w:rsidRDefault="00EC76AB" w14:paraId="3732E7BC" w14:textId="425686CB">
+        <w:p w14:paraId="0DB56A1B" w14:textId="34CCFB3C" w:rsidR="00DD7E36" w:rsidRDefault="004D38F4">
           <w:pPr>
             <w:pStyle w:val="Innehll1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
-            <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
+          <w:r w:rsidR="00EC76AB">
+            <w:instrText>TOC \o "1-2" \z \u \h</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:history="1" w:anchor="_Toc146015989">
-            <w:r w:rsidRPr="002334AF" w:rsidR="00D322D9">
+          <w:hyperlink w:anchor="_Toc215211155" w:history="1">
+            <w:r w:rsidR="00DD7E36" w:rsidRPr="009E62AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sammanfattning</w:t>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r w:rsidR="00DD7E36">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r w:rsidR="00DD7E36">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r w:rsidR="00DD7E36">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc146015989 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215211155 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DD7E36">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r w:rsidR="00DD7E36">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r w:rsidR="00DD7E36">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r w:rsidR="00DD7E36">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00D322D9" w:rsidRDefault="008C54C7" w14:paraId="36F0D88F" w14:textId="33619F7F">
+        <w:p w14:paraId="03B4512C" w14:textId="41D32EE0" w:rsidR="00DD7E36" w:rsidRDefault="00DD7E36">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc146015990">
-            <w:r w:rsidRPr="002334AF" w:rsidR="00D322D9">
+          <w:hyperlink w:anchor="_Toc215211156" w:history="1">
+            <w:r w:rsidRPr="009E62AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Principer för lokalförsörjning</w:t>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc146015990 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215211156 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00D322D9" w:rsidRDefault="008C54C7" w14:paraId="50B0C7CE" w14:textId="5DBF4569">
+        <w:p w14:paraId="379AC3C6" w14:textId="210BE02A" w:rsidR="00DD7E36" w:rsidRDefault="00DD7E36">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc146015991">
-            <w:r w:rsidRPr="002334AF" w:rsidR="00D322D9">
+          <w:hyperlink w:anchor="_Toc215211157" w:history="1">
+            <w:r w:rsidRPr="009E62AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-                <w:bCs/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Genomförande</w:t>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc146015991 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215211157 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00D322D9" w:rsidRDefault="008C54C7" w14:paraId="28EE0C38" w14:textId="6CDC76F3">
+        <w:p w14:paraId="47556503" w14:textId="61EB61FD" w:rsidR="00DD7E36" w:rsidRDefault="00DD7E36">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc146015992">
-            <w:r w:rsidRPr="002334AF" w:rsidR="00D322D9">
+          <w:hyperlink w:anchor="_Toc215211158" w:history="1">
+            <w:r w:rsidRPr="009E62AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-                <w:bCs/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Hyror</w:t>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc146015992 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215211158 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00D322D9" w:rsidRDefault="008C54C7" w14:paraId="4F5786C7" w14:textId="6190B249">
+        <w:p w14:paraId="3210F503" w14:textId="5A6F4418" w:rsidR="00DD7E36" w:rsidRDefault="00DD7E36">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc146015993">
-            <w:r w:rsidRPr="002334AF" w:rsidR="00D322D9">
+          <w:hyperlink w:anchor="_Toc215211159" w:history="1">
+            <w:r w:rsidRPr="009E62AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-                <w:bCs/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Beslut och firmateckning</w:t>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc146015993 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215211159 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00D322D9" w:rsidRDefault="008C54C7" w14:paraId="6BDA503D" w14:textId="6DBF85ED">
+        <w:p w14:paraId="4F945486" w14:textId="705D0B5F" w:rsidR="00DD7E36" w:rsidRDefault="00DD7E36">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc146015994">
-            <w:r w:rsidRPr="002334AF" w:rsidR="00D322D9">
+          <w:hyperlink w:anchor="_Toc215211160" w:history="1">
+            <w:r w:rsidRPr="009E62AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-                <w:bCs/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Fastighetsinvesteringar</w:t>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc146015994 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215211160 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00D322D9" w:rsidRDefault="008C54C7" w14:paraId="31452D18" w14:textId="57F6A657">
+        <w:p w14:paraId="087B69C1" w14:textId="44D09F55" w:rsidR="00DD7E36" w:rsidRDefault="00DD7E36">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc146015995">
-            <w:r w:rsidRPr="002334AF" w:rsidR="00D322D9">
+          <w:hyperlink w:anchor="_Toc215211161" w:history="1">
+            <w:r w:rsidRPr="009E62AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Styrrådets mandat</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc146015995 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215211161 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00D322D9" w:rsidRDefault="008C54C7" w14:paraId="45DFD227" w14:textId="458CB334">
+        <w:p w14:paraId="0194D920" w14:textId="11380290" w:rsidR="00DD7E36" w:rsidRDefault="00DD7E36">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc146015996">
-            <w:r w:rsidRPr="002334AF" w:rsidR="00D322D9">
+          <w:hyperlink w:anchor="_Toc215211162" w:history="1">
+            <w:r w:rsidRPr="009E62AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Regionala riktlinjer</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc146015996 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215211162 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00D322D9" w:rsidRDefault="008C54C7" w14:paraId="368DF33E" w14:textId="4B0D95B9">
+        <w:p w14:paraId="465A4318" w14:textId="19D5086E" w:rsidR="00DD7E36" w:rsidRDefault="00DD7E36">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc146015997">
-            <w:r w:rsidRPr="002334AF" w:rsidR="00D322D9">
+          <w:hyperlink w:anchor="_Toc215211163" w:history="1">
+            <w:r w:rsidRPr="009E62AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>SÄS process för fastighetsinvesteringar</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc146015997 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215211163 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00D322D9" w:rsidRDefault="008C54C7" w14:paraId="7EB95987" w14:textId="7E03CD51">
+        <w:p w14:paraId="0FCCB87B" w14:textId="517E5258" w:rsidR="00DD7E36" w:rsidRDefault="00DD7E36">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc146015998">
-            <w:r w:rsidRPr="002334AF" w:rsidR="00D322D9">
+          <w:hyperlink w:anchor="_Toc215211164" w:history="1">
+            <w:r w:rsidRPr="009E62AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Beslutskriterier</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc146015998 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215211164 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00D322D9" w:rsidRDefault="008C54C7" w14:paraId="27AC7F3D" w14:textId="5CF8BA35">
+        <w:p w14:paraId="3BCDED92" w14:textId="7C9DF916" w:rsidR="00DD7E36" w:rsidRDefault="00DD7E36">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc146015999">
-            <w:r w:rsidRPr="002334AF" w:rsidR="00D322D9">
+          <w:hyperlink w:anchor="_Toc215211165" w:history="1">
+            <w:r w:rsidRPr="009E62AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Prioriteringskriterier</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc146015999 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215211165 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00D322D9" w:rsidRDefault="008C54C7" w14:paraId="1F9A0FEB" w14:textId="3050EE17">
+        <w:p w14:paraId="661FDE4B" w14:textId="609233F4" w:rsidR="00DD7E36" w:rsidRDefault="00DD7E36">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc146016000">
-            <w:r w:rsidRPr="002334AF" w:rsidR="00D322D9">
+          <w:hyperlink w:anchor="_Toc215211166" w:history="1">
+            <w:r w:rsidRPr="009E62AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Lokalanpassning och finansiering</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc146016000 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215211166 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00D322D9" w:rsidRDefault="008C54C7" w14:paraId="74616C28" w14:textId="624D51E1">
+        <w:p w14:paraId="6F9FBE6E" w14:textId="4294A88E" w:rsidR="00DD7E36" w:rsidRDefault="00DD7E36">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc146016001">
-            <w:r w:rsidRPr="002334AF" w:rsidR="00D322D9">
+          <w:hyperlink w:anchor="_Toc215211167" w:history="1">
+            <w:r w:rsidRPr="009E62AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Inredning som möbler och inventarier</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc146016001 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215211167 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00D322D9" w:rsidRDefault="008C54C7" w14:paraId="587F26CD" w14:textId="784646CA">
+        <w:p w14:paraId="5E598456" w14:textId="6B0496E2" w:rsidR="00DD7E36" w:rsidRDefault="00DD7E36">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc146016002">
-            <w:r w:rsidRPr="002334AF" w:rsidR="00D322D9">
+          <w:hyperlink w:anchor="_Toc215211168" w:history="1">
+            <w:r w:rsidRPr="009E62AE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Genomförande av fastighetsprojekt SÄS</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc146016002 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215211168 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D322D9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D322D9">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="002679E3" w:rsidP="00C36327" w:rsidRDefault="00EC76AB" w14:paraId="05125259" w14:textId="61240629">
+        <w:p w14:paraId="2B36B32E" w14:textId="221F030A" w:rsidR="00DD7E36" w:rsidRDefault="00DD7E36">
           <w:pPr>
-            <w:ind w:left="0"/>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc215211169" w:history="1">
+            <w:r w:rsidRPr="009E62AE">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Relaterade dokument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc215211169 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5CF54F51" w14:textId="6C84C0AD" w:rsidR="004D38F4" w:rsidRDefault="004D38F4" w:rsidP="0CD30FD0">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8910"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlnk"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidRPr="006919B0" w:rsidR="00EA00CB" w:rsidP="006919B0" w:rsidRDefault="00EA00CB" w14:paraId="4D594DF9" w14:textId="7BE6B68F">
+    <w:p w14:paraId="05125259" w14:textId="49F0BF53" w:rsidR="002679E3" w:rsidRDefault="002679E3" w:rsidP="00C36327">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D594DF9" w14:textId="7BE6B68F" w:rsidR="00EA00CB" w:rsidRPr="006919B0" w:rsidRDefault="00EA00CB" w:rsidP="006919B0">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00567820" w:rsidP="00F35B05" w:rsidRDefault="00567820" w14:paraId="3452FC9F" w14:textId="77777777">
+    <w:p w14:paraId="3452FC9F" w14:textId="77777777" w:rsidR="00567820" w:rsidRDefault="00567820" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00567820" w:rsidSect="00CA39EF">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC44CD" w:rsidP="00D8412F" w:rsidRDefault="00B50D1B" w14:paraId="070F8399" w14:textId="1F13C7C2">
+    <w:p w14:paraId="070F8399" w14:textId="1F13C7C2" w:rsidR="00BC44CD" w:rsidRDefault="00B50D1B" w:rsidP="00D8412F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc146015989" w:id="1"/>
-      <w:bookmarkStart w:name="_Toc83200214" w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc215211155"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc83200214"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidRPr="00DF2C7F" w:rsidR="00DF2C7F" w:rsidP="00DF2C7F" w:rsidRDefault="00DF2C7F" w14:paraId="4852B66B" w14:textId="77777777">
+    <w:p w14:paraId="4852B66B" w14:textId="77777777" w:rsidR="00DF2C7F" w:rsidRPr="00DF2C7F" w:rsidRDefault="00DF2C7F" w:rsidP="00DF2C7F">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2C7F">
         <w:t xml:space="preserve">Lokalförsörjning ska vara ett stöd för SÄS verksamheter. En aktiv planering kopplat till kapacitet säkrar tillhandahållande av ändamålsenliga och kostnadseffektiva lokaler över tid. Riktlinjen utgår från och är en tillämpningsbeskrivning av Västra götalandsregionens (VGR) policys kring budget och investeringar samt fastighetspolicy. Styrelsen beslutar om detaljbudget. En del i budget ligger till grund för planering och förändring av lokaler. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF2C7F" w:rsidR="00DF2C7F" w:rsidP="00DF2C7F" w:rsidRDefault="00DF2C7F" w14:paraId="282D0715" w14:textId="77777777">
+    <w:p w14:paraId="282D0715" w14:textId="6616A9A3" w:rsidR="00DF2C7F" w:rsidRPr="00DF2C7F" w:rsidRDefault="00DF2C7F" w:rsidP="1FF6148D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lokalförsörjningsprocessen </w:t>
+      </w:r>
+      <w:r w:rsidR="061F9E9B">
+        <w:t>ser ut som nedan</w:t>
+      </w:r>
+      <w:r w:rsidR="6139337F">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6445CE67" w14:textId="092A1157" w:rsidR="2DC18859" w:rsidRDefault="2DC18859" w:rsidP="1FF6148D">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
-        <w:jc w:val="both"/>
-[...52 lines deleted...]
-    <w:p w:rsidR="00BC44CD" w:rsidP="00B351E3" w:rsidRDefault="00EB05ED" w14:paraId="7EAB7385" w14:textId="057C6770">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54B6E9D2" wp14:editId="0CDA42CB">
+            <wp:extent cx="5810250" cy="3276600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="448265682" name="drawing"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="448265682" name="Picture 448265682"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5810250" cy="3276600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF1AD57" w14:textId="77777777" w:rsidR="00696A54" w:rsidRDefault="00696A54" w:rsidP="00B351E3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc146015990" w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="7EAB7385" w14:textId="057C6770" w:rsidR="00BC44CD" w:rsidRDefault="00EB05ED" w:rsidP="00B351E3">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc215211156"/>
       <w:r>
         <w:t xml:space="preserve">Principer </w:t>
       </w:r>
       <w:r w:rsidR="003515A7">
         <w:t>för lokalförsörjning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="003515A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003515A7" w:rsidR="003515A7" w:rsidP="003515A7" w:rsidRDefault="003515A7" w14:paraId="61657A57" w14:textId="77777777">
+    <w:p w14:paraId="61657A57" w14:textId="77777777" w:rsidR="003515A7" w:rsidRPr="003515A7" w:rsidRDefault="003515A7" w:rsidP="003515A7">
       <w:r w:rsidRPr="003515A7">
         <w:t>Fastigheterna ska</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003515A7" w:rsidR="003515A7" w:rsidP="003515A7" w:rsidRDefault="003515A7" w14:paraId="0D134B07" w14:textId="77777777">
+    <w:p w14:paraId="0D134B07" w14:textId="77777777" w:rsidR="003515A7" w:rsidRPr="003515A7" w:rsidRDefault="003515A7" w:rsidP="003515A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="003515A7">
         <w:t xml:space="preserve">vara ändamålsenliga och förvaltas utifrån ett långsiktigt perspektiv </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003515A7" w:rsidR="003515A7" w:rsidP="003515A7" w:rsidRDefault="003515A7" w14:paraId="383202D7" w14:textId="77777777">
+    <w:p w14:paraId="383202D7" w14:textId="77777777" w:rsidR="003515A7" w:rsidRPr="003515A7" w:rsidRDefault="003515A7" w:rsidP="003515A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="003515A7">
         <w:t>vara anpassade för en hållbar miljö</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003515A7" w:rsidR="003515A7" w:rsidP="003515A7" w:rsidRDefault="003515A7" w14:paraId="71A3CDE4" w14:textId="77777777">
+    <w:p w14:paraId="71A3CDE4" w14:textId="77777777" w:rsidR="003515A7" w:rsidRPr="003515A7" w:rsidRDefault="003515A7" w:rsidP="003515A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="003515A7">
         <w:t>vara robusta för att klara krisläge och höjd beredskap</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003515A7" w:rsidR="003515A7" w:rsidP="003515A7" w:rsidRDefault="003515A7" w14:paraId="341E9139" w14:textId="77777777">
+    <w:p w14:paraId="341E9139" w14:textId="77777777" w:rsidR="003515A7" w:rsidRPr="003515A7" w:rsidRDefault="003515A7" w:rsidP="003515A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="003515A7">
         <w:t>vid lokalförändringar utgå ifrån kända verksamhetsinriktningar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003515A7" w:rsidR="003515A7" w:rsidP="003515A7" w:rsidRDefault="003515A7" w14:paraId="13B6190B" w14:textId="77777777">
+    <w:p w14:paraId="13B6190B" w14:textId="77777777" w:rsidR="003515A7" w:rsidRPr="003515A7" w:rsidRDefault="003515A7" w:rsidP="003515A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="003515A7">
         <w:t>vara utformade att stödja verksamheternas arbetsmetoder och processer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003515A7" w:rsidR="003515A7" w:rsidP="003515A7" w:rsidRDefault="003515A7" w14:paraId="4BEB6C99" w14:textId="77777777">
+    <w:p w14:paraId="4BEB6C99" w14:textId="77777777" w:rsidR="003515A7" w:rsidRPr="003515A7" w:rsidRDefault="003515A7" w:rsidP="003515A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="003515A7">
         <w:t>hålla en marknadsmässig kostnadsnivå inklusive avsatta medel för återinvesteringar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003515A7" w:rsidR="003515A7" w:rsidP="003515A7" w:rsidRDefault="003515A7" w14:paraId="21B20CDD" w14:textId="77777777">
+    <w:p w14:paraId="21B20CDD" w14:textId="77777777" w:rsidR="003515A7" w:rsidRPr="003515A7" w:rsidRDefault="003515A7" w:rsidP="003515A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="003515A7">
         <w:t>total lokalyta ska inte ökas, förtätning ska ske i första hand</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003515A7" w:rsidR="003515A7" w:rsidP="003515A7" w:rsidRDefault="003515A7" w14:paraId="46A4479C" w14:textId="77777777">
+    <w:p w14:paraId="46A4479C" w14:textId="77777777" w:rsidR="003515A7" w:rsidRPr="003515A7" w:rsidRDefault="003515A7" w:rsidP="003515A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="003515A7">
         <w:t>lokalytan ska användas effektivt under alla årets dagar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003515A7" w:rsidR="003515A7" w:rsidP="003515A7" w:rsidRDefault="003515A7" w14:paraId="275C16E5" w14:textId="77777777">
+    <w:p w14:paraId="275C16E5" w14:textId="65A6D9A1" w:rsidR="003515A7" w:rsidRPr="003515A7" w:rsidRDefault="003515A7" w:rsidP="003515A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="003515A7">
-        <w:t xml:space="preserve">utformning av lokaler ska ske utifrån projektteknisk standard (PTS) samt beslutade planeringstal för nyttjandegrad av mottagningslokaler samt vårdens administrativa lokaler (RS </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">utformning av lokaler ska </w:t>
+      </w:r>
+      <w:r w:rsidR="0020092C">
+        <w:t>ha utgångspunkt i</w:t>
+      </w:r>
       <w:r w:rsidRPr="003515A7">
-        <w:t>2022-05191</w:t>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="003515A7" w:rsidR="003515A7" w:rsidP="003515A7" w:rsidRDefault="003515A7" w14:paraId="12E72643" w14:textId="77777777">
+        <w:t xml:space="preserve"> projektteknisk standard (PTS) beslutade planeringstal för nyttjandegrad av mottagningslokaler samt vårdens administrativa lokaler (RS 2022-05191)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E72643" w14:textId="77777777" w:rsidR="003515A7" w:rsidRPr="003515A7" w:rsidRDefault="003515A7" w:rsidP="003515A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="003515A7">
-        <w:t xml:space="preserve">PTS </w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>PTS typrum används och ska nyttjas utifrån sitt ändamål (behandlingsrum, operationssal, administrativ yta etc.)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="002B0568" w:rsidP="004C1B36" w:rsidRDefault="002B0568" w14:paraId="6B723BC5" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="665F6D32" w14:textId="77777777">
+    <w:p w14:paraId="6B723BC5" w14:textId="77777777" w:rsidR="002B0568" w:rsidRDefault="002B0568" w:rsidP="004C1B36"/>
+    <w:p w14:paraId="665F6D32" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="0CD30FD0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc145325527"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc215211157"/>
+      <w:r w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="00F61666">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="75ECFAF7" w14:textId="77777777">
+    <w:p w14:paraId="75ECFAF7" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Inriktning för lokalförsörjning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="1F64D3D6" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="7A1F8730" w14:textId="77777777">
+    <w:p w14:paraId="1F64D3D6" w14:textId="5EBAD893" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="0CD30FD0">
+      <w:r>
+        <w:t>Ekonomichef verkställer lokal</w:t>
+      </w:r>
+      <w:r w:rsidR="7BDF4DB0">
+        <w:t>behovsplan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> genom inplanering av fastighetsinvesteringar i verksamhetsplan och ordinarie årsplanering för SÄS. Målet är att ha ändamålsenliga och effektivt nyttjade lokaler över tid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1F8730" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="0CD30FD0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc145325528"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc215211158"/>
+      <w:r w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Hyror</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="26924376" w14:textId="77777777">
+    <w:p w14:paraId="26924376" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>VGR-lokaler</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="5432C5A1" w14:textId="77777777">
+    <w:p w14:paraId="5432C5A1" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t>Internhyresmodellen tillämpas för VGR-ägda lokaler (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="internhyresmodell" r:id="rId17">
+      <w:hyperlink r:id="rId18" w:anchor="internhyresmodell" w:history="1">
         <w:r w:rsidRPr="00F61666">
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Modeller för samspel mellan nämnder och styrelser - Västra Götalandsregionen (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="1055C8FD" w:rsidRDefault="00F61666" w14:paraId="3AD4A16F" w14:textId="58E4B9FF">
+    <w:p w14:paraId="3AD4A16F" w14:textId="58E4B9FF" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="1055C8FD">
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fastighetsöverenskommelse (FÖK) med fastighetsägaren (fastighet, stöd och service VGR) omfattar servicetjänster kring VGR-ägda lokaler. </w:t>
       </w:r>
-      <w:r w:rsidRPr="1055C8FD" w:rsidR="53575044">
+      <w:r w:rsidR="53575044" w:rsidRPr="1055C8FD">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t>Vid fastighetsinvesteringar fastställs en grundhyra för ytan samt tilläggshyra beroende på investeringens art.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="1055C8FD" w:rsidRDefault="00F61666" w14:paraId="0A41E10A" w14:textId="1F3953A9">
+    <w:p w14:paraId="0A41E10A" w14:textId="25EC7E18" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="1055C8FD">
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SÄS har regelbundet dialog och avstämningar med fastighetsägaren gällande budget, utfall och prognoser på hyres- och servicekostnader för hyrda ytor. Lokalförsörjningsplan tas fram gemensamt som del i underlag för strategisk planering samt gemensamma inriktningsbeslut gällande förhyrningar samt uppsägningar av tomställda ytor. Tomställda, ej uppsagda lokaler ska kunna användas av SÄS övergripande. </w:t>
-[...2 lines deleted...]
-        <w:t>Stab Ekonomi och uppföljning,</w:t>
+        <w:t>SÄS har regelbundet dialog och avstämningar med fastighetsägaren gällande budget, utfall och prognoser på hyres- och servicekostnader för hyrda ytor. Lokal</w:t>
+      </w:r>
+      <w:r w:rsidR="1B1E8577">
+        <w:t>behov</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">splan tas fram gemensamt som del i underlag för strategisk planering samt gemensamma inriktningsbeslut gällande förhyrningar samt uppsägningar av tomställda ytor. Tomställda, ej uppsagda lokaler ska kunna användas av SÄS övergripande. </w:t>
+      </w:r>
+      <w:r w:rsidR="5EB1579C">
+        <w:t>Enhet lokal</w:t>
+      </w:r>
+      <w:r w:rsidR="007722FC">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidR="5EB1579C">
+        <w:t xml:space="preserve">service </w:t>
       </w:r>
       <w:r w:rsidR="007036B7">
         <w:t>har</w:t>
       </w:r>
       <w:r w:rsidR="14D2554A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007036B7">
-        <w:t xml:space="preserve">besittningsrätt och </w:t>
+        <w:t>besittningsrätt</w:t>
+      </w:r>
+      <w:r w:rsidR="007722FC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007036B7">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1DBB">
-        <w:t xml:space="preserve">strateg för lokaler har av </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">ekonomichef </w:t>
+        <w:t xml:space="preserve">strateg för lokaler har </w:t>
       </w:r>
       <w:r w:rsidR="00772887">
         <w:t xml:space="preserve">delegerats ansvar att fördela </w:t>
       </w:r>
+      <w:r w:rsidR="007722FC">
+        <w:t xml:space="preserve">tomställda </w:t>
+      </w:r>
       <w:r>
         <w:t>lokaler</w:t>
       </w:r>
       <w:r w:rsidR="00772887">
         <w:t xml:space="preserve"> utifrån </w:t>
       </w:r>
       <w:r w:rsidR="00D71130">
         <w:t>pri</w:t>
       </w:r>
       <w:r w:rsidR="008C54C7">
         <w:t>oriterade behov</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="1C62FB93" w14:textId="77777777">
+    <w:p w14:paraId="1C62FB93" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Externa lokaler </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="1C5A000F" w14:textId="77777777">
+    <w:p w14:paraId="1C5A000F" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:r w:rsidRPr="00F61666">
         <w:t>VGR ska ha en samlad avtalsfunktion knuten till externa fastighetsägare. Hyreskontrakt med externa hyresvärdar upprättas för SÄS med stöd av fastighet, stöd och service och dess förvaltarorganisation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="43C10821" w14:textId="77777777">
+    <w:p w14:paraId="43C10821" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="0CD30FD0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc145325529"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc215211159"/>
+      <w:r w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Beslut och firmateckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="5F61BB2B" w14:textId="77777777">
+    <w:p w14:paraId="5F61BB2B" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:r w:rsidRPr="00F61666">
         <w:t xml:space="preserve">Aktuella förhyrningar koordineras via SÄS styrråd lokaler och investering. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="43565103" w14:textId="77777777">
+    <w:p w14:paraId="43565103" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:r w:rsidRPr="00F61666">
         <w:t>Hyreskontrakt undertecknas av behörig firmatecknare (ekonomichef) och förlängs eller sägs upp enligt delegeringsordning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="616ECB9C" w14:textId="77777777">
+    <w:p w14:paraId="616ECB9C" w14:textId="2B4F2FF5" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:r w:rsidRPr="00F61666">
-        <w:t>Fastighetsöverenskommelse undertecknas av SÄS styrelse och Sjukhusdirektör med årlig uppdatering.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="7286129C" w14:textId="77777777">
+        <w:t>Fastighetsöverenskommelse undertecknas av Sjukhusdirektör med årlig uppdatering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7286129C" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Uppföljning av hyror </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="1C84DCF1" w14:textId="06BA7CFF">
+    <w:p w14:paraId="1C84DCF1" w14:textId="7F815FCD" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61666">
+      <w:r w:rsidRPr="08347675">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t xml:space="preserve">Fastighetsägaren lämnar kvartalsvis prognos baserat på aktuella kontrakt. De tillhandahåller även en förteckning över externa kontrakt. Tilläggshyror till följd av fastighetsinvesteringar specificeras i förteckning och på hyresavisering. </w:t>
       </w:r>
-      <w:r w:rsidR="009A63F6">
+      <w:r w:rsidR="009A63F6" w:rsidRPr="08347675">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t xml:space="preserve">Uppsägning av hyresavtal sker </w:t>
       </w:r>
-      <w:r w:rsidR="00E7384B">
+      <w:r w:rsidR="00E7384B" w:rsidRPr="08347675">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
-        <w:t xml:space="preserve">senast per 31 juni av ekonomichef. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="301CBD2D" w14:textId="77777777">
+        <w:t>senast per 3</w:t>
+      </w:r>
+      <w:r w:rsidR="19F6D8E3" w:rsidRPr="08347675">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7384B" w:rsidRPr="08347675">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juni av ekonomichef. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301CBD2D" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="0CD30FD0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc145325530"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc215211160"/>
+      <w:r w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Fastighetsinvesteringar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="00F61666">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="599246F4" w14:textId="77777777">
+    <w:p w14:paraId="599246F4" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:r w:rsidRPr="00F61666">
         <w:t>Ägarstyrda fastighetsinvesteringar äskas via styrelsen för fastighet, stöd och service och beviljas regionalt av Regionstyrelsen. Ägarstyrda investeringar ska hanteras med hänsyn till ett tydligt ägarperspektiv, utifrån Västra Götalandsregionens strategiska styrdokument</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk133409880" w:id="12"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk133409880"/>
       <w:r w:rsidRPr="00F61666">
         <w:t>. (</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:color w:val="006298" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Västra Götalandsregionens investeringshandbok - Koncernkontoret (vgregion.se)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61666">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="5BB8F626" w14:textId="77777777">
+    <w:p w14:paraId="5BB8F626" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:r w:rsidRPr="00F61666">
         <w:t xml:space="preserve">SÄS lägger fram en flerårsplan som underlag till fastighet, stöd och service för vidare handläggning. Parallell planeringsprocess sker via SÄS ekonomiavdelning som handlägger äskande om en beloppsmässig fastighetsram till Koncernkontoret enligt Västra Götalandsregionens årsplanering. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="61C80524" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="517A2126" w14:textId="77777777">
+    <w:p w14:paraId="61C80524" w14:textId="635A47D4" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
+      <w:r>
+        <w:t xml:space="preserve">Verksamhetstyrda fastighetsinvesteringar beviljas utifrån årlig </w:t>
+      </w:r>
+      <w:r w:rsidR="4825F6D4">
+        <w:t>besluts</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ram för förvaltningen och byggnation genomförs med hjälp av fastighet, stöd och service som ansvarig för byggprojekt. Löpande kostnader som uppstår i projekt åligger verksamhet att bekosta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517A2126" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:r w:rsidRPr="00F61666">
         <w:t xml:space="preserve">SÄS ansvarar för utrustningsinvesteringar och dess eventuella tillkommande lokalanpassningar enligt gränsdragningslista och anpassningar i vårdprocess till följd av beslutade förändringar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="55569E4C" w14:textId="77777777">
+    <w:p w14:paraId="55569E4C" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Uppföljning av fastighetsinvesteringar </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="7703AE3C" w14:textId="77777777">
+    <w:p w14:paraId="5E5B0622" w14:textId="4C8B2826" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="1FF6148D">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="1FF6148D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Särskild uppföljning av stora projekt sker via projektorganisationen med kontinuerliga avstämningar, eskalering av tilläggsbeslut och uppdatering av statusrapporter enligt SÄS projektmodell. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7703AE3C" w14:textId="0031E197" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
+      <w:pPr>
+        <w:spacing w:before="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1FF6148D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Om det i genomförandet av ägarstyrda investeringar, på grund av synnerliga skäl, uppkommer behov av tillägg eller väsentliga avvikelser från genomförandebeslutet ska regionstyrelsen besluta om de ska godkännas eller ej i ett tilläggsbeslut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF688FA" w14:textId="081B8233" w:rsidR="00EE733B" w:rsidRPr="00EE733B" w:rsidRDefault="00EE733B" w:rsidP="00EE733B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc215211161"/>
+      <w:r>
+        <w:t>Styrrådets mandat</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="2EF1973E" w14:textId="77777777" w:rsidR="00EE733B" w:rsidRPr="00EE733B" w:rsidRDefault="00EE733B" w:rsidP="00EE733B">
+      <w:pPr>
+        <w:spacing w:before="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE733B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Beslutsfattande sker enligt samma princip som för VGR-gemensamma grupper där beslut fattas i kraft av de mandat som respektive deltagare har:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0543F6C0" w14:textId="12EAC420" w:rsidR="00EE733B" w:rsidRPr="00EE733B" w:rsidRDefault="00EE733B" w:rsidP="08347675">
+      <w:pPr>
+        <w:spacing w:before="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="08347675">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ordförande </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">håller i möte och ansvarar för beredning av ärenden. Ekonomichef har beslutsmandat. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5DD355" w14:textId="77777777" w:rsidR="00EE733B" w:rsidRPr="00EE733B" w:rsidRDefault="00EE733B" w:rsidP="08347675">
+      <w:pPr>
+        <w:spacing w:before="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="08347675">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Beslut kan även tas genom att var och en i gruppen via sina beslutsmandat i hemmaverksamhetsområdet tar beslut i enlighet med vad gruppen kommit överens om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3458C219" w14:textId="79812477" w:rsidR="00EE733B" w:rsidRPr="00F61666" w:rsidRDefault="00EE733B" w:rsidP="00EE733B">
+      <w:pPr>
+        <w:spacing w:before="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE733B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Styrråd lokaler och investeringar bereder ärenden inför beslut av SÄS styrelse. Beslutsmandatet i de ärenden som styrrådet behandlar följer styrande dokument inom VGR och Södra Älvsborgs Sjukhus. När det handlar om investeringsbeslut och lokalutnyttjande följer mandatet att fatta verkställighetsbeslut av dokumentet, ”</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00EE733B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>Beslutsfattande vid Södra Älvsborgs Sjukhus”.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="30C45993" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
+      <w:pPr>
+        <w:spacing w:before="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
-        <w:t>Särskild uppföljning av stora projekt sker via projektorganisationen med kontinuerliga avstämningar, eskalering av tilläggsbeslut och uppdatering av statusrapporter enligt SÄS projektmodell. Om det i genomförandet av ägarstyrda investeringar, på grund av synnerliga skäl, uppkommer behov av tillägg eller väsentliga avvikelser från genomförandebeslutet ska regionstyrelsen besluta om de ska godkännas eller ej i ett tilläggsbeslut.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="634031D3" w14:textId="77777777">
+        <w:t>Utfallsuppföljning och prognostisering av fastighetsinvesteringar för SÄS sker via SÄS ekonomifunktion i samverkan med fastighetsägaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AD21C8" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
-        <w:t>Tilläggsbeslut för verksamhetsstyrda fastighetsinvesteringar tillstyrks i styrråd lokal och investering och beslutas av ekonomichef. Information till styrelsen sker årligen.</w:t>
-[...27 lines deleted...]
-        </w:rPr>
         <w:t>Mindre projekts status redovisas på SÄS styrråd lokal och investering inklusive tilläggshyror till följd av beslutade åtgärder.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="47F5FD80" w14:textId="77777777">
+    <w:p w14:paraId="47F5FD80" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="0CD30FD0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc145325531"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc215211162"/>
+      <w:r w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Regionala riktlinjer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
-    </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="430AFD7A" w14:textId="77777777">
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="430AFD7A" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ägarstyrda investeringar ska enligt investeringspolicyn uppfylla något av följande kriterier: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="17AB1354" w14:textId="77777777">
+    <w:p w14:paraId="17AB1354" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>utökad verksamhet/kapacitet och/eller ökad kvalitet i verksamheten som medför en varaktig ökning av verksamhetens driftkostnader.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="19114779" w14:textId="77777777">
+    <w:p w14:paraId="19114779" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>införande av ny teknik/nya metoder i verksamheten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="46EFAB26" w14:textId="77777777">
+    <w:p w14:paraId="46EFAB26" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>omfattande upprustning/ersättning av befintliga tillgångar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="7385A180" w14:textId="77777777">
+    <w:p w14:paraId="7385A180" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t xml:space="preserve">Verksamhetsstyrda investeringar ske enligt investeringspolicyn uppfylla något av följande kriterier </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="68919D64" w14:textId="77777777">
+    <w:p w14:paraId="68919D64" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>upprustnings-/ersättningsinvesteringar, som inte är en del av en omfattande upprustning/ersättning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="354FE2C4" w14:textId="77777777">
+    <w:p w14:paraId="354FE2C4" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>investeringar i verksamhetsutveckling som medför minskade kostnader där investeringen återbetalar sig inom 5 år från och med tidpunkten för investeringens ibruktagande.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="54BB4016" w14:textId="77777777">
+    <w:p w14:paraId="54BB4016" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>riktade uppdrag med tillhörande budgetram där genomförandebeslut fattas av berörd nämnd/styrelse på delegation av regionfullmäktige/regionstyrelsen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="2E965F64" w14:textId="77777777">
+    <w:p w14:paraId="2E965F64" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="1FF6148D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00F61666">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="59D6392C" w14:textId="77777777">
+      <w:r>
+        <w:t>i enlighet med VGR:s investeringspolicy är huvudregeln att regionstyrelsen beslutar om ägarstyrda investeringar, medan enskild nämnd/styrelse beslutar om verksamhetsstyrda investeringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D21F757" w14:textId="59D9B84D" w:rsidR="1FF6148D" w:rsidRDefault="1FF6148D" w:rsidP="1FF6148D">
+      <w:pPr>
+        <w:ind w:left="1352"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D6392C" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="0CD30FD0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc145325532"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc215211163"/>
+      <w:r w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>SÄS process för fastighetsinvesteringar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
-      <w:r w:rsidRPr="00F61666">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="0A5C2F85" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="0D97AF53" w14:textId="77777777">
+    <w:p w14:paraId="0A5C2F85" w14:textId="156190C6" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
+      <w:r>
+        <w:t>Investeringsprocessen innehåller ett återkommande flöde av aktiviteter och beslut. Processen börjar med</w:t>
+      </w:r>
+      <w:r w:rsidR="4889A0C3">
+        <w:t xml:space="preserve"> ett lokalutredningsbehov,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att ett investeringsbehov identifieras, utreds och vid beslut om genomförande slutar den med att en ny-/ombyggd yta tas i bruk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D97AF53" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:r w:rsidRPr="00F61666">
         <w:t>Godkända investeringsäskanden tilldelas SÄS i form av ägarstyrda projekt när sådana är aktuella samt en årsbestämd ekonomisk ram för verksamhetsstyrda investeringar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="0F2DCADD" w14:textId="77777777">
+    <w:p w14:paraId="0F2DCADD" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:r w:rsidRPr="00F61666">
         <w:t>Fastighetsägaren lyfter formellt startbeslut till styrelsen för fastighet, stöd och service och regionstyrelsen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="6ACC2D3D" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="35F07CC4" w14:textId="77777777">
+    <w:p w14:paraId="6ACC2D3D" w14:textId="5B843C12" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
+      <w:r>
+        <w:t xml:space="preserve">Styrråd lokal och investering på SÄS, bereder planen för förvaltningens fastighetsinvesteringar, samt utvärderar och prioriterar de investeringsbehov som anmälts genom </w:t>
+      </w:r>
+      <w:r w:rsidR="7346F46C">
+        <w:t>lokal</w:t>
+      </w:r>
+      <w:r>
+        <w:t>utrednings</w:t>
+      </w:r>
+      <w:r w:rsidR="20602545">
+        <w:t>behov</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Vid genomförande tillsätts projekt- </w:t>
+      </w:r>
+      <w:r w:rsidR="000C1CC1">
+        <w:t>och /eller</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> styrgrupp för projekten. Styrgruppen avrapporterar till styrråd lokal och investering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F07CC4" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:r w:rsidRPr="00F61666">
         <w:t>Uppföljning och prognos av årets investeringar redovisas till SÄS styrelse i enlighet med delegation till ekonomichef.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="65EF2B91" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="236734A4" w14:textId="77777777">
+    <w:p w14:paraId="65EF2B91" w14:textId="00C060C2" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
+      <w:r>
+        <w:t xml:space="preserve">Västra Götalandsregionen investerar inte i externa fastigheter. Extern hyresvärd får uppdrag och SÄS hyr lokaler till </w:t>
+      </w:r>
+      <w:r w:rsidR="6FDAA8ED">
+        <w:t>överenskommen hyresnivå</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt fastställd gränsdragningslista och gällande serviceöverenskommelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236734A4" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="0CD30FD0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc145325533"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc215211164"/>
+      <w:r w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Beslutskriterier</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
-      <w:r w:rsidRPr="00F61666">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="495B3EAF" w14:textId="77777777">
+    <w:p w14:paraId="495B3EAF" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="992"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Underlag för fastighetsinvestering ska visa </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="4C80A7E0" w14:textId="77777777">
+    <w:p w14:paraId="4C80A7E0" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>vad investeringen syftar till att åstadkomma (vad)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="7EB51037" w14:textId="77777777">
+    <w:p w14:paraId="7EB51037" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>behovet av investeringen (varför)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="033C1801" w14:textId="77777777">
+    <w:p w14:paraId="033C1801" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>investeringens innehåll och dimensionering (hur)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="337181F5" w14:textId="77777777">
+    <w:p w14:paraId="337181F5" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>eventuella följdinvesteringar och beröringspunkter med övrig verksamhet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="24935233" w14:textId="77777777">
+    <w:p w14:paraId="24935233" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>tidsplan (när)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="42C52FDD" w14:textId="77777777">
+    <w:p w14:paraId="42C52FDD" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>ekonomiskt hållbar och finansierad plan (effekthemtagning)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="21CA1A1D" w14:textId="77777777">
+    <w:p w14:paraId="21CA1A1D" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t>Ärendet ska följa SÄS övergripande uppdrag och strategier. Beslut ska föregås av behovsanalys från verksamheten samt förstudie. Ytterligare förutsättningar är att ärendet har tagit hänsyn till:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="6158826E" w14:textId="77777777">
+    <w:p w14:paraId="6158826E" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t xml:space="preserve">känd verksamhetsinriktning </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="1B90A322" w14:textId="77777777">
+    <w:p w14:paraId="1B90A322" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>långsiktig försörjning av ändamålsenliga och hållbara lokaler</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="16CF1BC8" w14:textId="77777777">
+    <w:p w14:paraId="16CF1BC8" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>robusthet för säkrad funktion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="226985A0" w14:textId="77777777">
+    <w:p w14:paraId="226985A0" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>marknadsmässig kostnadsnivå</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="453806EB" w14:textId="77777777">
+    <w:p w14:paraId="453806EB" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t xml:space="preserve">säkrade samband och flöden för effektiva arbetssätt </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="116E3D44" w14:textId="289EA6B1">
+    <w:p w14:paraId="116E3D44" w14:textId="289EA6B1" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>förtätning samt- och omdisponering av lokalen</w:t>
       </w:r>
       <w:r w:rsidR="00E67613">
         <w:t xml:space="preserve">, nyttjandegrad </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="4D310FA7" w14:textId="77777777">
+    <w:p w14:paraId="4D310FA7" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>tydliga prioriteringskriterier</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="6E324B1D" w14:textId="77777777">
+    <w:p w14:paraId="6E324B1D" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="0CD30FD0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:name="_Toc146015998" w:id="20"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc145325534"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc215211165"/>
+      <w:r w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Prioriteringskriterier</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A788263" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
+      <w:pPr>
+        <w:spacing w:before="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...23 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Ärendet ska prioriteras utifrån nedanstående kriterier:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="1C2EC458" w14:textId="77777777">
+    <w:p w14:paraId="1C2EC458" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>avhjälpning av dokumenterade tillbud (patientsäkerhet, arbetsmiljö/ohälsa, lagstiftning)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="492F162C" w14:textId="77777777">
+    <w:p w14:paraId="492F162C" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>koppling till SÄS uppdrag och verksamhetsplan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="2E726449" w14:textId="77777777">
+    <w:p w14:paraId="2E726449" w14:textId="15F422C1" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="0CD30FD0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00F61666">
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="757E173D" w14:textId="77777777">
+      <w:r>
+        <w:t>följer lokal</w:t>
+      </w:r>
+      <w:r w:rsidR="001A612F">
+        <w:t>behovsplan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757E173D" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>inom beviljade investeringsramar (ägarstyrda, verksamhetsstyrda)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="014E6D62" w14:textId="77777777">
+    <w:p w14:paraId="014E6D62" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>ekonomiskt utrymme i budget</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="38C70392" w14:textId="77777777">
+    <w:p w14:paraId="38C70392" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>processkostnadssänkning (nyttoanalys, hemtagning)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="45E0D002" w14:textId="77777777">
+    <w:p w14:paraId="45E0D002" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:t>förbättringar för patienter och besökande</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="5C98A51B" w14:textId="77777777">
+    <w:p w14:paraId="5C98A51B" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">arbetsmiljöförbättring (prioriterade – ergonomi, luft, ljus, ljud) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00AF62C0" w14:paraId="6702E87A" w14:textId="2EF3B4D0">
+    <w:p w14:paraId="6702E87A" w14:textId="2EF3B4D0" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00AF62C0" w:rsidP="00F61666">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1352"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F61666" w:rsidR="00F61666">
+      <w:r w:rsidR="00F61666" w:rsidRPr="00F61666">
         <w:t xml:space="preserve">tyrråd lokal och investering kan fatta beslut rörande lokalåtgärder utifrån perspektiv för SÄS som helhet </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="759D9132" w14:textId="77777777">
+    <w:p w14:paraId="759D9132" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="0CD30FD0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk140146578" w:id="23"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc145325535"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc215211166"/>
+      <w:bookmarkStart w:id="24" w:name="_Hlk140146578"/>
+      <w:r w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Lokalanpassning och finansiering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2106C4F0" w14:textId="28198335" w:rsidR="003A1DF4" w:rsidRPr="003A1DF4" w:rsidRDefault="00F61666" w:rsidP="003A1DF4">
+      <w:pPr>
+        <w:spacing w:before="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="22"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lokalanpassningar initierade av verksamheten utanför investerings- eller lokalförsörjningsplan finansieras av verksamheten. Behov av verksamhetsinitierad lokalanpassning ska i första hand lyftas som årligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1DF4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">investeringsäskande för att planering och helhetsbedömning ska kunna göras. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="_Hlk144816434"/>
+      <w:r w:rsidR="003A1DF4" w:rsidRPr="003A1DF4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beslut om lokalanpassning </w:t>
+      </w:r>
+      <w:r w:rsidR="0007071E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">och dess konsekvenser </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1DF4" w:rsidRPr="003A1DF4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>ska vara godkänd av ansvarig verksamhetschef. I det fall summan överstiger 250 000 kr ska beslut tas i styrråd lokal och investering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B1AD2D" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
+      <w:pPr>
+        <w:spacing w:before="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="38D81530" w14:textId="77777777">
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beroende på kostnad för lokalanpassning som uppstår i samband med utbyte eller installation av MT utrustning hanteras denna som drift eller investering, vilket avgörs av ekonomistab. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4D6FEA" w14:textId="587FC64D" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61666">
+      <w:r w:rsidRPr="0CD30FD0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lokalanpassningar initierade av verksamheten utanför investerings- eller lokalförsörjningsplan finansieras av verksamheten. Behov av verksamhetsinitierad lokalanpassning ska i första hand lyftas som årligt investeringsäskande för att planering och helhetsbedömning ska kunna göras. Beslut om lokalanpassning görs i styrråd lokal och investering. </w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="200"/>
+        <w:t xml:space="preserve">Vid behov av lokalanpassningar/investering </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="0CD30FD0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F61666">
+        <w:t>för att åtgärda anmälda tillbud (patientsäkerhet, arbetsmiljö, ohälsa, lagstiftning) där kostnaden hamnar på verksamheten och överstiger 250 000 kr kan medfinansiering ske</w:t>
+      </w:r>
+      <w:r w:rsidR="0072742F" w:rsidRPr="0CD30FD0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
-        <w:t xml:space="preserve">Beroende på kostnad för lokalanpassning som uppstår i samband med utbyte eller installation av MT utrustning hanteras denna som drift eller investering, vilket avgörs av ekonomistab. </w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="200"/>
+        <w:t>. D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0CD30FD0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F61666">
+        <w:t>etta be</w:t>
+      </w:r>
+      <w:r w:rsidR="1AFD8C7F" w:rsidRPr="0CD30FD0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid behov av lokalanpassningar/investering </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F61666">
+        <w:t>reds</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7A2A" w:rsidRPr="0CD30FD0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
-        <w:t xml:space="preserve">för att åtgärda anmälda tillbud (patientsäkerhet, arbetsmiljö, ohälsa, lagstiftning) där kostnaden hamnar på verksamheten och överstiger 250 000 kr kan medfinansiering ske, detta beslutas om i styrråd lokal och investering. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="18CB3250" w14:textId="77777777">
+        <w:t xml:space="preserve"> av strateg lokal</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56433" w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och service </w:t>
+      </w:r>
+      <w:r w:rsidR="0072742F" w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>med förankr</w:t>
+      </w:r>
+      <w:r w:rsidR="00184038">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ing i styrråd lokal och investering samt beslut av </w:t>
+      </w:r>
+      <w:r w:rsidR="36EB2142" w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>ekonomichef</w:t>
+      </w:r>
+      <w:r w:rsidR="00184038">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CB3250" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="0CD30FD0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
-[...9 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc145325536"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc215211167"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Inredning som möbler och inventarier</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
-    </w:p>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00F61666">
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="659C9E17" w14:textId="03809F7D" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F23476">
+      <w:r>
+        <w:t xml:space="preserve">Inredning som möbler och inventarier bekostas av verksamhetens driftbudget och hanteras inte som investering. Vid möbelinköp ska behovet lyftas till lokal och service som centralt hanterar inköp av möbler för att säkerställa hantering av standardsortiment och inköpskanaler. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="_Hlk140146327"/>
+      <w:r>
         <w:t>Inköp av möbler ska i 1: a hand hanteras utifrån godkänd utbytesplan.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="4469B99D" w14:textId="77777777">
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:t xml:space="preserve"> Utbyte på grund av patientsäkerhet, arbetsmiljö, ohälsa, lagstiftning prioriteras. (Medicinteknisk utrustning hanteras av verksamhetsområde bild- och funktionsmedicin och medicinsk </w:t>
+      </w:r>
+      <w:r w:rsidR="0E94DBAE">
+        <w:t xml:space="preserve">service) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4469B99D" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="0CD30FD0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc145325537"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc215211168"/>
+      <w:r w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:t>Genomförande av fastighetsprojekt SÄS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
-    </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="27028D09" w14:textId="77777777">
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="27028D09" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbetsprocess </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="27E9534F" w14:textId="77777777">
+    <w:p w14:paraId="27E9534F" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t>Genomförandeprojekt för fastighetsinvesteringar följer fastighetsägarens planer och arbetsprocess under projektet och omfattar följande steg:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="3D2DCAA7" w14:textId="77777777">
+    <w:p w14:paraId="3D2DCAA7" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3036"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Behovsanalys</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="20C4310D" w14:textId="77777777">
+    <w:p w14:paraId="20C4310D" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3036"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Förstudie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="219A8509" w14:textId="77777777">
+    <w:p w14:paraId="219A8509" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3036"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Produktbestämning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="3FEE5E6C" w14:textId="77777777">
+    <w:p w14:paraId="3FEE5E6C" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3036"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Produktion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="36A918E5" w14:textId="77777777">
+    <w:p w14:paraId="36A918E5" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3036"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ibruktagande</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="102CE3DC" w14:textId="77777777">
+    <w:p w14:paraId="102CE3DC" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3036"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Utvärdering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="252E1A28" w14:textId="77777777">
+    <w:p w14:paraId="252E1A28" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="062E46C7" wp14:editId="385DEA8E">
             <wp:extent cx="4944110" cy="1122045"/>
             <wp:effectExtent l="0" t="0" r="8890" b="1905"/>
             <wp:docPr id="1" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4944110" cy="1122045"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="74AE42F3" w14:textId="77777777">
+    <w:p w14:paraId="74AE42F3" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk144816603" w:id="30"/>
+      <w:bookmarkStart w:id="31" w:name="_Hlk144816603"/>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Projektorganisation större fastighetsprojekt SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="5C4B5CFC" w14:textId="77777777">
+    <w:p w14:paraId="5C4B5CFC" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t>Vid ledning av större projekt tillsätts särskild styrgrupp.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="523B215D" w14:textId="77777777">
+    <w:p w14:paraId="523B215D" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t>Projektstyrgrupp tillsätts för respektive projekt, med underliggande projektgrupp och arbetsgrupper enligt skiss nedan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="417BC341" w14:textId="77777777">
+    <w:bookmarkEnd w:id="31"/>
+    <w:p w14:paraId="417BC341" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05FC0E26" wp14:editId="31B78300">
             <wp:extent cx="5669915" cy="3643630"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:docPr id="3" name="Bildobjekt 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5669915" cy="3643630"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="43FE5F9E" w14:textId="77777777">
+    <w:p w14:paraId="43FE5F9E" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="0CD30FD0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="26"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:name="_Toc146016002" w:id="32"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc145325538"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc215211169"/>
+      <w:r w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Relaterade dokument</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="0CD30FD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A7036C" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:r w:rsidRPr="00F61666">
-        <w:rPr>
-[...34 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId20">
+        <w:t xml:space="preserve">Planeringstal för nyttjandegrad av mottagningslokaler samt vårdens administrativa lokaler (RS 2022-05191) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00F61666">
           <w:rPr>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(länk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="723B0399" w14:textId="77777777">
+    <w:p w14:paraId="723B0399" w14:textId="5C3BF4B0" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:r w:rsidRPr="00F61666">
-        <w:t>Västra Götalandsregionens investeringshandbok (</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Västra Götalandsregionens investeringshandbok </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="00D33478" w:rsidRPr="00D33478">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Västra Götalandsregionens investeringshandbok - VGR gemensamt (vgregion.se)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5D05FBB7" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
+      <w:pPr>
+        <w:spacing w:before="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
-          <w:color w:val="006298" w:themeColor="hyperlink"/>
-[...22 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Internhyresmodellen för VGR-ägda lokaler (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="internhyresmodell" r:id="rId21">
+      <w:hyperlink r:id="rId24" w:anchor="internhyresmodell" w:history="1">
         <w:r w:rsidRPr="00F61666">
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Modeller för samspel mellan nämnder och styrelser - Västra Götalandsregionen (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F61666">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F61666" w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="00F61666" w14:paraId="4996947D" w14:textId="77777777">
+    <w:p w14:paraId="4996947D" w14:textId="77777777" w:rsidR="00F61666" w:rsidRPr="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
       <w:r w:rsidRPr="00F61666">
         <w:t xml:space="preserve">Policy Västra Götalandsregionens lokalförsörjning  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F61666" w:rsidP="00F61666" w:rsidRDefault="008C54C7" w14:paraId="002CC8CD" w14:textId="30CB66AA">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00F61666" w:rsidR="00F61666">
+    <w:p w14:paraId="002CC8CD" w14:textId="30CB66AA" w:rsidR="00F61666" w:rsidRDefault="00F61666" w:rsidP="00F61666">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00F61666">
           <w:rPr>
             <w:color w:val="006298" w:themeColor="accent1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Mall för policy (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00F61666" w:rsidSect="002D6023">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004A0714" w:rsidRDefault="004A0714" w14:paraId="7805F264" w14:textId="77777777">
+    <w:p w14:paraId="28F34D54" w14:textId="77777777" w:rsidR="006E200B" w:rsidRDefault="006E200B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004A0714" w:rsidRDefault="004A0714" w14:paraId="4992E688" w14:textId="77777777">
+    <w:p w14:paraId="6E919683" w14:textId="77777777" w:rsidR="006E200B" w:rsidRDefault="006E200B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="004A0714" w:rsidRDefault="004A0714" w14:paraId="35A7F7BA" w14:textId="77777777">
+    <w:p w14:paraId="00F62328" w14:textId="77777777" w:rsidR="006E200B" w:rsidRDefault="006E200B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="1B48A0FE">
+      <w:p w14:paraId="47BD2091" w14:textId="1B48A0FE" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="34F1833F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="34F1833F" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Bildobjekt 7">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -3513,196 +3715,196 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004A0714" w:rsidRDefault="004A0714" w14:paraId="34B06242" w14:textId="77777777"/>
+    <w:p w14:paraId="72E53E8B" w14:textId="77777777" w:rsidR="006E200B" w:rsidRDefault="006E200B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004A0714" w:rsidRDefault="004A0714" w14:paraId="050F18BA" w14:textId="77777777">
+    <w:p w14:paraId="2E6EC7A9" w14:textId="77777777" w:rsidR="006E200B" w:rsidRDefault="006E200B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="004A0714" w:rsidRDefault="004A0714" w14:paraId="0263F1BA" w14:textId="77777777">
+    <w:p w14:paraId="583CD657" w14:textId="77777777" w:rsidR="006E200B" w:rsidRDefault="006E200B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="008569C6" w14:paraId="058CDD4D" w14:textId="507B7F38">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="507B7F38" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -3784,3008 +3986,3278 @@
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
+    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0406AB4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AE96C3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="939EBE6E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68F54E48"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DDAA4440"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="222958250">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1847665795">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1784306623">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="193269722">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="84962285">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1226834476">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="893152325">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1837919522">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="464079252">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1522739600">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="61683356">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="657227375">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1664972432">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="10884725">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="282813264">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1911888770">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="601841200">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="328605325">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1444230512">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="398987641">
     <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1568220115">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
+    <w:rsid w:val="0000658C"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00017F3E"/>
     <w:rsid w:val="000203C8"/>
+    <w:rsid w:val="00020C92"/>
+    <w:rsid w:val="00022C17"/>
+    <w:rsid w:val="00030BC1"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00031879"/>
+    <w:rsid w:val="0003359A"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00040975"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="00050763"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="0006761F"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="0007071E"/>
     <w:rsid w:val="0007473D"/>
+    <w:rsid w:val="00083BA5"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00087626"/>
     <w:rsid w:val="0008787C"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="00091117"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000A0725"/>
     <w:rsid w:val="000A0B9A"/>
+    <w:rsid w:val="000A3CCC"/>
     <w:rsid w:val="000A5BED"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C0820"/>
+    <w:rsid w:val="000C1CC1"/>
+    <w:rsid w:val="000D06BD"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="00120A15"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00134958"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
+    <w:rsid w:val="001404EF"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="00143EF5"/>
+    <w:rsid w:val="00144754"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="0015234B"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00173A76"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184038"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="00193323"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001A612F"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E5552"/>
+    <w:rsid w:val="0020092C"/>
+    <w:rsid w:val="00211045"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="0022040E"/>
+    <w:rsid w:val="00227BC1"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00243816"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="0026140A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
+    <w:rsid w:val="00263B55"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="002679E3"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
+    <w:rsid w:val="00290DBA"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002973EA"/>
     <w:rsid w:val="002A1DBB"/>
     <w:rsid w:val="002B0568"/>
+    <w:rsid w:val="002B0767"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E3A71"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00312180"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="003515A7"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00374A99"/>
+    <w:rsid w:val="003775BD"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00385536"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="00397F91"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A1DF4"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B63E4"/>
+    <w:rsid w:val="003C3229"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00420045"/>
     <w:rsid w:val="00421FB5"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00435DAB"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="0046320B"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="00470092"/>
     <w:rsid w:val="0047039F"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="004849BE"/>
+    <w:rsid w:val="004854C2"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A0714"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004A774B"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C1B36"/>
+    <w:rsid w:val="004D38F4"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E7D9B"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="005116E3"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00513026"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="00533E34"/>
+    <w:rsid w:val="00536D3B"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A0211"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B0F2A"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C2D6A"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="00611EB9"/>
+    <w:rsid w:val="0061233F"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="00627116"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="006406B6"/>
     <w:rsid w:val="0065270C"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00657E11"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="00674545"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006919B0"/>
+    <w:rsid w:val="00693E80"/>
+    <w:rsid w:val="00696A54"/>
     <w:rsid w:val="006A2789"/>
+    <w:rsid w:val="006A35BB"/>
     <w:rsid w:val="006A4978"/>
+    <w:rsid w:val="006A5D47"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B7704"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E200B"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0B9E"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F1B93"/>
+    <w:rsid w:val="007033A6"/>
     <w:rsid w:val="007036B7"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="0072742F"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00737362"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="007569B5"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="007722FC"/>
     <w:rsid w:val="00772887"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="00793EE9"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007A668C"/>
     <w:rsid w:val="007C5DEF"/>
+    <w:rsid w:val="007D1456"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007D5923"/>
     <w:rsid w:val="007F1CFF"/>
+    <w:rsid w:val="007F56BF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00800EE5"/>
+    <w:rsid w:val="00821323"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008260F5"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00842E47"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00855E36"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00891333"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C54C7"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="008F7713"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00980FF3"/>
+    <w:rsid w:val="0098609F"/>
+    <w:rsid w:val="00987F3B"/>
     <w:rsid w:val="009A63F6"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B3236"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C248C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
+    <w:rsid w:val="009E020A"/>
     <w:rsid w:val="009E05A9"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
+    <w:rsid w:val="009E5B29"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F0497"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A10417"/>
+    <w:rsid w:val="00A166FB"/>
     <w:rsid w:val="00A22363"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A56433"/>
     <w:rsid w:val="00A62080"/>
+    <w:rsid w:val="00A65191"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A73F1C"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
+    <w:rsid w:val="00A91294"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA3996"/>
     <w:rsid w:val="00AA6D28"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF6110"/>
     <w:rsid w:val="00AF62C0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B351E3"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B50D1B"/>
     <w:rsid w:val="00B5400B"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B73F26"/>
+    <w:rsid w:val="00B75686"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA616A"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC6F6D"/>
     <w:rsid w:val="00BE3686"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C059F0"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C120DB"/>
     <w:rsid w:val="00C2650E"/>
+    <w:rsid w:val="00C34682"/>
     <w:rsid w:val="00C36327"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
+    <w:rsid w:val="00C7256A"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CA7D0C"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CC04AA"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC3DC6"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CC59BB"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D0011B"/>
     <w:rsid w:val="00D06A6D"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D322D9"/>
+    <w:rsid w:val="00D33478"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5481C"/>
     <w:rsid w:val="00D71130"/>
     <w:rsid w:val="00D8412F"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB7A2A"/>
     <w:rsid w:val="00DC295B"/>
     <w:rsid w:val="00DC5E08"/>
+    <w:rsid w:val="00DD7E36"/>
     <w:rsid w:val="00DE4447"/>
+    <w:rsid w:val="00DE4798"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF04C7"/>
     <w:rsid w:val="00DF2C7F"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E138B9"/>
     <w:rsid w:val="00E22559"/>
+    <w:rsid w:val="00E2646D"/>
+    <w:rsid w:val="00E3103C"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
+    <w:rsid w:val="00E54FE2"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E65A3F"/>
+    <w:rsid w:val="00E675DE"/>
     <w:rsid w:val="00E67613"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E7384B"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E82A4C"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB05ED"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC0DD5"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC76AB"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00ED7DFC"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE36FF"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EE733B"/>
     <w:rsid w:val="00F108AB"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F23476"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F61666"/>
+    <w:rsid w:val="00F725C3"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F9514D"/>
+    <w:rsid w:val="00FA69C9"/>
+    <w:rsid w:val="00FB260A"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC63D5"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF3EB9"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="027C3DE5"/>
     <w:rsid w:val="03908E31"/>
+    <w:rsid w:val="061F9E9B"/>
+    <w:rsid w:val="067B46E8"/>
+    <w:rsid w:val="0793982B"/>
     <w:rsid w:val="081949E3"/>
+    <w:rsid w:val="08347675"/>
+    <w:rsid w:val="08D03343"/>
+    <w:rsid w:val="08DDA362"/>
+    <w:rsid w:val="08E3882A"/>
+    <w:rsid w:val="0CD30FD0"/>
+    <w:rsid w:val="0D672E0A"/>
+    <w:rsid w:val="0E94DBAE"/>
     <w:rsid w:val="1055C8FD"/>
+    <w:rsid w:val="11988F97"/>
+    <w:rsid w:val="1299920B"/>
+    <w:rsid w:val="1366761E"/>
     <w:rsid w:val="14D2554A"/>
+    <w:rsid w:val="159597AC"/>
+    <w:rsid w:val="1920F445"/>
+    <w:rsid w:val="19F6D8E3"/>
+    <w:rsid w:val="1AFD8C7F"/>
+    <w:rsid w:val="1B1E8577"/>
+    <w:rsid w:val="1CDB684D"/>
+    <w:rsid w:val="1FF6148D"/>
+    <w:rsid w:val="20602545"/>
     <w:rsid w:val="21029511"/>
+    <w:rsid w:val="22D90943"/>
+    <w:rsid w:val="2440E4D6"/>
+    <w:rsid w:val="2ADA22F5"/>
+    <w:rsid w:val="2DC18859"/>
+    <w:rsid w:val="336B8E45"/>
     <w:rsid w:val="33B85A36"/>
+    <w:rsid w:val="36EB2142"/>
     <w:rsid w:val="38B21A15"/>
+    <w:rsid w:val="3C4520DE"/>
+    <w:rsid w:val="3FC25364"/>
+    <w:rsid w:val="4825F6D4"/>
+    <w:rsid w:val="4889A0C3"/>
+    <w:rsid w:val="4E49BF16"/>
     <w:rsid w:val="53575044"/>
     <w:rsid w:val="569F1B76"/>
     <w:rsid w:val="58DABC5B"/>
     <w:rsid w:val="5D1658BC"/>
+    <w:rsid w:val="5D3B6150"/>
     <w:rsid w:val="5E5641ED"/>
+    <w:rsid w:val="5EB1579C"/>
+    <w:rsid w:val="5EDDCB1A"/>
+    <w:rsid w:val="5F50E312"/>
+    <w:rsid w:val="609045ED"/>
+    <w:rsid w:val="6139337F"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="6A86D2A5"/>
+    <w:rsid w:val="6AB7DFB5"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6F9D0160"/>
+    <w:rsid w:val="6FDAA8ED"/>
+    <w:rsid w:val="7346F46C"/>
+    <w:rsid w:val="74086313"/>
+    <w:rsid w:val="7BDF4DB0"/>
+    <w:rsid w:val="7D00375D"/>
+    <w:rsid w:val="7F4B12A2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{95D577BB-098C-4B81-8A52-9F5B94D66104}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6810,75 +7282,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6913,57 +7385,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -7021,694 +7493,694 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC76AB"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC76AB"/>
     <w:pPr>
       <w:ind w:left="1134"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
@@ -7772,609 +8244,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8383,94 +8855,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8479,496 +8951,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -9035,160 +9507,212 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A73F1C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002679E3"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="240141929">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="296761893">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="404492729">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1230919038">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1269851257">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2074346978">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/om-vgr/ledningssystem/modellen-for-samspel-mellan-namnder-och-styrelser/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/om-vgr/ledningssystem/modellen-for-samspel-mellan-namnder-och-styrelser/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittaidiariet.vgregion.se/download.do?id=3321292&amp;filename=Planeringstal+f%C3%B6r+nyttjandegrad+av+mottagningslokaler+samt+v%C3%A5rdens+administrativa+lokaler.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8631-1454170937-6/surrogate/Policy%20f%c3%b6r%20lokalf%c3%b6rs%c3%b6rjning.PDF" TargetMode="External" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/om-vgr/ledningssystem/modellen-for-samspel-mellan-namnder-och-styrelser/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8631-1454170937-6/surrogate/Policy%20f%c3%b6r%20lokalf%c3%b6rs%c3%b6rjning.PDF" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/om-vgr/ledningssystem/modellen-for-samspel-mellan-namnder-och-styrelser/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/stod-och-tjanster/amnen-a-o/ekonomi/investeringar/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9613-1190749860-77/surrogate/Beslutsfattande%20vid%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittaidiariet.vgregion.se/download.do?id=3321292&amp;filename=Planeringstal+f%C3%B6r+nyttjandegrad+av+mottagningslokaler+samt+v%C3%A5rdens+administrativa+lokaler.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -9476,52 +10000,441 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>10</Pages>
+  <Words>1511</Words>
+  <Characters>13218</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>110</Lines>
+  <Paragraphs>29</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>14700</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="126" baseType="variant">
+      <vt:variant>
+        <vt:i4>1310799</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8631-1454170937-6/surrogate/Policy f%c3%b6r lokalf%c3%b6rs%c3%b6rjning.PDF</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374041</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vgregion.se/om-vgr/ledningssystem/modellen-for-samspel-mellan-namnder-och-styrelser/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>internhyresmodell</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7733372</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://insidan.vgregion.se/stod-och-tjanster/amnen-a-o/ekonomi/investeringar/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4980762</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://hittaidiariet.vgregion.se/download.do?id=3321292&amp;filename=Planeringstal+f%C3%B6r+nyttjandegrad+av+mottagningslokaler+samt+v%C3%A5rdens+administrativa+lokaler.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063357</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9613-1190749860-77/surrogate/Beslutsfattande vid S%c3%b6dra %c3%84lvsborgs Sjukhus.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374041</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vgregion.se/om-vgr/ledningssystem/modellen-for-samspel-mellan-namnder-och-styrelser/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>internhyresmodell</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc215211169</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc215211168</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc215211167</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc215211166</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc215211165</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc215211164</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc215211163</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc215211162</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc215211161</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc215211160</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc215211159</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc215211158</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc215211157</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc215211156</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc215211155</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Lokalförsörjning Södra Älvsborgs Sjukhus</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Carina Olander</lastModifiedBy>
-  <revision>5</revision>
+  <lastModifiedBy>Jennie Wessbo</lastModifiedBy>
+  <revision>13</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>