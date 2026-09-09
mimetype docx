--- v0 (2025-11-26)
+++ v1 (2026-09-09)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="5BAAE134" w:rsidR="00184167" w:rsidRPr="00D657CB" w:rsidRDefault="004C52F1" w:rsidP="004C52F1">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00327001">
         <w:t xml:space="preserve">eservrutin för beställning av patienttransport </w:t>
       </w:r>
       <w:r w:rsidR="00221E83" w:rsidRPr="00D657CB">
         <w:t>och slutstäd</w:t>
       </w:r>
       <w:r>
         <w:t>, SÄS</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="3BBEE1EE" w14:textId="7548561F" w:rsidR="004C52F1" w:rsidRDefault="004C52F1" w:rsidP="004C52F1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
@@ -89,121 +89,113 @@
       <w:r w:rsidR="003D0B85" w:rsidRPr="00D657CB">
         <w:t xml:space="preserve">via </w:t>
       </w:r>
       <w:r w:rsidR="003D7285">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Columna</w:t>
       </w:r>
       <w:r w:rsidR="003D7285" w:rsidRPr="003D7285">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00425399">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ED33203" w14:textId="28BBED4F" w:rsidR="004C52F1" w:rsidRDefault="004C52F1" w:rsidP="004C52F1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar sedan föregående rutin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2846F5C0" w14:textId="66D999B5" w:rsidR="004C52F1" w:rsidRDefault="5EC6E748" w:rsidP="00DE0085">
+    <w:p w14:paraId="2846F5C0" w14:textId="1CF2A868" w:rsidR="004C52F1" w:rsidRDefault="00A55168" w:rsidP="00DE0085">
       <w:r>
-        <w:t xml:space="preserve">Uppdatering gjord för </w:t>
-[...25 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Förtydliganden gällande hur Columna </w:t>
+      </w:r>
+      <w:r w:rsidR="00834B54">
+        <w:t>nås från huvudmenyn på intranätet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67DB8AA6" w14:textId="77777777" w:rsidR="0029434F" w:rsidRDefault="0029434F" w:rsidP="0029434F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Förutsättningar </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C62F791" w14:textId="77777777" w:rsidR="0029434F" w:rsidRDefault="0029434F" w:rsidP="0029434F">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="00B122FE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Columna</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kan nås via länk:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BC059C8" w14:textId="77777777" w:rsidR="0029434F" w:rsidRDefault="0029434F" w:rsidP="0029434F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00057F5F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/Columna</w:t>
+          <w:t>https://insidan.vgregion.se/forv</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00057F5F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>a</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00057F5F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>ltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/Columna</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00937EBE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D411AE9" w14:textId="0CD1DE28" w:rsidR="0029434F" w:rsidRDefault="00B122FE" w:rsidP="0029434F">
+    <w:p w14:paraId="0787140B" w14:textId="77777777" w:rsidR="00AD710C" w:rsidRDefault="00B122FE" w:rsidP="0029434F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="0029434F">
         <w:t>rån huvudmenyn på insidan</w:t>
       </w:r>
       <w:r>
         <w:t>, k</w:t>
       </w:r>
       <w:r w:rsidR="0029434F">
         <w:t>licka på</w:t>
       </w:r>
       <w:r w:rsidR="0029434F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56E69704" wp14:editId="673C5063">
             <wp:extent cx="4320000" cy="198000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2029395670" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
@@ -215,121 +207,222 @@
                   <pic:nvPicPr>
                     <pic:cNvPr id="2029395670" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4320000" cy="198000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="057459A4" w14:textId="05DBC236" w:rsidR="00AD710C" w:rsidRDefault="00605DD0" w:rsidP="00AD710C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lokalvård: </w:t>
+      </w:r>
+      <w:r w:rsidR="009E440A">
+        <w:t>Klicka på</w:t>
+      </w:r>
       <w:r w:rsidR="0029434F">
-        <w:br/>
-[...7 lines deleted...]
-      <w:r w:rsidR="0029434F" w:rsidRPr="00954DED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029434F" w:rsidRPr="00AD710C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Lokalvård</w:t>
       </w:r>
+      <w:r w:rsidR="009E440A" w:rsidRPr="00AD710C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E440A" w:rsidRPr="009E440A">
+        <w:t>och sedan på</w:t>
+      </w:r>
+      <w:r w:rsidR="009E440A" w:rsidRPr="00AD710C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD710C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1D7B" w:rsidRPr="00AD710C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">okalvård per sjukhustomt </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1D7B" w:rsidRPr="003E1D7B">
+        <w:t>välj</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1D7B" w:rsidRPr="00AD710C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A1683" w:rsidRPr="00AD710C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Borås SÄS, lokalvård</w:t>
+      </w:r>
       <w:r w:rsidR="0029434F">
-        <w:t xml:space="preserve"> eller </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0029434F" w:rsidRPr="00954DED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D411AE9" w14:textId="2368C5AE" w:rsidR="0029434F" w:rsidRDefault="009E440A" w:rsidP="00AD710C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Patie</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD710C">
+        <w:t xml:space="preserve">nttransport: Klicka på </w:t>
+      </w:r>
+      <w:r w:rsidR="0029434F" w:rsidRPr="00AD710C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Patienttransport</w:t>
       </w:r>
-      <w:r w:rsidR="0029434F">
+      <w:r w:rsidR="00586A18" w:rsidRPr="00AD710C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00586A18" w:rsidRPr="00586A18">
+        <w:t>och välj</w:t>
+      </w:r>
+      <w:r w:rsidR="00586A18" w:rsidRPr="00AD710C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Södra Älvsborgs sjukhus patienttransport</w:t>
+      </w:r>
+      <w:r w:rsidR="0029434F" w:rsidRPr="00AD710C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B21A8A" w14:textId="77777777" w:rsidR="0029434F" w:rsidRDefault="0029434F" w:rsidP="0029434F">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om även insidan har driftstörningar kan </w:t>
       </w:r>
       <w:r w:rsidRPr="00301581">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Columna</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003734BA">
         <w:t>nås via</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00660D3F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB0D4F4" w14:textId="77777777" w:rsidR="0029434F" w:rsidRDefault="0029434F" w:rsidP="0029434F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00937EBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://boras-task.columnaflow.com/boras/taskcreationapp.html</w:t>
+          <w:t>https://boras-task.columnaf</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00937EBE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>l</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00937EBE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>ow.com/boras/taskcreationapp.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1173B4F2" w14:textId="145298CF" w:rsidR="00301581" w:rsidRPr="00301581" w:rsidRDefault="00301581" w:rsidP="00301581">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Genomförande</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D4C021C" w14:textId="31054D5C" w:rsidR="003D0B85" w:rsidRDefault="00DA57C3" w:rsidP="00301581">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Felanmälan till VGRIT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07F9ADBD" w14:textId="48F91F02" w:rsidR="003D0B85" w:rsidRPr="003734BA" w:rsidRDefault="003D0B85" w:rsidP="00F13E4A">
       <w:r w:rsidRPr="003734BA">
@@ -414,93 +507,93 @@
       </w:r>
       <w:r w:rsidR="00B30555">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="002F2F73">
         <w:t xml:space="preserve">ordinator för patienttransport och/eller slutstäd </w:t>
       </w:r>
       <w:r w:rsidR="00E64AB8">
         <w:t>per telefon</w:t>
       </w:r>
       <w:r w:rsidR="00213CA6">
         <w:t xml:space="preserve">, för beställning av </w:t>
       </w:r>
       <w:r w:rsidR="00CD77C7">
         <w:t>önskad tjänst</w:t>
       </w:r>
       <w:r w:rsidR="00CA24DD">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09599A43" w14:textId="44DA5E0D" w:rsidR="00461CA9" w:rsidRPr="00D14E94" w:rsidRDefault="00425399" w:rsidP="00CD77C7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00461CA9" w:rsidRPr="00D14E94">
         <w:t xml:space="preserve">oordinator på patienttransport: </w:t>
       </w:r>
       <w:r w:rsidR="00461CA9" w:rsidRPr="00CA24DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>0722-05 00 43</w:t>
       </w:r>
       <w:r w:rsidR="00461CA9" w:rsidRPr="00D14E94">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="375C8635" w14:textId="43C2E2EB" w:rsidR="00056A52" w:rsidRPr="00D14E94" w:rsidRDefault="00425399" w:rsidP="00D14E94">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00056A52" w:rsidRPr="00D14E94">
         <w:t xml:space="preserve">oordinator på slutstäd: </w:t>
       </w:r>
       <w:r w:rsidR="00872D8A" w:rsidRPr="00872D8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>0762-00 74 43</w:t>
       </w:r>
       <w:r w:rsidR="00056A52" w:rsidRPr="00D14E94">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D414DE2" w14:textId="77632230" w:rsidR="00C4417D" w:rsidRDefault="00C4417D" w:rsidP="00C4417D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Avbeställning av tjänst</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD9CB96" w14:textId="48686CBC" w:rsidR="000873D3" w:rsidRDefault="000873D3" w:rsidP="003D0B85">
       <w:r>
         <w:t xml:space="preserve">Om </w:t>
       </w:r>
       <w:r w:rsidR="00D14E94">
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:t>en beställd</w:t>
       </w:r>
       <w:r w:rsidR="00D14E94">
         <w:t xml:space="preserve">a tjänsten </w:t>
       </w:r>
       <w:r>
         <w:t>inte längre behövs</w:t>
       </w:r>
       <w:r w:rsidR="00D14E94">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ska </w:t>
       </w:r>
@@ -555,71 +648,71 @@
         <w:t>Patientuppgifter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F271941" w14:textId="0DFBEDFE" w:rsidR="00DA0917" w:rsidRDefault="00DA0917" w:rsidP="00425399">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Initialer</w:t>
       </w:r>
       <w:r w:rsidR="00CA24DD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A10AB71" w14:textId="14E5E2E5" w:rsidR="00DA0917" w:rsidRDefault="00DA0917" w:rsidP="00425399">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Födelseår</w:t>
       </w:r>
       <w:r w:rsidR="00CA24DD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8F8266" w14:textId="523E38D1" w:rsidR="000949FA" w:rsidRDefault="000949FA" w:rsidP="00425399">
+    <w:p w14:paraId="7E8F8266" w14:textId="78D47076" w:rsidR="000949FA" w:rsidRDefault="000949FA" w:rsidP="00425399">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eventuella smittor – så att </w:t>
       </w:r>
       <w:r w:rsidR="00AA6C1D" w:rsidRPr="00AA6C1D">
         <w:t>servicemedarbetaren</w:t>
       </w:r>
       <w:r w:rsidR="00AA6C1D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">kan </w:t>
       </w:r>
-      <w:r w:rsidR="00425399">
-        <w:t xml:space="preserve">ta </w:t>
+      <w:r w:rsidR="000A622F">
+        <w:t>använda</w:t>
       </w:r>
       <w:r>
-        <w:t>med rätt skyddsutrustning</w:t>
+        <w:t xml:space="preserve"> rätt skyddsutrustning</w:t>
       </w:r>
       <w:r w:rsidR="00CA24DD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6350ED7C" w14:textId="3F8FF234" w:rsidR="00E62CF6" w:rsidRDefault="00E62CF6" w:rsidP="00425399">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eventuell information om till exempel syrgas eller annat som kan vara bra att veta för </w:t>
       </w:r>
       <w:r w:rsidR="00AA6C1D" w:rsidRPr="00AA6C1D">
         <w:t>servicemedarbetaren</w:t>
       </w:r>
       <w:r w:rsidR="00425399">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E4A32F" w14:textId="626947AF" w:rsidR="00965108" w:rsidRDefault="005B45A6" w:rsidP="00425399">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00221E83">
         <w:rPr>
@@ -757,71 +850,71 @@
       </w:pPr>
       <w:r>
         <w:t>Rum</w:t>
       </w:r>
       <w:r w:rsidR="00F01585">
         <w:t>snummer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD11426" w14:textId="181F02BC" w:rsidR="00A545AC" w:rsidRDefault="00A545AC" w:rsidP="00066407">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Tid då sluts</w:t>
       </w:r>
       <w:r w:rsidR="00CC6D65">
         <w:t>tä</w:t>
       </w:r>
       <w:r>
         <w:t>d önskas</w:t>
       </w:r>
       <w:r w:rsidR="00462FBF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7445EC" w14:textId="3D32154A" w:rsidR="00CC6D65" w:rsidRPr="00332FEA" w:rsidRDefault="00CC6D65" w:rsidP="00066407">
+    <w:p w14:paraId="7B7445EC" w14:textId="4D2F5BAB" w:rsidR="00CC6D65" w:rsidRPr="00332FEA" w:rsidRDefault="00CC6D65" w:rsidP="00066407">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eventuella </w:t>
       </w:r>
       <w:r w:rsidRPr="00332FEA">
         <w:t xml:space="preserve">smittor – så att </w:t>
       </w:r>
       <w:r w:rsidR="00462FBF" w:rsidRPr="00332FEA">
         <w:t xml:space="preserve">servicemedarbetaren </w:t>
       </w:r>
       <w:r w:rsidRPr="00332FEA">
         <w:t xml:space="preserve">kan </w:t>
       </w:r>
-      <w:r w:rsidR="00462FBF" w:rsidRPr="00332FEA">
-        <w:t xml:space="preserve">ta </w:t>
+      <w:r w:rsidR="000A622F">
+        <w:t>använda</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FEA">
-        <w:t>med rätt skyddsutrustning och använda rätt material</w:t>
+        <w:t xml:space="preserve"> rätt skyddsutrustning och använda rätt material</w:t>
       </w:r>
       <w:r w:rsidR="00462FBF" w:rsidRPr="00332FEA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="602D99A3" w14:textId="79E0BA81" w:rsidR="00CC6D65" w:rsidRPr="00332FEA" w:rsidRDefault="00CC6D65" w:rsidP="00066407">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eventuell information som </w:t>
       </w:r>
       <w:r w:rsidRPr="00332FEA">
         <w:t xml:space="preserve">kan vara bra </w:t>
       </w:r>
       <w:r w:rsidR="00462FBF" w:rsidRPr="00332FEA">
         <w:t xml:space="preserve">för servicemedarbetaren </w:t>
       </w:r>
       <w:r w:rsidRPr="00332FEA">
         <w:t>att veta</w:t>
       </w:r>
       <w:r w:rsidR="00462FBF" w:rsidRPr="00332FEA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -856,165 +949,171 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53BE8B8B" w14:textId="4F531675" w:rsidR="002C68C1" w:rsidRDefault="002C68C1" w:rsidP="002C68C1">
       <w:r>
         <w:t>Zeina Zimmerman, utvecklingsledare, Lokal och service, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0112E2AE" w14:textId="617CC01C" w:rsidR="002C68C1" w:rsidRPr="002C68C1" w:rsidRDefault="002C68C1" w:rsidP="002C68C1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C68C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Remissinstanser</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C9CEB91" w14:textId="088F8503" w:rsidR="002C68C1" w:rsidRDefault="00BB40F4" w:rsidP="002C68C1">
       <w:r>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A99C74D" w14:textId="525F2E7A" w:rsidR="002C68C1" w:rsidRPr="002C68C1" w:rsidRDefault="002C68C1" w:rsidP="002C68C1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C68C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Fastställt av</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="577B95F0" w14:textId="281B6708" w:rsidR="002C68C1" w:rsidRDefault="5F0B7461" w:rsidP="002C68C1">
       <w:r>
         <w:t>Anders Poutiainen, stabschef</w:t>
       </w:r>
       <w:r w:rsidR="002C68C1">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="345CD327">
         <w:t xml:space="preserve"> funktionsstab,</w:t>
       </w:r>
       <w:r w:rsidR="002C68C1">
         <w:t xml:space="preserve"> SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D73C001" w14:textId="106FB486" w:rsidR="002C68C1" w:rsidRPr="002C68C1" w:rsidRDefault="002C68C1" w:rsidP="002C68C1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C68C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7222BD6B" w14:textId="6CBB7201" w:rsidR="00332FEA" w:rsidRDefault="002C68C1" w:rsidP="00332FEA">
+    <w:p w14:paraId="7222BD6B" w14:textId="5B29780B" w:rsidR="00332FEA" w:rsidRDefault="002C68C1" w:rsidP="00332FEA">
       <w:r>
         <w:t>Patienttransporter, patienttransportör</w:t>
       </w:r>
       <w:r w:rsidR="00332FEA">
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00332FEA">
-        <w:t>transportörer, reservrutin, driftsstörning, Columna, Millennium, vårdavdelningar, servicepersonal, patientförflyttningar</w:t>
+        <w:t xml:space="preserve">transportörer, reservrutin, driftsstörning, Columna, vårdavdelningar, servicepersonal, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B638C9">
+        <w:t xml:space="preserve">servicemedarbetare, </w:t>
+      </w:r>
+      <w:r w:rsidR="00332FEA">
+        <w:t>patientförflyttningar</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00332FEA" w:rsidSect="00330F6A">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27EE7293" w14:textId="77777777" w:rsidR="008E71E9" w:rsidRDefault="008E71E9">
+    <w:p w14:paraId="042D7CE5" w14:textId="77777777" w:rsidR="000D4A2C" w:rsidRDefault="000D4A2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13140308" w14:textId="77777777" w:rsidR="008E71E9" w:rsidRDefault="008E71E9">
+    <w:p w14:paraId="58B303A9" w14:textId="77777777" w:rsidR="000D4A2C" w:rsidRDefault="000D4A2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7DA6BC5C" w14:textId="77777777" w:rsidR="008E71E9" w:rsidRDefault="008E71E9">
+    <w:p w14:paraId="2D2A2630" w14:textId="77777777" w:rsidR="000D4A2C" w:rsidRDefault="000D4A2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1052,100 +1151,99 @@
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="2D4C1147" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1174,51 +1272,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1252,73 +1350,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47AAD1A6" w14:textId="77777777" w:rsidR="008E71E9" w:rsidRDefault="008E71E9"/>
+    <w:p w14:paraId="365E9DA5" w14:textId="77777777" w:rsidR="000D4A2C" w:rsidRDefault="000D4A2C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63BC71DE" w14:textId="77777777" w:rsidR="008E71E9" w:rsidRDefault="008E71E9">
+    <w:p w14:paraId="39960DAA" w14:textId="77777777" w:rsidR="000D4A2C" w:rsidRDefault="000D4A2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="13AD09F1" w14:textId="77777777" w:rsidR="008E71E9" w:rsidRDefault="008E71E9">
+    <w:p w14:paraId="58978917" w14:textId="77777777" w:rsidR="000D4A2C" w:rsidRDefault="000D4A2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1396,51 +1494,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="6FEAB0F7" w:rsidR="008A4EB9" w:rsidRDefault="00F13E4A" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="4AC87EF8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-78740</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669155" cy="266700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
@@ -1526,50 +1624,51 @@
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1840152105"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Watermarks"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent/>
     </w:sdt>
     <w:r w:rsidR="008569C6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="0011A590">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -1613,51 +1712,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1761,51 +1860,50 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AF4C8800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05BA5B75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6DAD97A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
@@ -3386,50 +3484,163 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A411CF9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="426232D2"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2789" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3509" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4229" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4949" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5669" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6389" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7109" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7829" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3499,51 +3710,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F322367"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AA585B30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3612,51 +3823,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="402E6179"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4D10F658"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3725,51 +3936,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4057032C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DB4A34FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3838,51 +4049,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3951,51 +4162,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4092,51 +4303,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="466551E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F6189036"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4205,51 +4416,164 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49DA7CC9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8C02876"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2789" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3509" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4229" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4949" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5669" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6389" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7109" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7829" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D3A75C9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D556EF12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4318,51 +4642,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4431,51 +4755,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53B32F76"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04EE587E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4544,51 +4868,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4658,51 +4982,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4771,51 +5095,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A397F4F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90F4736A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4884,51 +5208,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ED2627C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1924DD52"/>
     <w:lvl w:ilvl="0" w:tplc="F38E4C36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaniv2"/>
       <w:lvlText w:val="­"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4998,51 +5322,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -5111,51 +5435,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73A5594C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0D222836"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5224,51 +5548,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5337,51 +5661,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5451,162 +5775,166 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="883057467">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="852645131">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="191840867">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="342130049">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="728845952">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1246451538">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1858157398">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1265920795">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1129128498">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="908543410">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="418067225">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1473407849">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1007900015">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2071614293">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1292780965">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1330596407">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="93478028">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="831677174">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1484851355">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="224532541">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="163206080">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="638152780">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1404177096">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1263682811">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="514458723">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1989017907">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="874659784">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="677077094">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2006321421">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1664240071">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="375006004">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1375540034">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1603999037">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="324086717">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="179200055">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1259021569">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="147946398">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -5632,55 +5960,58 @@
     <w:rsid w:val="00022E62"/>
     <w:rsid w:val="0002327F"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033C79"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00042290"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="000534C8"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056A52"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00057705"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="00066407"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00086B39"/>
     <w:rsid w:val="000873D3"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00090736"/>
     <w:rsid w:val="000949FA"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000A1683"/>
     <w:rsid w:val="000A611A"/>
+    <w:rsid w:val="000A622F"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B58AD"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D4A2C"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="0011139E"/>
     <w:rsid w:val="00112770"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00127FD7"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132308"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="00140BB5"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00147F3C"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="0015282B"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
@@ -5756,124 +6087,128 @@
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="003734BA"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D0B85"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D4FD9"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003D7285"/>
     <w:rsid w:val="003E0705"/>
+    <w:rsid w:val="003E1D7B"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00425399"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00453231"/>
     <w:rsid w:val="0046068E"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00461CA9"/>
     <w:rsid w:val="00462FBF"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
+    <w:rsid w:val="004718C2"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00473C45"/>
     <w:rsid w:val="004779EB"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B116C"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B6ACA"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C52F1"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E46C5"/>
     <w:rsid w:val="004E4A98"/>
     <w:rsid w:val="004E570A"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00501986"/>
     <w:rsid w:val="00506662"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00524111"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00534055"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="0058353C"/>
+    <w:rsid w:val="00586A18"/>
     <w:rsid w:val="005935C2"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B45A6"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="006008FF"/>
     <w:rsid w:val="0060596B"/>
+    <w:rsid w:val="00605DD0"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00660D3F"/>
     <w:rsid w:val="006654BB"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00666663"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="0068692C"/>
     <w:rsid w:val="0069333F"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
@@ -5909,50 +6244,51 @@
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="007705B6"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00794723"/>
     <w:rsid w:val="007947AE"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A705A"/>
     <w:rsid w:val="007B312E"/>
     <w:rsid w:val="007B5DCD"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1AF0"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5BF5"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262C6"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831B10"/>
+    <w:rsid w:val="00834B54"/>
     <w:rsid w:val="0083572B"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="008421EE"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="008711F7"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00872D8A"/>
     <w:rsid w:val="008742BA"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C6D27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
@@ -5969,113 +6305,117 @@
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00937EBE"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009467C0"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="009630D1"/>
     <w:rsid w:val="00965108"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00977E4D"/>
     <w:rsid w:val="0099380E"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E440A"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4D93"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A17232"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A545AC"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55168"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A74041"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A867B6"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A921F6"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6C1D"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD50ED"/>
+    <w:rsid w:val="00AD710C"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF1DE1"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B05C93"/>
     <w:rsid w:val="00B07B0B"/>
     <w:rsid w:val="00B122FE"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B20BD0"/>
     <w:rsid w:val="00B222D1"/>
     <w:rsid w:val="00B22888"/>
     <w:rsid w:val="00B25170"/>
     <w:rsid w:val="00B26D4E"/>
     <w:rsid w:val="00B30555"/>
     <w:rsid w:val="00B32825"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
+    <w:rsid w:val="00B638C9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B70ED7"/>
     <w:rsid w:val="00B741CB"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB1460"/>
     <w:rsid w:val="00BB40F4"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD44F8"/>
     <w:rsid w:val="00BE21D2"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF3FFF"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
@@ -6142,80 +6482,82 @@
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E36509"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E62CF6"/>
     <w:rsid w:val="00E64AB8"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E74823"/>
     <w:rsid w:val="00E7690B"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E83807"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA55A0"/>
+    <w:rsid w:val="00EB4BD6"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC0D2B"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED1E1F"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED5037"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F01585"/>
     <w:rsid w:val="00F13E4A"/>
     <w:rsid w:val="00F17A20"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F34719"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F45D2A"/>
     <w:rsid w:val="00F475C0"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F6199F"/>
     <w:rsid w:val="00F80F43"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F91BEC"/>
     <w:rsid w:val="00FA5C75"/>
+    <w:rsid w:val="00FB28E7"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB5E5A"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC346B"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0539877B"/>
     <w:rsid w:val="06FBA378"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="30C1791F"/>
     <w:rsid w:val="345CD327"/>
     <w:rsid w:val="3791717A"/>
     <w:rsid w:val="3BC2FEEC"/>
     <w:rsid w:val="5EC6E748"/>
     <w:rsid w:val="5F0B7461"/>
     <w:rsid w:val="62A413CC"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6A9477C9"/>
     <w:rsid w:val="6B2CF8ED"/>
@@ -6232,55 +6574,56 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{5F14D1D6-321A-4333-B1D9-BC372788F1B6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8833,51 +9176,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaniv2">
     <w:name w:val="Punktlista nivå2"/>
     <w:qFormat/>
     <w:rsid w:val="00425399"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="35"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1707"/>
       </w:tabs>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1706" w:right="868" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="159586318">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="57635188">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -9463,58 +9806,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>440</Words>
-  <Characters>2336</Characters>
+  <Words>462</Words>
+  <Characters>2453</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2771</CharactersWithSpaces>
+  <CharactersWithSpaces>2910</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Reservrutin för beställning av patienttransport och slutstäd, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>3</revision>
+  <lastModifiedBy>Zeina Zimmerman</lastModifiedBy>
+  <revision>17</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>