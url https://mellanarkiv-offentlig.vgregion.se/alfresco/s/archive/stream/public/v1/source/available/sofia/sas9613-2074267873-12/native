--- v0 (2025-11-26)
+++ v1 (2026-04-21)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="25D8A02F" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc122082596"/>
       <w:bookmarkStart w:id="1" w:name="_Toc158964890"/>
       <w:r>
         <w:t xml:space="preserve">De registrerades rättigheter vid </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>Södra Älvsborgs Sjukhus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="0285F2EF" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67C575B7" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
@@ -3004,51 +3004,50 @@
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5C1A8433" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc158964892"/>
       <w:bookmarkStart w:id="4" w:name="_Toc122082598"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="004E742B" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Inledning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="5CCB4EB7" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t xml:space="preserve">Södra Älvsborgs Sjukhus (SÄS) är en myndighet i Västra Götalandsregionen och styrs ytterst av en politisk nämnd. Som myndighet har organisationen uppgiften att ge sjukvård. För att fullgöra sina uppdrag behöver SÄS behandla personuppgifter. All behandling av personuppgifter utgår från ett tydligt ändamål och syfte. Den lagliga regleringen av hur sjukhuset hantera personuppgifter utgår från olika lagar, främst dataskyddsförordningen/GDPR (DSF) (EU) 2016/679 men även lagar som patientdatalag (2008:355) och offentlighets- och sekretesslag (2009:400). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E97AC0D" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc158964893"/>
       <w:r>
         <w:t>Begrepp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="1BB07AB1" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t xml:space="preserve">I lagtext men också i andra sammanhang används ett antal begrepp som är nödvändiga att känna till när det gäller hantering av personuppgifter. I detta stycke beskrivs några nyckelbegrepp. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C5F9777" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRPr="004C4316" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
@@ -3113,51 +3112,50 @@
       <w:r w:rsidRPr="00493324">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>den registrerade</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Den registrerade är den vars personuppgifter myndigheten/sjukhuset behandlar. Typiskt sett handlar det om patientuppgifter. Av texten framgår </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>vidarez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">§ att sjukhuset hanterar personuppgifter för ett antal andra syften exempelvis arbetssökande och medarbetare. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DDC9D0A" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc158964898"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Grunder för behandling av personuppgifter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="03815703" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t>För att en organisation ska få lov att hantera personuppgifter fordras stöd i författning, rättslig grund. Enligt GDPR/DSF stödjer sjukhuset hanteringen av personuppgifter på någon av de rättsliga grunderna i EU-förordningen:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F3C16B" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Samtycke</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="094FE99C" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
@@ -3231,51 +3229,50 @@
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc158964899"/>
       <w:r>
         <w:t>Allmän handling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="6B672B53" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t xml:space="preserve">En hörnsten i det offentliga Sverige är handlingsoffentligheten, en del av den så kallade offentlighetsprincipen. Den innebär att information som skapats hos myndigheten, kommit in till eller skickats från myndigheten är att se som allmän. Att notera är att allmän handling antingen kan vara offentlig eller belagd med sekretess. Att information är allmän handling innebär att den vid begäran kan lämnas ut givet att den inte är sekretessbelagd. Notera att GDPR/DSF inte hindrar myndigheten från att lämna ut allmän handling. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF61173" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t xml:space="preserve">Om den vid sjukhuset som har uppdraget att lämna ut en allmän handling finner att handlingen med stöd av lag helt eller delvis inte kan lämnas ut på grund av sekretess, ska den registrerade få frågan om hen önskar ett skriftligt beslut i ärendet. Myndigheten ska då genom en tjänsteperson fatta ett avslagsbeslut till den registrerade som går att överklaga till Kammarrätten i Jönköping. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E08642F" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc158964900"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Behandling av personuppgifter för patienter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="32F83F35" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc158964901"/>
       <w:r>
         <w:t>Personuppgifter i patientjournaler och för att ge vård i övrigt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="789DAFD0" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t xml:space="preserve">För att ge vård till patienter fordras dokumentation. Likaså fordras dokumentation för att planering, genomförande och uppföljning av given vård ska kunna ske. Dessa fakta innebär att uppgifter om diagnostik, vård, omvårdnad och behandling registreras i det som brukas benämnas patientjournal. Utöver detta behöver en administrativa uppgifter hanteras för att planera, ta betalt för och följa upp vården, patientadministration. En speciell situation är bokade besök till vilka det kallas eller påminns via SMS. För att använda SMS fordras ett samtycke och samtycket kan lämnas på en speciell blankett eller muntligt. Ett lämnat samtycke kan också när som helst dras tillbaka. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="546EBD6A" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
@@ -3352,51 +3349,50 @@
         <w:t xml:space="preserve">Patienter har rätt att spärra sina uppgifter, det kan röra för en viss enhet eller ett visst besök. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5267A983" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t xml:space="preserve">Mer information om detta finns när man loggar in på vårdtjänsten ”1177”, </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00FC3734">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.1177.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DDEE705" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc158964904"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Att ta del av journalen och loggutdrag</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="1B51A241" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t xml:space="preserve">Patienter har med ytterst få undantag rätt att ta del av sina uppgifter, sin journal. Idag är det naturliga sätt att ta del av sina uppgifter att logga in på vårdtjänsten 1177 och läsa sin journal. Patienter har även rätt att begära ut papperskopia på sin journal. Vid Södra Älvsborgs Sjukhus lämnas begäran om journalkopia till sjukhusarkivet som har uppdraget för all verksamhet förutom för barn- och ungdomspsykiatrin att lämna ut journalkopior. Barn- och ungdomspsykiatrin SÄS lämnar ut journaler för sin verksamhet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CA5FC5" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t xml:space="preserve">Information om hur du från SÄS rekvirerar journalkopior kan du få på hemsidan </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00FC3734">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> och välj ”Patient hos oss” och sedan ”Din journal”. </w:t>
       </w:r>
       <w:r>
@@ -3492,51 +3488,50 @@
     <w:p w14:paraId="11B01A1F" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Rättslig grund</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Den rättsliga grunden för att hantera uppgifter om besökande är allmänt intresse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE6E1F7" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc158964908"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Kamerabevakning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="53779E3D" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t xml:space="preserve">För allas säkerhet har sjukhuset kamerabevakning. Dokumentation från kamerabevakning kan begäras ut. Vid ett utlämnande görs en sekretessprövning i varje enskilt fall. En begäran om utlämnande från kamerabevakningen lämnas till via e-post till </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00FC3734">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>sas@vgregion.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EFE7E60" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc158964909"/>
@@ -3663,51 +3658,50 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Att hantera uppgifter om studenter har sin grund i myndighetsutövning och allmänt intresse.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="444F6074" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc158964913"/>
       <w:r w:rsidRPr="005662F7">
         <w:rPr>
           <w:rStyle w:val="Rubrik1Char"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Arbetssökande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3434152A" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t>Sjukhuset behandlar personuppgifter för arbetssökande. Syftet för personuppgiftsbehandlingen här är att kunna hantera ansökningar och tillsätta befattningar. I rekryteringsprocessen hanteras även andra typer av information exempelvis, tester av lämplighet och dokumentation av referenstagning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D1CA9A0" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Rättslig grund</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -3835,51 +3829,50 @@
       <w:r w:rsidRPr="00BC3446">
         <w:t>den rättsliga grunden för behandlingen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="560FC4F8" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRPr="00BC3446" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC3446">
         <w:t>hur länge personuppgifter kommer att lagras</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36043DB4" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRPr="00BC3446" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC3446">
-        <w:lastRenderedPageBreak/>
         <w:t>vem som kommer att ta del av personuppgifter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBFF389" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRPr="00BC3446" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC3446">
         <w:t>registrerades rättigheter enligt dataskyddsförordningen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DEEC41B" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRPr="00BC3446" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC3446">
         <w:t>om personuppgifter kommer att överföras till ett så kallat tredjeland (land utanför EU/EES)</w:t>
@@ -4015,55 +4008,51 @@
         <w:t xml:space="preserve">Om den registrerade inte specifikt begär att få en kopia på sina personuppgifter så måste SÄS inte per automatik lämna ut handlingen där begäran är ofullständig. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F311AC1" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t>Då är det tillräckligt att ge en sammanställning av de personuppgifter som är en del av behandlingen eller behandlingarna, förutsatt att sammanställningen är lätt att förstå och utformad så att det går att kontrollera var uppgifts riktighet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49DC455D" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t xml:space="preserve">Det kan finnas bland annat rättsliga omständigheter som gör att SÄS inte kan lämna ut all information. Det inkluderar om registrerade gör för många begäran om tillgång under en allt för kort tid, vilket innebär att det är ogrundad eller orimliga begäranden. Fullständigt utlämnande ska inte heller ske om det medför nackdel för andra.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="225DE651" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc158964918"/>
       <w:r>
         <w:t>Allmän handling och den registrerades rättigheter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="075969A0" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
-        <w:t xml:space="preserve">Hantering av information om och med hänsyn till den registrerades rättigheter förhåller sig till författningar som reglerar </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">informationshanteringen vid en offentlig myndighet. Hur myndigheten hanterar allmän handling, inte minst ur ett arkivperspektiv, påverkar de förhållanden som beskrivs nedan om rättelse och radering. </w:t>
+        <w:t xml:space="preserve">Hantering av information om och med hänsyn till den registrerades rättigheter förhåller sig till författningar som reglerar informationshanteringen vid en offentlig myndighet. Hur myndigheten hanterar allmän handling, inte minst ur ett arkivperspektiv, påverkar de förhållanden som beskrivs nedan om rättelse och radering. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C35DB72" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc158964919"/>
       <w:r>
         <w:t>Rätt till rättelse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="0930605C" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t>Registrerade har rätt att kontakta SÄS för att få felaktiga uppgifter rättade.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FED68E3" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t xml:space="preserve">Registrerade kan även komplettera med personuppgifter som saknas och som är relevanta för ändamål med personuppgiftsbehandlingen. SÄS är ålagda att kontrollera dessa uppgifters riktighet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71DDA088" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t>Registrerade har också rätt att begära ut information om till vem uppgifter har lämnats ut. SÄS har i uppgift att kontakta mottagare av personuppgifterna för att informera om att rättelse har skett, förutsatt att det inte är en orimligt betungande insats.</w:t>
@@ -4220,51 +4209,50 @@
       <w:r w:rsidRPr="00B5386C">
         <w:t>personuppgifterna har behandlats olagligt </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CEC6C04" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRPr="00B5386C" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5386C">
         <w:t>radering krävs för att uppfylla en rättslig skyldighet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14F8CCF7" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRPr="00B5386C" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5386C">
-        <w:lastRenderedPageBreak/>
         <w:t>personuppgifterna avser barn och har samlats in i samband med att barnet skapar en profil i ett socialt nätverk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27DBEEC8" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t>SÄS ska kontakta mottagarna av personuppgifterna för att informera om raderingen, förutsatt att det inte är en orimligt betungande insats. När eller om personuppgifterna offentliggjorts så ska den som offentliggjort uppgifterna även vidta åtgärder för att informera andra som behandlar uppgifterna eller länkar till dessa att uppgifterna tas bort.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B643A56" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc158964921"/>
       <w:r>
         <w:t>Rätt till begränsning av behandling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="0F1EBA41" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRPr="000F1805" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r w:rsidRPr="000F1805">
         <w:t>De registrerade har</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> i vissa fall</w:t>
       </w:r>
@@ -4338,51 +4326,50 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> personen ska </w:t>
       </w:r>
       <w:r w:rsidRPr="00841C39">
         <w:t>överlämnas till en annan personuppgiftsansvari</w:t>
       </w:r>
       <w:r>
         <w:t>g. Detta</w:t>
       </w:r>
       <w:r w:rsidRPr="00841C39">
         <w:t xml:space="preserve"> ska göras utan förhinder</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00841C39">
         <w:t xml:space="preserve"> om möjligt.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B5B47CF" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Det gäller de personuppgifter som den registrerade själv har lämnat, och en förutsättning är att det finns teknisk kompabilitet. SÄS är inte ålagda att införliva eller upprätthålla tekniska lösningar för överföring av personuppgifter till andra potentiella personuppgiftsansvariga som inte finns i nuläget enbart för att utöka dataportabilitet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37DE91B0" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t xml:space="preserve">Ett praktiskt exempel är att en registrerad önskar överföring av namn, personnummer, telefonnummer och den senaste veckans patienthistorik från SÄS till en privat vårdgivare i brevformat och samtycker till att detta sker. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7087DD55" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc158964924"/>
       <w:r>
         <w:t>Automatiserade beslut</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="27430243" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t>Den registrerade har rätt att begära att bli kontaktad innan beslut sker via en profilering och automatiserad process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BA8BE5" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
@@ -4412,51 +4399,50 @@
       <w:r w:rsidRPr="00EE45EC">
         <w:t>Villkor kring samtliga</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rättigheter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="5616686B" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t>SÄS ska försöka tillgängliggöra all information på ett lätt och tydligt sätt som främjar förutsättningarna för att den enskilde kan utöva sina rättigheter i enlighet med dataskyddsförordningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34B0B533" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t>Sjukhuset ska även kunna identifiera den som uttrycker en begäran för att säkerställa att utlämnande inte blir fel och för att säkerställa säkerhetsåtgärder. SÄS har rätt att kräva in precis så mycket uppgifter från en enskild som krävs för att säkerställa identifiering och därmed möjliggöra hantering av begäran.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A2447AE" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t>All begäran ska hanteras så snabbt som möjligt. Längsta tidsfrist är 30 dagar. SÄS har rätt att vid undantagsfall utöka frist med 60 dagar, om det kan motiveras och att motiveringen lämnas till den registrerade senast 30 dagar från det att begäran inkommit. I extrema undantagsfall kan SÄS be om ytterligare frist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CDEDC77" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Personuppgiftsansvarig kan emellanåt bli ålagd att betala ersättning eller skadestånd om enskild har lidit skada eller haft sina personuppgifter behandlade i strid med dataskyddsförordningen, inkluderat om ett personuppgiftsbiträde har brutit mot bestämmelser. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBC9D9D" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t>Sjukhuset har inte rätt att kräva vanlig postgång utan högsta möjliga motivering. Enskilda fall bör prövas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF78ED1" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRPr="005662F7" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc158964926"/>
       <w:r w:rsidRPr="005662F7">
         <w:t>Registerutdrag</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="262EA84B" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t xml:space="preserve">Den registrerade har rätt att begära ett registerutdrag som beskriver vilka personuppgifter sjukhuset behandlar avseende den registrerade. Den registrerade har rätt att inom månad få svar på en sådan begäran. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66FAF9D8" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
@@ -4514,55 +4500,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="22B2CD6E" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Andra myndigheter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407FBFD1" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t xml:space="preserve">Med stöd av lag lämnar sjukhuset ut uppgifter till andra myndigheter som Polis, socialtjänst, Försäkringskassa med flera. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FEE7A02" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Lagring av information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ACB8AB2" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
-        <w:t xml:space="preserve">Vid en myndighet ska allmänna handlingar bevaras om det inte finns beslut om gallring. Sjukhuset följer en informationshanteringsplan, en </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">förteckning som visar hur länge olika typer av information ska bevaras, som är fastställd ansvarig nämnd. </w:t>
+        <w:t xml:space="preserve">Vid en myndighet ska allmänna handlingar bevaras om det inte finns beslut om gallring. Sjukhuset följer en informationshanteringsplan, en förteckning som visar hur länge olika typer av information ska bevaras, som är fastställd ansvarig nämnd. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D94C520" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t>Handlingar/information som inte har status av allmän handling rensas när den informationen inte behövs längre. Personuppgifter i dessa handlingar rensas när ändamålet för behandlingen har upphört.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F5B3D34" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRPr="005662F7" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc158964927"/>
       <w:r w:rsidRPr="005662F7">
         <w:t>Kontaktuppgifter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="6A47F956" w14:textId="77777777" w:rsidR="00E25B04" w:rsidRDefault="00E25B04" w:rsidP="00E25B04">
       <w:r>
         <w:t xml:space="preserve">Frågor eller synpunkter hur sjukhuset behandlar personuppgifter skickas till e-post </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00D22BDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
@@ -4676,118 +4658,118 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00747066" w:rsidSect="00330F6A">
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="even" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:headerReference w:type="first" r:id="rId26"/>
       <w:footerReference w:type="first" r:id="rId27"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AB5885D" w14:textId="77777777" w:rsidR="00DE1F76" w:rsidRDefault="00DE1F76">
+    <w:p w14:paraId="2E798250" w14:textId="77777777" w:rsidR="009F0001" w:rsidRDefault="009F0001">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70052291" w14:textId="77777777" w:rsidR="00DE1F76" w:rsidRDefault="00DE1F76">
+    <w:p w14:paraId="4FB129C0" w14:textId="77777777" w:rsidR="009F0001" w:rsidRDefault="009F0001">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="38BB0262" w14:textId="77777777" w:rsidR="00DE1F76" w:rsidRDefault="00DE1F76">
+    <w:p w14:paraId="1B45E603" w14:textId="77777777" w:rsidR="009F0001" w:rsidRDefault="009F0001">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -4795,89 +4777,89 @@
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="2D4C1147" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -4906,51 +4888,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Picture 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -4984,73 +4966,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="382D4EEF" w14:textId="77777777" w:rsidR="00DE1F76" w:rsidRDefault="00DE1F76"/>
+    <w:p w14:paraId="417CA68F" w14:textId="77777777" w:rsidR="009F0001" w:rsidRDefault="009F0001"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7668FDB8" w14:textId="77777777" w:rsidR="00DE1F76" w:rsidRDefault="00DE1F76">
+    <w:p w14:paraId="571F96BA" w14:textId="77777777" w:rsidR="009F0001" w:rsidRDefault="009F0001">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3A8B447D" w14:textId="77777777" w:rsidR="00DE1F76" w:rsidRDefault="00DE1F76">
+    <w:p w14:paraId="2B1BC3F6" w14:textId="77777777" w:rsidR="009F0001" w:rsidRDefault="009F0001">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Text Box 10"/>
@@ -5088,91 +5070,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="46B06E85">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="685B7E76" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="5C36AAEB" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Picture 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5294,92 +5276,92 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="537789F5">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="6D41DF98" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9435,52 +9417,51 @@
   <w:num w:numId="29" w16cid:durableId="1410077573">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="14313696">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1304845725">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="154223760">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1848522820">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1282230668">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="841362071">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
@@ -9682,50 +9663,51 @@
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00434E25"/>
     <w:rsid w:val="00440F9A"/>
     <w:rsid w:val="00443E78"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00450EB3"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004778E0"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00484E75"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00493324"/>
     <w:rsid w:val="00496D77"/>
     <w:rsid w:val="004A07A3"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004B3BDB"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D2CC6"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E5B3F"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F558B"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="005044FD"/>
     <w:rsid w:val="00507294"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00521AC9"/>
     <w:rsid w:val="00527C0A"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00532ACD"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00553151"/>
     <w:rsid w:val="00553D3D"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="005579A4"/>
     <w:rsid w:val="00563D78"/>
     <w:rsid w:val="0056407E"/>
     <w:rsid w:val="00565129"/>
@@ -9907,50 +9889,51 @@
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="0096176C"/>
     <w:rsid w:val="0096312A"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00976949"/>
     <w:rsid w:val="00980D51"/>
     <w:rsid w:val="00984DFB"/>
     <w:rsid w:val="00994469"/>
     <w:rsid w:val="009B1543"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B47E4"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E27B4"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F0001"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A051C4"/>
     <w:rsid w:val="00A053BD"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A25B85"/>
     <w:rsid w:val="00A25E33"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A414D5"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A6039D"/>
     <w:rsid w:val="00A63AD7"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
@@ -10176,97 +10159,98 @@
     <w:rsid w:val="0E8CF661"/>
     <w:rsid w:val="0F379933"/>
     <w:rsid w:val="100F9E65"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="167B7B6B"/>
     <w:rsid w:val="18E5650A"/>
     <w:rsid w:val="19A2EC43"/>
     <w:rsid w:val="19B31C2D"/>
     <w:rsid w:val="1ED12C57"/>
     <w:rsid w:val="2AA73F0B"/>
     <w:rsid w:val="2BF90001"/>
     <w:rsid w:val="2E4B2BB1"/>
     <w:rsid w:val="316C0F58"/>
     <w:rsid w:val="5711E9BF"/>
     <w:rsid w:val="59201256"/>
     <w:rsid w:val="5A306224"/>
     <w:rsid w:val="5D55E1D5"/>
     <w:rsid w:val="60B83AA3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="67712A4C"/>
     <w:rsid w:val="6A29F913"/>
     <w:rsid w:val="6AAC1E4C"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6C84D430"/>
     <w:rsid w:val="6D541ACF"/>
+    <w:rsid w:val="6D8E40CD"/>
     <w:rsid w:val="713905A1"/>
     <w:rsid w:val="73BAB133"/>
     <w:rsid w:val="748FD83D"/>
     <w:rsid w:val="74C802CA"/>
     <w:rsid w:val="7663D32B"/>
     <w:rsid w:val="76B6804F"/>
     <w:rsid w:val="7A8B16E7"/>
     <w:rsid w:val="7C05746C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{52F50B09-9862-4070-A62C-63EEB020F61F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12750,51 +12734,51 @@
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00841C39"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0056407E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13172,59 +13156,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
+  <Pages>1</Pages>
   <Words>4142</Words>
   <Characters>21957</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>182</Lines>
   <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>26047</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Registrerades rättigheter inom SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Henrik Hermansson</lastModifiedBy>
-  <revision>234</revision>
+  <lastModifiedBy>Johan Aneljung</lastModifiedBy>
+  <revision>235</revision>
   <lastPrinted>2016-04-01T04:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>