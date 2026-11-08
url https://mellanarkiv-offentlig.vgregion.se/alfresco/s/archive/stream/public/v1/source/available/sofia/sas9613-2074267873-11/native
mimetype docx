--- v0 (2025-11-26)
+++ v1 (2026-11-08)
@@ -1,247 +1,246 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004B0B4A" w:rsidP="004B0B4A" w:rsidRDefault="004B0B4A" w14:paraId="0EC00D49" w14:textId="77777777"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00D06A6D" w:rsidP="00B07275" w:rsidRDefault="5B626C3E" w14:paraId="058E49F6" w14:textId="333EE410">
+    <w:p w14:paraId="0EC00D49" w14:textId="77777777" w:rsidR="004B0B4A" w:rsidRDefault="004B0B4A" w:rsidP="004B0B4A"/>
+    <w:p w14:paraId="277A206F" w14:textId="77777777" w:rsidR="004B0B4A" w:rsidRDefault="004B0B4A" w:rsidP="004B0B4A"/>
+    <w:p w14:paraId="58F17FC3" w14:textId="77777777" w:rsidR="004B0B4A" w:rsidRDefault="004B0B4A" w:rsidP="004B0B4A"/>
+    <w:p w14:paraId="1C8EC273" w14:textId="77777777" w:rsidR="004B0B4A" w:rsidRDefault="004B0B4A" w:rsidP="004B0B4A"/>
+    <w:p w14:paraId="78F10F8E" w14:textId="77777777" w:rsidR="004B0B4A" w:rsidRDefault="004B0B4A" w:rsidP="004B0B4A"/>
+    <w:p w14:paraId="28840B88" w14:textId="77777777" w:rsidR="004B0B4A" w:rsidRDefault="004B0B4A" w:rsidP="004B0B4A"/>
+    <w:p w14:paraId="058E49F6" w14:textId="333EE410" w:rsidR="00D06A6D" w:rsidRDefault="5B626C3E" w:rsidP="00B07275">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>Integritet</w:t>
       </w:r>
       <w:r w:rsidR="00D665D9">
         <w:t>sr</w:t>
       </w:r>
       <w:r w:rsidR="4F0FE957">
         <w:t>iktlinje</w:t>
       </w:r>
       <w:r w:rsidR="00D665D9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="5791A1AF">
         <w:t xml:space="preserve">ödra </w:t>
       </w:r>
       <w:r>
         <w:t>Ä</w:t>
       </w:r>
       <w:r w:rsidR="53B0FA13">
         <w:t xml:space="preserve">lvsborgs </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="28C89956">
         <w:t>jukhus</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w:rsidR="000932DF" w:rsidP="000932DF" w:rsidRDefault="000932DF" w14:paraId="0BEB702A" w14:textId="77777777">
+    <w:p w14:paraId="0BEB702A" w14:textId="77777777" w:rsidR="000932DF" w:rsidRDefault="000932DF" w:rsidP="000932DF">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc123301284" w:id="1"/>
-      <w:bookmarkStart w:name="_Toc83200214" w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc123301284"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc83200214"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="0050146C" w:rsidP="0050146C" w:rsidRDefault="005E22EF" w14:paraId="77870C6E" w14:textId="665087B7">
+    <w:p w14:paraId="77870C6E" w14:textId="665087B7" w:rsidR="0050146C" w:rsidRDefault="005E22EF" w:rsidP="0050146C">
       <w:r>
         <w:t>Denna r</w:t>
       </w:r>
       <w:r w:rsidR="3B94F478">
         <w:t>iktlinje</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> är framtagen för att</w:t>
       </w:r>
       <w:r w:rsidR="0288A4B0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="19BCDF8E">
         <w:t>Södra Älvsborgs Sjukhus</w:t>
       </w:r>
       <w:r w:rsidR="438469A6">
         <w:t xml:space="preserve"> ska ha en förvaltningsspecifik motsvarighet till en integritetspolicy</w:t>
       </w:r>
       <w:r w:rsidR="006E121F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="438469A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E121F">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="438469A6">
         <w:t xml:space="preserve">ör att komplettera den regionala integritetspolicy som finns i VGR </w:t>
       </w:r>
       <w:r w:rsidR="00CB1CEC">
         <w:t xml:space="preserve">innehåller riktlinjen </w:t>
       </w:r>
       <w:r w:rsidR="438469A6">
         <w:t>ytterligare aspekter s</w:t>
       </w:r>
       <w:r w:rsidR="46BC0A68">
         <w:t>om blir aktuella för SÄS i egenskap av en hälso- och sjukvårdsförvaltning</w:t>
       </w:r>
       <w:r w:rsidR="6153AB0E">
         <w:t xml:space="preserve">. Det finns ett behov av att komplettera den regionala integritetspolicyn med hälso- och sjukvårdsspecifika aspekter utifrån krav från GDPR och per rekommendation från SÄS dataskyddsombud. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0050146C" w:rsidR="005E22EF" w:rsidP="0050146C" w:rsidRDefault="005E22EF" w14:paraId="25BF9C56" w14:textId="39D1A56F">
+    <w:p w14:paraId="25BF9C56" w14:textId="39D1A56F" w:rsidR="005E22EF" w:rsidRPr="0050146C" w:rsidRDefault="005E22EF" w:rsidP="0050146C">
       <w:r>
         <w:t xml:space="preserve">Dokumentet innehåller information om vad en personuppgift </w:t>
       </w:r>
       <w:r w:rsidR="00C261DE">
         <w:t xml:space="preserve">och personuppgiftsbehandling </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">är samt </w:t>
       </w:r>
       <w:r w:rsidR="00C261DE">
         <w:t xml:space="preserve">hur dessa tas om hand för </w:t>
       </w:r>
       <w:r w:rsidR="4580BFA0">
         <w:t xml:space="preserve">den mängd registrerade som förekommer i kontakt med </w:t>
       </w:r>
       <w:r w:rsidR="00432658">
         <w:t xml:space="preserve">SÄS. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000932DF" w:rsidR="00E85D9F" w:rsidP="005E22EF" w:rsidRDefault="00E85D9F" w14:paraId="3B99AC93" w14:textId="77777777">
+    <w:p w14:paraId="3B99AC93" w14:textId="77777777" w:rsidR="00E85D9F" w:rsidRPr="000932DF" w:rsidRDefault="00E85D9F" w:rsidP="005E22EF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712" w:hanging="357"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1281295067"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidRPr="002679E3" w:rsidR="002679E3" w:rsidP="00C2650E" w:rsidRDefault="002679E3" w14:paraId="4AA70908" w14:textId="580A4AF3">
+        <w:p w14:paraId="4AA70908" w14:textId="580A4AF3" w:rsidR="002679E3" w:rsidRPr="002679E3" w:rsidRDefault="002679E3" w:rsidP="00C2650E">
           <w:pPr>
             <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
             <w:ind w:left="993"/>
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="4420F73B">
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>Innehållsförteckning</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="008118D8" w:rsidRDefault="005435DF" w14:paraId="14D712F2" w14:textId="011E0BD0">
+        <w:p w14:paraId="14D712F2" w14:textId="011E0BD0" w:rsidR="008118D8" w:rsidRDefault="005435DF">
           <w:pPr>
             <w:pStyle w:val="Innehll1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Rubrik 4;3" </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:history="1" w:anchor="_Toc123301284">
-            <w:r w:rsidRPr="000729B7" w:rsidR="008118D8">
+          <w:hyperlink w:anchor="_Toc123301284" w:history="1">
+            <w:r w:rsidR="008118D8" w:rsidRPr="000729B7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sammanfattning</w:t>
             </w:r>
             <w:r w:rsidR="008118D8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="008118D8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="008118D8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -255,1368 +254,1359 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="008118D8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="008118D8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="008118D8">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008118D8" w:rsidRDefault="00000000" w14:paraId="19FE7C39" w14:textId="0EEFA405">
+        <w:p w14:paraId="19FE7C39" w14:textId="0EEFA405" w:rsidR="008118D8" w:rsidRDefault="008118D8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc123301285">
-            <w:r w:rsidRPr="000729B7" w:rsidR="008118D8">
+          <w:hyperlink w:anchor="_Toc123301285" w:history="1">
+            <w:r w:rsidRPr="000729B7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vad är en personuppgift och en personuppgiftsbehandling?</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc123301285 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008118D8">
-[...5 lines deleted...]
-            <w:r w:rsidR="008118D8">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008118D8" w:rsidRDefault="00000000" w14:paraId="52F053EC" w14:textId="4DF99CD3">
+        <w:p w14:paraId="52F053EC" w14:textId="4DF99CD3" w:rsidR="008118D8" w:rsidRDefault="008118D8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc123301286">
-            <w:r w:rsidRPr="000729B7" w:rsidR="008118D8">
+          <w:hyperlink w:anchor="_Toc123301286" w:history="1">
+            <w:r w:rsidRPr="000729B7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rättslig grund för behandling av personuppgifter</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc123301286 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008118D8">
-[...5 lines deleted...]
-            <w:r w:rsidR="008118D8">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008118D8" w:rsidRDefault="00000000" w14:paraId="68D06DEE" w14:textId="6BFAD0F8">
+        <w:p w14:paraId="68D06DEE" w14:textId="6BFAD0F8" w:rsidR="008118D8" w:rsidRDefault="008118D8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc123301287">
-            <w:r w:rsidRPr="000729B7" w:rsidR="008118D8">
+          <w:hyperlink w:anchor="_Toc123301287" w:history="1">
+            <w:r w:rsidRPr="000729B7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>För dig som patient</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc123301287 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008118D8">
-[...5 lines deleted...]
-            <w:r w:rsidR="008118D8">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008118D8" w:rsidRDefault="00000000" w14:paraId="1F164491" w14:textId="71B66B5A">
+        <w:p w14:paraId="1F164491" w14:textId="71B66B5A" w:rsidR="008118D8" w:rsidRDefault="008118D8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc123301288">
-            <w:r w:rsidRPr="000729B7" w:rsidR="008118D8">
+          <w:hyperlink w:anchor="_Toc123301288" w:history="1">
+            <w:r w:rsidRPr="000729B7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>För dig som anhörig</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc123301288 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008118D8">
-[...5 lines deleted...]
-            <w:r w:rsidR="008118D8">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008118D8" w:rsidRDefault="00000000" w14:paraId="345120E1" w14:textId="77EA4750">
+        <w:p w14:paraId="345120E1" w14:textId="77EA4750" w:rsidR="008118D8" w:rsidRDefault="008118D8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc123301289">
-            <w:r w:rsidRPr="000729B7" w:rsidR="008118D8">
+          <w:hyperlink w:anchor="_Toc123301289" w:history="1">
+            <w:r w:rsidRPr="000729B7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>För dig som besökare</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc123301289 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008118D8">
-[...5 lines deleted...]
-            <w:r w:rsidR="008118D8">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008118D8" w:rsidRDefault="00000000" w14:paraId="2767260A" w14:textId="0BA0B226">
+        <w:p w14:paraId="2767260A" w14:textId="0BA0B226" w:rsidR="008118D8" w:rsidRDefault="008118D8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc123301290">
-            <w:r w:rsidRPr="000729B7" w:rsidR="008118D8">
+          <w:hyperlink w:anchor="_Toc123301290" w:history="1">
+            <w:r w:rsidRPr="000729B7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>För dig som deltar i forskningsprojekt</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc123301290 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008118D8">
-[...5 lines deleted...]
-            <w:r w:rsidR="008118D8">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008118D8" w:rsidRDefault="00000000" w14:paraId="3B2B205B" w14:textId="04E911FE">
+        <w:p w14:paraId="3B2B205B" w14:textId="04E911FE" w:rsidR="008118D8" w:rsidRDefault="008118D8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc123301291">
-            <w:r w:rsidRPr="000729B7" w:rsidR="008118D8">
+          <w:hyperlink w:anchor="_Toc123301291" w:history="1">
+            <w:r w:rsidRPr="000729B7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>För dig som anställd</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc123301291 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008118D8">
-[...5 lines deleted...]
-            <w:r w:rsidR="008118D8">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008118D8" w:rsidRDefault="00000000" w14:paraId="00850AEB" w14:textId="1020179E">
+        <w:p w14:paraId="00850AEB" w14:textId="1020179E" w:rsidR="008118D8" w:rsidRDefault="008118D8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc123301292">
-            <w:r w:rsidRPr="000729B7" w:rsidR="008118D8">
+          <w:hyperlink w:anchor="_Toc123301292" w:history="1">
+            <w:r w:rsidRPr="000729B7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>För dig som politiker</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc123301292 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008118D8">
-[...5 lines deleted...]
-            <w:r w:rsidR="008118D8">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008118D8" w:rsidRDefault="00000000" w14:paraId="0B009445" w14:textId="0FE9F538">
+        <w:p w14:paraId="0B009445" w14:textId="0FE9F538" w:rsidR="008118D8" w:rsidRDefault="008118D8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc123301293">
-            <w:r w:rsidRPr="000729B7" w:rsidR="008118D8">
+          <w:hyperlink w:anchor="_Toc123301293" w:history="1">
+            <w:r w:rsidRPr="000729B7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>För dig som arbetssökande</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc123301293 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008118D8">
-[...5 lines deleted...]
-            <w:r w:rsidR="008118D8">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008118D8" w:rsidRDefault="00000000" w14:paraId="3044C5B4" w14:textId="7A79719B">
+        <w:p w14:paraId="3044C5B4" w14:textId="7A79719B" w:rsidR="008118D8" w:rsidRDefault="008118D8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc123301294">
-            <w:r w:rsidRPr="000729B7" w:rsidR="008118D8">
+          <w:hyperlink w:anchor="_Toc123301294" w:history="1">
+            <w:r w:rsidRPr="000729B7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>För dig som student</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc123301294 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008118D8">
-[...5 lines deleted...]
-            <w:r w:rsidR="008118D8">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008118D8" w:rsidRDefault="00000000" w14:paraId="596156EE" w14:textId="0F0B3808">
+        <w:p w14:paraId="596156EE" w14:textId="0F0B3808" w:rsidR="008118D8" w:rsidRDefault="008118D8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc123301295">
-            <w:r w:rsidRPr="000729B7" w:rsidR="008118D8">
+          <w:hyperlink w:anchor="_Toc123301295" w:history="1">
+            <w:r w:rsidRPr="000729B7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>För dig som leverantör</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc123301295 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008118D8">
-[...5 lines deleted...]
-            <w:r w:rsidR="008118D8">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008118D8" w:rsidRDefault="00000000" w14:paraId="0650C411" w14:textId="5E578252">
+        <w:p w14:paraId="0650C411" w14:textId="5E578252" w:rsidR="008118D8" w:rsidRDefault="008118D8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc123301296">
-            <w:r w:rsidRPr="000729B7" w:rsidR="008118D8">
+          <w:hyperlink w:anchor="_Toc123301296" w:history="1">
+            <w:r w:rsidRPr="000729B7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>När du skickar förfrågningar eller synpunkter</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc123301296 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008118D8">
-[...5 lines deleted...]
-            <w:r w:rsidR="008118D8">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008118D8" w:rsidRDefault="00000000" w14:paraId="637E62A4" w14:textId="2F1D18F4">
+        <w:p w14:paraId="637E62A4" w14:textId="2F1D18F4" w:rsidR="008118D8" w:rsidRDefault="008118D8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc123301297">
-            <w:r w:rsidRPr="000729B7" w:rsidR="008118D8">
+          <w:hyperlink w:anchor="_Toc123301297" w:history="1">
+            <w:r w:rsidRPr="000729B7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kamerabevakning och behandling</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc123301297 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008118D8">
-[...5 lines deleted...]
-            <w:r w:rsidR="008118D8">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008118D8" w:rsidRDefault="00000000" w14:paraId="029B1CB3" w14:textId="4B6A7878">
+        <w:p w14:paraId="029B1CB3" w14:textId="4B6A7878" w:rsidR="008118D8" w:rsidRDefault="008118D8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc123301298">
-            <w:r w:rsidRPr="000729B7" w:rsidR="008118D8">
+          <w:hyperlink w:anchor="_Toc123301298" w:history="1">
+            <w:r w:rsidRPr="000729B7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Dina rättigheter avseende dina personuppgifter</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc123301298 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="008118D8">
-[...5 lines deleted...]
-            <w:r w:rsidR="008118D8">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="008118D8">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="4420F73B" w:rsidP="4420F73B" w:rsidRDefault="005435DF" w14:paraId="06370E04" w14:textId="13A8C0D1">
+        <w:p w14:paraId="06370E04" w14:textId="13A8C0D1" w:rsidR="4420F73B" w:rsidRDefault="005435DF" w:rsidP="4420F73B">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8925"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlnk"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
-      <w:sdtEndPr>
-[...6 lines deleted...]
-      </w:sdtEndPr>
     </w:sdt>
-    <w:p w:rsidR="002679E3" w:rsidP="00C36327" w:rsidRDefault="002679E3" w14:paraId="05125259" w14:textId="39D46BFB">
+    <w:p w14:paraId="05125259" w14:textId="39D46BFB" w:rsidR="002679E3" w:rsidRDefault="002679E3" w:rsidP="00C36327">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="3D980592" w:rsidP="3D980592" w:rsidRDefault="3D980592" w14:paraId="312A0406" w14:textId="6B393FF0">
+    <w:p w14:paraId="312A0406" w14:textId="6B393FF0" w:rsidR="3D980592" w:rsidRDefault="3D980592" w:rsidP="3D980592">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000940B8" w:rsidP="00710E5F" w:rsidRDefault="000940B8" w14:paraId="6D20AEA5" w14:textId="75585132">
+    <w:p w14:paraId="6D20AEA5" w14:textId="75585132" w:rsidR="000940B8" w:rsidRDefault="000940B8" w:rsidP="00710E5F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc123301285" w:id="3"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc123301285"/>
       <w:r>
         <w:t>Vad är en personuppgift och en personuppgiftsbehandling?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="00E1335B" w:rsidP="00B75AAA" w:rsidRDefault="00E467BD" w14:paraId="70AAA41C" w14:textId="1EBC2859">
+    <w:p w14:paraId="70AAA41C" w14:textId="1EBC2859" w:rsidR="00E1335B" w:rsidRDefault="00E467BD" w:rsidP="00B75AAA">
       <w:r>
         <w:t>En personuppgift kan va</w:t>
       </w:r>
       <w:r w:rsidR="00795434">
         <w:t>ra</w:t>
       </w:r>
       <w:r w:rsidR="002A4480">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00795434">
         <w:t xml:space="preserve">namn, e-post, ögon- eller hårfärg, </w:t>
       </w:r>
       <w:r w:rsidR="002B3BE9">
         <w:t xml:space="preserve">telefonnummer, </w:t>
       </w:r>
       <w:r w:rsidR="00C07D1A">
         <w:t xml:space="preserve">familjestatus eller ekonomiska uppgifter som skuld eller lön. </w:t>
       </w:r>
       <w:r w:rsidR="002A4480">
         <w:t>Det inbegriper även rättsliga handlingar i form av exempelvis</w:t>
       </w:r>
       <w:r w:rsidR="004C358E">
         <w:t xml:space="preserve"> fällande</w:t>
       </w:r>
       <w:r w:rsidR="002A4480">
         <w:t xml:space="preserve"> domar</w:t>
       </w:r>
       <w:r w:rsidR="004C358E">
         <w:t xml:space="preserve"> eller utdrag. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B10D5" w:rsidP="00B02696" w:rsidRDefault="009B10D5" w14:paraId="381C2BFF" w14:textId="63C1AA93">
+    <w:p w14:paraId="381C2BFF" w14:textId="63C1AA93" w:rsidR="009B10D5" w:rsidRDefault="009B10D5" w:rsidP="00B02696">
       <w:r>
         <w:t xml:space="preserve">Känsliga personuppgifter </w:t>
       </w:r>
       <w:r w:rsidR="008B7752">
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="00D07E9C">
         <w:t xml:space="preserve">an vara någons läggning, filosofiska övertygelse, fackliga eller politiska tillhörighet eller hälso- och sjukvårdsuppgifter. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C07D1A" w:rsidP="00B75AAA" w:rsidRDefault="00C07D1A" w14:paraId="3CAD0DF5" w14:textId="2204233C">
+    <w:p w14:paraId="3CAD0DF5" w14:textId="2204233C" w:rsidR="00C07D1A" w:rsidRDefault="00C07D1A" w:rsidP="00B75AAA">
       <w:r>
         <w:t xml:space="preserve">Särskilt skyddsvärda personuppgifter är </w:t>
       </w:r>
       <w:r w:rsidR="00E1335B">
         <w:t>personnummer eller samordningsnumme</w:t>
       </w:r>
       <w:r w:rsidR="00044263">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00721271">
         <w:t xml:space="preserve">, vilket innebär att dessa uppgifter uppmärksammas och behandlas mer strikt och </w:t>
       </w:r>
       <w:r w:rsidR="00DE23D0">
         <w:t>reserverat än andra icke-känsliga personuppgifter</w:t>
       </w:r>
       <w:r w:rsidR="00E1335B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE23D0" w:rsidP="00B75AAA" w:rsidRDefault="00DE23D0" w14:paraId="6DF45490" w14:textId="054AFC95">
+    <w:p w14:paraId="6DF45490" w14:textId="054AFC95" w:rsidR="00DE23D0" w:rsidRDefault="00DE23D0" w:rsidP="00B75AAA">
       <w:r>
         <w:t xml:space="preserve">En behandling av personuppgifter kan inbegripa en stor mängd aktiviteter. </w:t>
       </w:r>
       <w:r w:rsidR="00725DF8">
         <w:t>Det kan vara att samla in, läsa, lagra</w:t>
       </w:r>
       <w:r w:rsidR="003E65E4">
         <w:t xml:space="preserve">, radera, skicka eller bearbeta personuppgifter. Ett exempel på en behandling av personuppgifter är att ett </w:t>
       </w:r>
       <w:r w:rsidR="00E50E2F">
         <w:t>mejl</w:t>
       </w:r>
       <w:r w:rsidR="003E65E4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00987206">
         <w:t>innehållande en e-postadress och namn</w:t>
       </w:r>
       <w:r w:rsidR="002417F0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00987206">
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="002417F0">
         <w:t>kommer</w:t>
       </w:r>
       <w:r w:rsidR="00987206">
         <w:t xml:space="preserve"> till Södra Älvsborgs Sjukhus </w:t>
       </w:r>
       <w:r w:rsidR="006D7989">
         <w:t xml:space="preserve">(SÄS) </w:t>
       </w:r>
       <w:r w:rsidR="00987206">
         <w:t xml:space="preserve">och som sedan blir vidarebefordrat. </w:t>
       </w:r>
       <w:r w:rsidR="003E65E4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="66FC600B" w:rsidP="00710E5F" w:rsidRDefault="66FC600B" w14:paraId="05563099" w14:textId="273ACB31">
+    <w:p w14:paraId="05563099" w14:textId="273ACB31" w:rsidR="66FC600B" w:rsidRDefault="66FC600B" w:rsidP="00710E5F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc123301286" w:id="4"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc123301286"/>
       <w:r>
         <w:t xml:space="preserve">Rättslig grund för behandling av </w:t>
       </w:r>
       <w:r w:rsidR="2DAF55F3">
         <w:t>personuppgifter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="2DAF55F3" w:rsidP="4420F73B" w:rsidRDefault="2DAF55F3" w14:paraId="41B2095A" w14:textId="3252D8FB">
+    <w:p w14:paraId="41B2095A" w14:textId="3252D8FB" w:rsidR="2DAF55F3" w:rsidRDefault="2DAF55F3" w:rsidP="4420F73B">
       <w:r>
         <w:t xml:space="preserve">Södra Älvsborgs Sjukhus </w:t>
       </w:r>
       <w:r w:rsidR="3CFC8A2D">
         <w:t xml:space="preserve">måste följa dataskyddsförordningen när </w:t>
       </w:r>
       <w:r w:rsidR="00D60D12">
         <w:t xml:space="preserve">personuppgifter </w:t>
       </w:r>
       <w:r w:rsidR="3CFC8A2D">
         <w:t>behandla</w:t>
       </w:r>
       <w:r w:rsidR="00D60D12">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="3CFC8A2D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="141744C4">
         <w:t xml:space="preserve">Det finns sex olika rättsliga grunder SÄS kan stödja sig på för att behandla personuppgifter. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="141744C4" w:rsidP="00D60D12" w:rsidRDefault="141744C4" w14:paraId="2728BFEA" w14:textId="76026DB0">
+    <w:p w14:paraId="2728BFEA" w14:textId="76026DB0" w:rsidR="141744C4" w:rsidRDefault="141744C4" w:rsidP="00D60D12">
       <w:r>
         <w:t>Dessa är:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="141744C4" w:rsidP="4420F73B" w:rsidRDefault="141744C4" w14:paraId="63CE706E" w14:textId="11FD249E">
+    <w:p w14:paraId="63CE706E" w14:textId="11FD249E" w:rsidR="141744C4" w:rsidRDefault="141744C4" w:rsidP="4420F73B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Samtycke. Det innebär att den registrerade har sagt ja till personuppgiftsbehandlingen</w:t>
       </w:r>
       <w:r w:rsidR="00A55DFE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="141744C4" w:rsidP="4420F73B" w:rsidRDefault="141744C4" w14:paraId="02DA2FAE" w14:textId="6109D96F">
+    <w:p w14:paraId="02DA2FAE" w14:textId="6109D96F" w:rsidR="141744C4" w:rsidRDefault="141744C4" w:rsidP="4420F73B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Avtal med den registrerade. Den registrerade har ett avtal eller ska ingå ett avtal med S</w:t>
       </w:r>
       <w:r w:rsidR="3D3206A3">
         <w:t>ÄS.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="141744C4" w:rsidP="4420F73B" w:rsidRDefault="141744C4" w14:paraId="15AEEAB6" w14:textId="5B077495">
+    <w:p w14:paraId="15AEEAB6" w14:textId="5B077495" w:rsidR="141744C4" w:rsidRDefault="141744C4" w:rsidP="4420F73B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Rättslig förpliktelse</w:t>
       </w:r>
       <w:r w:rsidR="5E8F1206">
         <w:t>. Det finns lagar eller regler som gör att SÄS måste behandla personuppgifter inom ramen för verksamheten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="141744C4" w:rsidP="4420F73B" w:rsidRDefault="141744C4" w14:paraId="0692055E" w14:textId="2395B0E4">
+    <w:p w14:paraId="0692055E" w14:textId="2395B0E4" w:rsidR="141744C4" w:rsidRDefault="141744C4" w:rsidP="4420F73B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Skydda grundläggande intresse</w:t>
       </w:r>
       <w:r w:rsidR="1C84793C">
         <w:t xml:space="preserve">. SÄS måste behandla personuppgifter för att skydda en registrerad som inte kan lämna samtycke, till exempel för att hjälpa till om den enskilde är medvetslös. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="141744C4" w:rsidP="4420F73B" w:rsidRDefault="141744C4" w14:paraId="1730FFC8" w14:textId="4AFCC019">
+    <w:p w14:paraId="1730FFC8" w14:textId="4AFCC019" w:rsidR="141744C4" w:rsidRDefault="141744C4" w:rsidP="4420F73B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Myndighetsutövning och uppgift av allmänt intresse</w:t>
       </w:r>
       <w:r w:rsidR="37BE6B0B">
         <w:t>. SÄS måste behandla personuppgifter för att utföra sina myndighetsuppgifter eller för att utföra en uppgift av allmänt intresse.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="4420F73B" w:rsidP="14957833" w:rsidRDefault="141744C4" w14:paraId="1F774DC2" w14:textId="431B4D9B">
+    <w:p w14:paraId="1F774DC2" w14:textId="431B4D9B" w:rsidR="4420F73B" w:rsidRDefault="141744C4" w:rsidP="14957833">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Intresseavvägning</w:t>
       </w:r>
       <w:r w:rsidR="1710DDA4">
         <w:t>. SÄS får behandla personuppgifter om SÄS intresse väger tyngre än den registrerades och om behandlingen är nödvändig för det aktuella ändamålet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="69E56CC6" w:rsidP="00D052EE" w:rsidRDefault="69E56CC6" w14:paraId="60816171" w14:textId="5B514669">
+    <w:p w14:paraId="60816171" w14:textId="5B514669" w:rsidR="69E56CC6" w:rsidRDefault="69E56CC6" w:rsidP="00D052EE">
       <w:r>
         <w:t>SÄS kommer i egenskap främst använda sig av grunderna rättslig förpliktelse, uppgift av allmänt intresse eller myndighetsutövning eller avtal som rättsliga grunder för de behandlingar som råder.</w:t>
       </w:r>
       <w:r w:rsidR="5C50C450">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB7B23" w:rsidP="00FB548C" w:rsidRDefault="00500338" w14:paraId="6BA63948" w14:textId="42E24707">
+    <w:p w14:paraId="6BA63948" w14:textId="42E24707" w:rsidR="00EB7B23" w:rsidRDefault="00500338" w:rsidP="00FB548C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc123301287" w:id="5"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc123301287"/>
       <w:r>
         <w:t>För dig som patient</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7668F" w:rsidP="00B75AAA" w:rsidRDefault="008839BA" w14:paraId="1348FBD9" w14:textId="032EDBB1">
+    <w:p w14:paraId="1348FBD9" w14:textId="032EDBB1" w:rsidR="00B7668F" w:rsidRDefault="008839BA" w:rsidP="00B75AAA">
       <w:r>
         <w:t xml:space="preserve">När du som patient är i kontakt med </w:t>
       </w:r>
       <w:r w:rsidR="00E50E2F">
         <w:t>SÄS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> registreras och behandlas uppgifter om dig. Uppgifter om dig behövs för att </w:t>
       </w:r>
       <w:r w:rsidR="00E50E2F">
         <w:t>sjukhuset</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ska kunna ha </w:t>
       </w:r>
       <w:r w:rsidR="001F0349">
         <w:t xml:space="preserve">kontakt med dig samt </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">erbjuda dig vård </w:t>
       </w:r>
       <w:r w:rsidR="001F0349">
         <w:t>och</w:t>
       </w:r>
       <w:r>
@@ -1655,62 +1645,62 @@
       <w:r w:rsidR="00314E75">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00CF1498">
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:r w:rsidR="005847C9">
         <w:t>avgörs av</w:t>
       </w:r>
       <w:r w:rsidR="00CF1498">
         <w:t xml:space="preserve"> ditt ärende.</w:t>
       </w:r>
       <w:r w:rsidR="000E4D27">
         <w:t xml:space="preserve"> Alla om</w:t>
       </w:r>
       <w:r w:rsidR="00C063B4">
         <w:t>råden och vårdavdelningar</w:t>
       </w:r>
       <w:r w:rsidR="000E4D27">
         <w:t xml:space="preserve"> inom sjukhuset behöver inte alltid ha samma mängd uppgifter. </w:t>
       </w:r>
       <w:r w:rsidR="00CF1498">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008839BA" w:rsidP="00B75AAA" w:rsidRDefault="00CF1498" w14:paraId="5DF5110F" w14:textId="329BE45A">
+    <w:p w14:paraId="5DF5110F" w14:textId="329BE45A" w:rsidR="008839BA" w:rsidRDefault="00CF1498" w:rsidP="00B75AAA">
       <w:r>
         <w:t xml:space="preserve">Du kan alltid begära ut </w:t>
       </w:r>
       <w:r w:rsidR="00B078CF">
         <w:t xml:space="preserve">information om hur dina personuppgifter behandlas hos oss. Dina uppgifter får bara användas av dem som är behöriga till </w:t>
       </w:r>
       <w:r w:rsidR="00B7668F">
         <w:t>det.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D6232" w:rsidP="00B75AAA" w:rsidRDefault="00503E9B" w14:paraId="48AFC3CA" w14:textId="60DFA97C">
+    <w:p w14:paraId="48AFC3CA" w14:textId="60DFA97C" w:rsidR="000D6232" w:rsidRDefault="00503E9B" w:rsidP="00B75AAA">
       <w:r>
         <w:t>Dina uppgifter</w:t>
       </w:r>
       <w:r w:rsidR="00001FBF">
         <w:t xml:space="preserve"> som </w:t>
       </w:r>
       <w:r w:rsidR="005A0503">
         <w:t>finns</w:t>
       </w:r>
       <w:r w:rsidR="00001FBF">
         <w:t xml:space="preserve"> registrerade hos oss kan </w:t>
       </w:r>
       <w:r w:rsidR="00F41AF0">
         <w:t xml:space="preserve">tillfälligt bli synligt </w:t>
       </w:r>
       <w:r w:rsidR="00D06313">
         <w:t xml:space="preserve">för en annan vårdgivare som du besöker </w:t>
       </w:r>
       <w:r w:rsidR="007135ED">
         <w:t>via den nationella patientöversikten</w:t>
       </w:r>
       <w:r w:rsidR="00D06313">
         <w:t>. Det kräv</w:t>
       </w:r>
       <w:r w:rsidR="007E111C">
@@ -1722,306 +1712,305 @@
       <w:r w:rsidR="00AB0ABA">
         <w:t xml:space="preserve"> eller eventuell fullmaktsinnehavare</w:t>
       </w:r>
       <w:r w:rsidR="00787AE2">
         <w:t xml:space="preserve"> innan någon annan vårdgivare </w:t>
       </w:r>
       <w:r w:rsidR="007E111C">
         <w:t xml:space="preserve">kan </w:t>
       </w:r>
       <w:r w:rsidR="005A0503">
         <w:t xml:space="preserve">ta del av </w:t>
       </w:r>
       <w:r w:rsidR="007E111C">
         <w:t xml:space="preserve">dina uppgifter som finns registrerade </w:t>
       </w:r>
       <w:r w:rsidR="00E50E2F">
         <w:t>på SÄS</w:t>
       </w:r>
       <w:r w:rsidR="00AB0ABA">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D06313">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008839BA" w:rsidR="00067AB3" w:rsidP="00B75AAA" w:rsidRDefault="005A0503" w14:paraId="4A6EEE82" w14:textId="5E62A003">
+    <w:p w14:paraId="4A6EEE82" w14:textId="5E62A003" w:rsidR="00067AB3" w:rsidRPr="008839BA" w:rsidRDefault="005A0503" w:rsidP="00B75AAA">
       <w:r>
         <w:t>Delar av dina</w:t>
       </w:r>
       <w:r w:rsidR="00067AB3">
         <w:t xml:space="preserve"> uppgifter kan </w:t>
       </w:r>
       <w:r w:rsidR="00273B89">
         <w:t>även</w:t>
       </w:r>
       <w:r w:rsidR="00067AB3">
         <w:t xml:space="preserve"> bli en del av ett nationellt kvalitetsregister</w:t>
       </w:r>
       <w:r w:rsidR="00E50E2F">
         <w:t xml:space="preserve">, vilket </w:t>
       </w:r>
       <w:r w:rsidR="00FC2F2A">
         <w:t>du har alltid en möjlighet att säga nej till</w:t>
       </w:r>
       <w:r w:rsidR="00E50E2F">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00273B89">
         <w:t>även</w:t>
       </w:r>
       <w:r w:rsidR="00D562E7">
         <w:t xml:space="preserve"> i efterhand</w:t>
       </w:r>
       <w:r w:rsidR="00FC2F2A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00500338" w:rsidP="00FB548C" w:rsidRDefault="00500338" w14:paraId="5FDBC1EB" w14:textId="77777777">
+    <w:p w14:paraId="5FDBC1EB" w14:textId="77777777" w:rsidR="00500338" w:rsidRDefault="00500338" w:rsidP="00FB548C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc123301288" w:id="6"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc123301288"/>
       <w:r>
         <w:t>För dig som anhörig</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidR="178983A9" w:rsidP="00B75AAA" w:rsidRDefault="00D562E7" w14:paraId="18D9B5F4" w14:textId="0F5205D4">
+    <w:p w14:paraId="18D9B5F4" w14:textId="0F5205D4" w:rsidR="178983A9" w:rsidRDefault="00D562E7" w:rsidP="00B75AAA">
       <w:r>
         <w:t xml:space="preserve">Anhöriga till patienter </w:t>
       </w:r>
       <w:r w:rsidR="00E920B5">
         <w:t xml:space="preserve">på </w:t>
       </w:r>
       <w:r w:rsidR="00E50E2F">
         <w:t xml:space="preserve">SÄS </w:t>
       </w:r>
       <w:r w:rsidR="00E920B5">
         <w:t xml:space="preserve">behöver emellanåt lämna uppgifter </w:t>
       </w:r>
       <w:r w:rsidR="00E50E2F">
         <w:t>så k</w:t>
       </w:r>
       <w:r w:rsidR="00AF033C">
         <w:t>ontakt</w:t>
       </w:r>
       <w:r w:rsidR="00E50E2F">
         <w:t xml:space="preserve"> kan tas </w:t>
       </w:r>
       <w:r w:rsidR="00AF033C">
         <w:t xml:space="preserve">vid behov. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA571D" w:rsidP="00B75AAA" w:rsidRDefault="00AF033C" w14:paraId="38146DA1" w14:textId="34D64794">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="38146DA1" w14:textId="34D64794" w:rsidR="00EA571D" w:rsidRDefault="00AF033C" w:rsidP="00B75AAA">
+      <w:r>
         <w:t xml:space="preserve">Uppgifter såsom namn, telefonnummer och relation till patienten </w:t>
       </w:r>
       <w:r w:rsidR="00BA76C5">
         <w:t>är sådant som eventuellt behöver inhämta</w:t>
       </w:r>
       <w:r w:rsidR="00E50E2F">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00BA76C5">
         <w:t xml:space="preserve"> från dig som anhörig. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF033C" w:rsidP="00B75AAA" w:rsidRDefault="00BA76C5" w14:paraId="420BC5F0" w14:textId="5B9C3B52">
+    <w:p w14:paraId="420BC5F0" w14:textId="5B9C3B52" w:rsidR="00AF033C" w:rsidRDefault="00BA76C5" w:rsidP="00B75AAA">
       <w:r>
         <w:t xml:space="preserve">Detta gäller </w:t>
       </w:r>
       <w:r w:rsidR="00273B89">
         <w:t>även</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> för att kunna dokumentera </w:t>
       </w:r>
       <w:r w:rsidR="00EA571D">
         <w:t>fullmakt eller eventuellt samtycke till att du som anhörig till en patient får ta del av information som berör patienten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E34568" w:rsidR="00500338" w:rsidP="00FB548C" w:rsidRDefault="00500338" w14:paraId="0CAB4E48" w14:textId="77777777">
+    <w:p w14:paraId="0CAB4E48" w14:textId="77777777" w:rsidR="00500338" w:rsidRPr="00E34568" w:rsidRDefault="00500338" w:rsidP="00FB548C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc123301289" w:id="7"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc123301289"/>
       <w:r>
         <w:t>För dig som besökare</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00500338" w:rsidP="00B75AAA" w:rsidRDefault="007A028C" w14:paraId="22E6E7F1" w14:textId="597896D5">
+    <w:p w14:paraId="22E6E7F1" w14:textId="597896D5" w:rsidR="00500338" w:rsidRDefault="007A028C" w:rsidP="00B75AAA">
       <w:r>
         <w:t xml:space="preserve">När du besöker </w:t>
       </w:r>
       <w:r w:rsidR="00E50E2F">
         <w:t>SÄS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> behöver du inte lämna några uppgifter om dig själv direkt. Vill du däremot ta del av utskick eller få automatiserade tjänster tilldelade dig så behöv</w:t>
       </w:r>
       <w:r w:rsidR="00E50E2F">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r>
         <w:t>några uppgifter ifrån dig</w:t>
       </w:r>
       <w:r w:rsidR="000D55B7">
         <w:t>, ofta i form av namn, adress, postadress, telefonnummer eller e-postadress</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E34568" w:rsidR="00500338" w:rsidP="00FB548C" w:rsidRDefault="00500338" w14:paraId="0F5CBC7B" w14:textId="77777777">
+    <w:p w14:paraId="0F5CBC7B" w14:textId="77777777" w:rsidR="00500338" w:rsidRPr="00E34568" w:rsidRDefault="00500338" w:rsidP="00FB548C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc123301290" w:id="8"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc123301290"/>
       <w:r>
         <w:t>För dig som deltar i forskningsprojekt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w:rsidRPr="003C5BCD" w:rsidR="004E69FE" w:rsidP="00B75AAA" w:rsidRDefault="004E69FE" w14:paraId="77D850B8" w14:textId="77777777">
+    <w:p w14:paraId="77D850B8" w14:textId="77777777" w:rsidR="004E69FE" w:rsidRPr="003C5BCD" w:rsidRDefault="004E69FE" w:rsidP="00B75AAA">
       <w:r w:rsidRPr="003C5BCD">
         <w:t>När du deltar i ett forskningsprojekt kommer projektet att samla in och registrera information om dig. Behandlingen av dina uppgifter sker enligt svensk lag</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="003C5BCD">
         <w:t xml:space="preserve">Dina svar kommer att behandlas så att inte obehöriga kan ta del av dem och resultatet från studien kommer att presenteras så att ingen enskild person kan identifieras. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C5BCD" w:rsidR="004E69FE" w:rsidP="00B75AAA" w:rsidRDefault="004E69FE" w14:paraId="409DA538" w14:textId="77777777">
+    <w:p w14:paraId="409DA538" w14:textId="77777777" w:rsidR="004E69FE" w:rsidRPr="003C5BCD" w:rsidRDefault="004E69FE" w:rsidP="00B75AAA">
       <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C5BCD">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Enligt EU:s dataskyddsförordning har du rätt att kostnadsfritt få ta del av de uppgifter om dig som hanteras i projektet, och vid behov få eventuella fel rättade. Om du vill ta del av uppgifterna ska du kontakta ansvarig forskare. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E69FE" w:rsidR="763BEE57" w:rsidP="00B75AAA" w:rsidRDefault="004E69FE" w14:paraId="08129384" w14:textId="691FFDC8">
+    <w:p w14:paraId="08129384" w14:textId="691FFDC8" w:rsidR="763BEE57" w:rsidRPr="004E69FE" w:rsidRDefault="004E69FE" w:rsidP="00B75AAA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C5BCD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Resultaten från ett forskningsprojekt presenteras i form av vetenskapliga artiklar och ibland genom intervjuer i tidningar, radio och TV. Du är välkommen att höra av dig till </w:t>
       </w:r>
       <w:r w:rsidRPr="003C5BCD">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ansvarig forskare</w:t>
       </w:r>
       <w:r w:rsidRPr="003C5BCD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> om du vill veta mer om resultaten från projektet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E34568" w:rsidR="00500338" w:rsidP="00121D0A" w:rsidRDefault="00500338" w14:paraId="73B76970" w14:textId="77777777">
+    <w:p w14:paraId="73B76970" w14:textId="77777777" w:rsidR="00500338" w:rsidRPr="00E34568" w:rsidRDefault="00500338" w:rsidP="00121D0A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc123301291" w:id="9"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc123301291"/>
       <w:r>
         <w:t>För dig som anställd</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidR="005D1B49" w:rsidP="00B75AAA" w:rsidRDefault="00BE3282" w14:paraId="23931472" w14:textId="398544FB">
+    <w:p w14:paraId="23931472" w14:textId="398544FB" w:rsidR="005D1B49" w:rsidRDefault="00BE3282" w:rsidP="00B75AAA">
       <w:r>
         <w:t xml:space="preserve">När du är anställd inom </w:t>
       </w:r>
       <w:r w:rsidR="00E50E2F">
         <w:t>Västra Götalandsregionen (</w:t>
       </w:r>
       <w:r>
         <w:t>VGR</w:t>
       </w:r>
       <w:r w:rsidR="00E50E2F">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och arbetar på </w:t>
       </w:r>
       <w:r w:rsidR="00E50E2F">
         <w:t>SÄS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> så</w:t>
       </w:r>
       <w:r w:rsidR="00D57484">
         <w:t xml:space="preserve"> behövs flertalet olika uppgifter om dig som anställd för att du ska kunna vara en del av verksamheten</w:t>
       </w:r>
       <w:r w:rsidR="00941044">
         <w:t xml:space="preserve"> men </w:t>
       </w:r>
       <w:r w:rsidR="00273B89">
         <w:t>även</w:t>
       </w:r>
       <w:r w:rsidR="00941044">
         <w:t xml:space="preserve"> bli korrekt behandlad</w:t>
       </w:r>
       <w:r w:rsidR="005D1B49">
         <w:t xml:space="preserve"> i din anställning</w:t>
       </w:r>
       <w:r w:rsidR="00941044">
         <w:t>, exempelvis för att kunna</w:t>
       </w:r>
       <w:r w:rsidR="005D1B49">
         <w:t xml:space="preserve"> bli tilldelad ett personal-ID eller få din lön</w:t>
       </w:r>
       <w:r w:rsidR="0090245C">
         <w:t xml:space="preserve"> utbetalad</w:t>
       </w:r>
       <w:r w:rsidR="00DF417D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D57484" w:rsidP="00B75AAA" w:rsidRDefault="0090245C" w14:paraId="54586E8F" w14:textId="48D32FA6">
+    <w:p w14:paraId="54586E8F" w14:textId="48D32FA6" w:rsidR="00D57484" w:rsidRDefault="0090245C" w:rsidP="00B75AAA">
       <w:r>
         <w:t xml:space="preserve">Då </w:t>
       </w:r>
       <w:r w:rsidR="00E50E2F">
         <w:t>SÄS</w:t>
       </w:r>
       <w:r w:rsidR="00F21092">
         <w:t xml:space="preserve"> i enlighet med </w:t>
       </w:r>
       <w:r w:rsidR="000F1ADE">
         <w:t>ålagt ansvar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00273B89">
         <w:t>även</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> måste administrera </w:t>
       </w:r>
       <w:r w:rsidR="000F1ADE">
         <w:t xml:space="preserve">eventuella </w:t>
       </w:r>
       <w:r>
@@ -2036,138 +2025,137 @@
       <w:r w:rsidR="00F21092">
         <w:t xml:space="preserve">tillsammans med andra myndigheter måste </w:t>
       </w:r>
       <w:r w:rsidR="00273B89">
         <w:t>även</w:t>
       </w:r>
       <w:r w:rsidR="00F21092">
         <w:t xml:space="preserve"> känsliga personuppgifter behandlas</w:t>
       </w:r>
       <w:r w:rsidR="009530B8">
         <w:t xml:space="preserve">. Uppgifterna kan </w:t>
       </w:r>
       <w:r w:rsidR="005020E9">
         <w:t>exempelvis vara h</w:t>
       </w:r>
       <w:r w:rsidR="00F21092">
         <w:t>älsouppgifter</w:t>
       </w:r>
       <w:r w:rsidR="005020E9">
         <w:t xml:space="preserve"> eller facklig tillhörighet.</w:t>
       </w:r>
       <w:r w:rsidR="00F21092">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007813BC" w:rsidP="00E87568" w:rsidRDefault="007813BC" w14:paraId="634BBBB6" w14:textId="47436F83">
+    <w:p w14:paraId="634BBBB6" w14:textId="47436F83" w:rsidR="007813BC" w:rsidRDefault="007813BC" w:rsidP="00E87568">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc123301292" w:id="10"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="10" w:name="_Toc123301292"/>
+      <w:r>
         <w:t>För dig som politiker</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w:rsidR="00457EF2" w:rsidP="00B75AAA" w:rsidRDefault="007813BC" w14:paraId="2DAEB7CB" w14:textId="64E7FD0A">
+    <w:p w14:paraId="2DAEB7CB" w14:textId="64E7FD0A" w:rsidR="00457EF2" w:rsidRDefault="007813BC" w:rsidP="00B75AAA">
       <w:r>
         <w:t xml:space="preserve">Inom </w:t>
       </w:r>
       <w:r w:rsidR="00E50E2F">
         <w:t>VGR</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> finns ett förtroendemannaregister som benämns Troman. Ansvarig för kontakten med Troman är koncernavdelning ärendesamordning och kansli (koncernkontoret). Det är </w:t>
       </w:r>
       <w:r w:rsidR="00273B89">
         <w:t>även</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> koncernavdelningen som lägger in nödvändig information i förtroendemannaregistret. Nödvändig information i detta sammanhang är den förtroendevaldes namn, telefonnummer (oftast mobil), bostadsadress och </w:t>
       </w:r>
       <w:r w:rsidR="00457EF2">
         <w:t>e-postadress</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00457EF2" w:rsidP="00B75AAA" w:rsidRDefault="007813BC" w14:paraId="3651ECD6" w14:textId="77777777">
+    <w:p w14:paraId="3651ECD6" w14:textId="77777777" w:rsidR="00457EF2" w:rsidRDefault="007813BC" w:rsidP="00B75AAA">
       <w:r>
         <w:t>Även en historik över den förtroendevaldes tidigare uppdrag tillhandahålls av systemet. Mobil och</w:t>
       </w:r>
       <w:r w:rsidR="00457EF2">
         <w:t xml:space="preserve"> e-post</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> finns med i systemet för att såväl förvaltning som allmänhet ska kunna nå den förtroendevalde. I VGR är principen för ärendehantering ”digitalt först” vilket innebär att varje förtroendevald får låna en iPad. Detta gör att vetskap om den förtroendevaldes </w:t>
       </w:r>
       <w:r w:rsidR="00457EF2">
         <w:t>e-post</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> är helt central. Bostadsadressen sparas för att kunna kalla den förtroendevalde i ett läge där de digitala lösningarna av någon anledning inte fungerar eller inte uppfyller kraven för de underlag som ska skickas. Uppgifterna </w:t>
       </w:r>
       <w:r w:rsidR="00457EF2">
         <w:t>bevaras och det finns inte ett stående gallringsbeslut</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007813BC" w:rsidR="007813BC" w:rsidP="00B75AAA" w:rsidRDefault="00E34026" w14:paraId="047FB787" w14:textId="1111BF27">
+    <w:p w14:paraId="047FB787" w14:textId="1111BF27" w:rsidR="007813BC" w:rsidRPr="007813BC" w:rsidRDefault="00E34026" w:rsidP="00B75AAA">
       <w:r>
         <w:t>De tidigare nämnda uppgifterna</w:t>
       </w:r>
       <w:r w:rsidR="007813BC">
         <w:t xml:space="preserve"> finns </w:t>
       </w:r>
       <w:r w:rsidR="00273B89">
         <w:t>även</w:t>
       </w:r>
       <w:r w:rsidR="007813BC">
         <w:t xml:space="preserve"> på SÄS externa webbsida. I </w:t>
       </w:r>
       <w:r w:rsidR="00E50E2F">
         <w:t>diariesystemet Public 360</w:t>
       </w:r>
       <w:r w:rsidR="007813BC">
         <w:t xml:space="preserve"> finns den förtroendevaldes namn, partibeteckning och funktion. I de två senast nämnda systemen tas namnen och uppgifterna bort så fort den förtroendevalde har avsagt sig sitt uppdrag i SÄS styrelse.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E34568" w:rsidR="00500338" w:rsidP="00E87568" w:rsidRDefault="00500338" w14:paraId="77714106" w14:textId="77777777">
+    <w:p w14:paraId="77714106" w14:textId="77777777" w:rsidR="00500338" w:rsidRPr="00E34568" w:rsidRDefault="00500338" w:rsidP="00E87568">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc123301293" w:id="11"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc123301293"/>
       <w:r>
         <w:t>För dig som arbetssökande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidR="00B76947" w:rsidP="00FA607C" w:rsidRDefault="005D1B49" w14:paraId="03590EAD" w14:textId="2B73F4D3">
+    <w:p w14:paraId="03590EAD" w14:textId="2B73F4D3" w:rsidR="00B76947" w:rsidRDefault="005D1B49" w:rsidP="00FA607C">
       <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1B49">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">När du söker en tjänst på </w:t>
       </w:r>
       <w:r w:rsidR="00E50E2F">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>SÄS</w:t>
       </w:r>
       <w:r w:rsidR="00040E5E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D1B49">
         <w:rPr>
@@ -2178,888 +2166,787 @@
       <w:r w:rsidR="00040E5E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, och uppgifterna lagras därefter</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1B49">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. Den lagliga grunden är en uppgift av allmänt intresse</w:t>
       </w:r>
       <w:r w:rsidR="00B76947">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, och dessa kan komma att begäras ut av exempelvis andra medsökande</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1B49">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA607C" w:rsidP="00FA607C" w:rsidRDefault="005D1B49" w14:paraId="0260B250" w14:textId="77777777">
+    <w:p w14:paraId="0260B250" w14:textId="77777777" w:rsidR="00FA607C" w:rsidRDefault="005D1B49" w:rsidP="00FA607C">
       <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1B49">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">De personuppgifter som behandlas är de du själva lämnar in </w:t>
       </w:r>
       <w:r w:rsidR="00B76947">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">såsom </w:t>
       </w:r>
       <w:r w:rsidRPr="005D1B49">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">oftast </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA607C" w:rsidP="00FA607C" w:rsidRDefault="00FA607C" w14:paraId="5877A16F" w14:textId="40D815A1">
+    <w:p w14:paraId="5877A16F" w14:textId="40D815A1" w:rsidR="00FA607C" w:rsidRDefault="00FA607C" w:rsidP="00FA607C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D1B49" w:rsidR="005D1B49">
+      <w:r w:rsidR="005D1B49" w:rsidRPr="005D1B49">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>amn</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA607C" w:rsidP="00FA607C" w:rsidRDefault="005D1B49" w14:paraId="2EACB63A" w14:textId="0E835193">
+    <w:p w14:paraId="2EACB63A" w14:textId="0E835193" w:rsidR="00FA607C" w:rsidRDefault="005D1B49" w:rsidP="00FA607C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1B49">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>kontaktuppgifter som adress, telefonnummer och e-post</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA607C" w:rsidP="00FA607C" w:rsidRDefault="005D1B49" w14:paraId="76A84701" w14:textId="77777777">
+    <w:p w14:paraId="76A84701" w14:textId="77777777" w:rsidR="00FA607C" w:rsidRDefault="005D1B49" w:rsidP="00FA607C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1B49">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>personnummer</w:t>
       </w:r>
       <w:r w:rsidR="00B76947">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> eller information om d</w:t>
       </w:r>
       <w:r w:rsidR="0066386E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ina erfarenheter</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1B49">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0066386E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA5C54" w:rsidR="00F3516A" w:rsidP="00FA607C" w:rsidRDefault="0066386E" w14:paraId="1907BC5F" w14:textId="6B1A0D3F">
+    <w:p w14:paraId="1907BC5F" w14:textId="6B1A0D3F" w:rsidR="00F3516A" w:rsidRPr="00EA5C54" w:rsidRDefault="0066386E" w:rsidP="00FA607C">
       <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Längre fram i rekryteringsprocessen så kan intervjuer </w:t>
       </w:r>
       <w:r w:rsidR="009100D8">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">eller referenstagningar </w:t>
       </w:r>
       <w:r w:rsidR="00273B89">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>även</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> inkluderas i samlingen av information inom hägnet för </w:t>
       </w:r>
       <w:r w:rsidR="009100D8">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ansökan.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D1B49" w:rsidR="005D1B49">
+      <w:r w:rsidR="005D1B49" w:rsidRPr="005D1B49">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA103F">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Har du sökt tjänsten via ett rekryteringsföretag kan även ytterligare information som rekryteringsföretaget lämnat ut inkluderas.</w:t>
       </w:r>
       <w:r w:rsidR="00EA5C54">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E34568" w:rsidR="00500338" w:rsidP="00220A93" w:rsidRDefault="00500338" w14:paraId="4ED88D7F" w14:textId="77777777">
+    <w:p w14:paraId="4ED88D7F" w14:textId="77777777" w:rsidR="00500338" w:rsidRPr="00E34568" w:rsidRDefault="00500338" w:rsidP="00220A93">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc123301294" w:id="12"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="12" w:name="_Toc123301294"/>
+      <w:r>
         <w:t>För dig som student</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w:rsidR="006B1574" w:rsidP="00FA607C" w:rsidRDefault="351E8320" w14:paraId="4CB09DD0" w14:textId="308BF395">
+    <w:p w14:paraId="4CB09DD0" w14:textId="308BF395" w:rsidR="006B1574" w:rsidRDefault="351E8320" w:rsidP="00FA607C">
       <w:r>
         <w:t>När du som studerande ansöker om en plats hos S</w:t>
       </w:r>
       <w:r w:rsidR="00FA607C">
         <w:t>ÄS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> för</w:t>
       </w:r>
       <w:r w:rsidR="3FE6AD10">
         <w:t xml:space="preserve"> att bedriva</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> dina studier</w:t>
       </w:r>
       <w:r w:rsidR="60B90AD1">
         <w:t xml:space="preserve"> så</w:t>
       </w:r>
       <w:r w:rsidR="00536B61">
         <w:t xml:space="preserve"> lagra</w:t>
       </w:r>
       <w:r w:rsidR="00FA607C">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00536B61">
         <w:t xml:space="preserve"> uppgifter om dig</w:t>
       </w:r>
       <w:r w:rsidR="00B52154">
         <w:t xml:space="preserve"> och ditt lärosäte</w:t>
       </w:r>
       <w:r w:rsidR="00536B61">
         <w:t xml:space="preserve"> för att processa din ansökan och tilldela dig en </w:t>
       </w:r>
       <w:r w:rsidR="006B1574">
         <w:t>plats för dina studier</w:t>
       </w:r>
       <w:r w:rsidR="60B90AD1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF22F2" w:rsidP="00FA607C" w:rsidRDefault="003F6C32" w14:paraId="294D1A49" w14:textId="5DC7AAE1">
+    <w:p w14:paraId="294D1A49" w14:textId="5DC7AAE1" w:rsidR="00FF22F2" w:rsidRDefault="003F6C32" w:rsidP="00FA607C">
       <w:r>
         <w:t xml:space="preserve">Du kommer </w:t>
       </w:r>
       <w:r w:rsidR="00273B89">
         <w:t>även</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> att behöva skriva under ett sekretessavtal</w:t>
       </w:r>
       <w:r w:rsidR="006B1574">
         <w:t xml:space="preserve"> när det är aktuellt för dig att påbörja din</w:t>
       </w:r>
       <w:r w:rsidR="00A91AD3">
         <w:t>a studier då du kommer att hantera information och aspekter som berörs av sekretesslagstiftning</w:t>
       </w:r>
       <w:r w:rsidR="00FF22F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B52154" w:rsidP="00FA607C" w:rsidRDefault="00B52154" w14:paraId="0F4FE781" w14:textId="54E2B971">
+    <w:p w14:paraId="0F4FE781" w14:textId="54E2B971" w:rsidR="00B52154" w:rsidRDefault="00B52154" w:rsidP="00FA607C">
       <w:r>
         <w:t xml:space="preserve">När dina studier är avslutade </w:t>
       </w:r>
       <w:r w:rsidR="00D01E92">
         <w:t xml:space="preserve">så bevaras din ansökan om en </w:t>
       </w:r>
       <w:r w:rsidR="00E65242">
         <w:t xml:space="preserve">beviljad </w:t>
       </w:r>
       <w:r w:rsidR="00D01E92">
         <w:t xml:space="preserve">praktik- eller studieplats. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E34568" w:rsidR="00500338" w:rsidP="00220A93" w:rsidRDefault="00500338" w14:paraId="029D7BAC" w14:textId="77777777">
+    <w:p w14:paraId="029D7BAC" w14:textId="77777777" w:rsidR="00500338" w:rsidRPr="00E34568" w:rsidRDefault="00500338" w:rsidP="00220A93">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc123301295" w:id="13"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc123301295"/>
       <w:r>
         <w:t>För dig som leverantör</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w:rsidR="002D7CF6" w:rsidP="00FA607C" w:rsidRDefault="001537E0" w14:paraId="651EBE2D" w14:textId="6E886D9F">
+    <w:p w14:paraId="651EBE2D" w14:textId="6E886D9F" w:rsidR="002D7CF6" w:rsidRDefault="001537E0" w:rsidP="00FA607C">
       <w:r>
         <w:t xml:space="preserve">Är du en leverantör av tjänster, produkter </w:t>
       </w:r>
       <w:r w:rsidR="00FA607C">
         <w:t>med mera</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> har S</w:t>
       </w:r>
       <w:r w:rsidR="00FA607C">
         <w:t>ÄS</w:t>
       </w:r>
       <w:r w:rsidR="0022608D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C86E7A">
         <w:t xml:space="preserve">de nödvändiga uppgifterna för att kunna debitera eller bli debiterad </w:t>
       </w:r>
       <w:r w:rsidR="002D7CF6">
         <w:t xml:space="preserve">för tjänst eller produkt, såsom namn, kontouppgifter och kontaktperson eller annan typ av kontaktväg. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00883011" w:rsidP="00FA607C" w:rsidRDefault="002D7CF6" w14:paraId="3117297A" w14:textId="0316B491">
+    <w:p w14:paraId="3117297A" w14:textId="0316B491" w:rsidR="00883011" w:rsidRDefault="002D7CF6" w:rsidP="00FA607C">
       <w:r>
         <w:t xml:space="preserve">Om du som leverantör </w:t>
       </w:r>
       <w:r w:rsidR="004A4A75">
         <w:t>eller uppdrags</w:t>
       </w:r>
       <w:r w:rsidR="00643C33">
         <w:t>utförare</w:t>
       </w:r>
       <w:r w:rsidR="004A4A75">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0022608D">
         <w:t>behandlar personuppgifter å S</w:t>
       </w:r>
       <w:r w:rsidR="00FA607C">
         <w:t>ÄS</w:t>
       </w:r>
       <w:r w:rsidR="0022608D">
         <w:t xml:space="preserve"> vägnar</w:t>
       </w:r>
       <w:r w:rsidR="00C86E7A">
         <w:t xml:space="preserve"> ska ett </w:t>
       </w:r>
       <w:r>
         <w:t>personuppgiftsbiträdesavtal upprättas i vilket behandlingen villkoras i enlighet med GDPR och de andra krav som ställs på bägge parter</w:t>
       </w:r>
       <w:r w:rsidR="00643C33">
         <w:t>, tillsammans med eventuella bilagor</w:t>
       </w:r>
       <w:r w:rsidR="00883011">
         <w:t xml:space="preserve"> med förtydliganden</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="763BEE57" w:rsidP="00FA607C" w:rsidRDefault="00883011" w14:paraId="484856CB" w14:textId="0643CE9C">
+    <w:p w14:paraId="484856CB" w14:textId="0643CE9C" w:rsidR="763BEE57" w:rsidRDefault="00883011" w:rsidP="00FA607C">
       <w:r>
         <w:t xml:space="preserve">Utförandet av tjänst eller uppdrag i vilket personuppgiftsbehandlingen är nödvändig ska </w:t>
       </w:r>
       <w:r w:rsidR="00590D4F">
         <w:t>ske först när personuppgiftsbiträde</w:t>
       </w:r>
       <w:r w:rsidR="00133A54">
         <w:t>savtal</w:t>
       </w:r>
       <w:r w:rsidR="00590D4F">
         <w:t xml:space="preserve"> är signerat av både SÄS och </w:t>
       </w:r>
       <w:r w:rsidR="00605CAE">
         <w:t>Personuppgiftsbiträde</w:t>
       </w:r>
       <w:r w:rsidR="00133A54">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00605CAE">
         <w:t xml:space="preserve"> och därmed </w:t>
       </w:r>
       <w:r w:rsidR="00C25690">
         <w:t xml:space="preserve">börjat gälla. </w:t>
       </w:r>
       <w:r w:rsidR="00605CAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00500338" w:rsidP="00220A93" w:rsidRDefault="00500338" w14:paraId="6E9E32EC" w14:textId="77777777">
+    <w:p w14:paraId="6E9E32EC" w14:textId="77777777" w:rsidR="00500338" w:rsidRDefault="00500338" w:rsidP="00220A93">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc123301296" w:id="14"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc123301296"/>
       <w:r>
         <w:t>När du skickar förfrågningar eller synpunkter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w:rsidRPr="00AF23BA" w:rsidR="00EE446E" w:rsidP="00FA607C" w:rsidRDefault="00641C1C" w14:paraId="561BC920" w14:textId="77777777">
+    <w:p w14:paraId="561BC920" w14:textId="77777777" w:rsidR="00EE446E" w:rsidRPr="00AF23BA" w:rsidRDefault="00641C1C" w:rsidP="00FA607C">
       <w:r>
         <w:t xml:space="preserve">När du kontaktar SÄS via de olika kontaktvägar som finns såsom </w:t>
       </w:r>
       <w:r w:rsidR="00E50E2F">
         <w:t>e-post</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> eller systemtjänster så kommer det du skriver till oss att bli en allmän </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF23BA">
         <w:t xml:space="preserve">handling. Det innebär att det kommer att </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF23BA" w:rsidR="00620A38">
+      <w:r w:rsidR="00620A38" w:rsidRPr="00AF23BA">
         <w:t xml:space="preserve">diarieföras eller bli en del av din journal och därför </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF23BA">
         <w:t xml:space="preserve">bevaras </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF23BA" w:rsidR="00620A38">
+      <w:r w:rsidR="00620A38" w:rsidRPr="00AF23BA">
         <w:t xml:space="preserve">och finnas tillgängligt på SÄS. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00500338" w:rsidP="00FA607C" w:rsidRDefault="0039086B" w14:paraId="461485D7" w14:textId="4F2C363A">
+    <w:p w14:paraId="461485D7" w14:textId="4F2C363A" w:rsidR="00500338" w:rsidRDefault="0039086B" w:rsidP="00FA607C">
       <w:r w:rsidRPr="00AF23BA">
         <w:t xml:space="preserve">Det är viktigt att vara medveten om att det som skickas in till </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF23BA" w:rsidR="00B75AAA">
+      <w:r w:rsidR="00B75AAA" w:rsidRPr="00AF23BA">
         <w:t xml:space="preserve">sjukhuset </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF23BA">
         <w:t>bevaras</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF23BA" w:rsidR="00EE446E">
+      <w:r w:rsidR="00EE446E" w:rsidRPr="00AF23BA">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF23BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF23BA" w:rsidR="00EE446E">
+      <w:r w:rsidR="00EE446E" w:rsidRPr="00AF23BA">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF23BA">
         <w:t xml:space="preserve">m </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF23BA" w:rsidR="00F132FC">
+      <w:r w:rsidR="00F132FC" w:rsidRPr="00AF23BA">
         <w:t xml:space="preserve">förfrågningar eller synpunkter </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF23BA">
         <w:t xml:space="preserve">skickas in via en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF23BA" w:rsidR="00E50E2F">
+      <w:r w:rsidR="00E50E2F" w:rsidRPr="00AF23BA">
         <w:t>e-post</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF23BA">
         <w:t xml:space="preserve"> så är de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF23BA" w:rsidR="00F132FC">
+      <w:r w:rsidR="00F132FC" w:rsidRPr="00AF23BA">
         <w:t>t i synnerhet sårbart</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF23BA" w:rsidR="00EE446E">
+      <w:r w:rsidR="00EE446E" w:rsidRPr="00AF23BA">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF23BA" w:rsidR="00F132FC">
+      <w:r w:rsidR="00F132FC" w:rsidRPr="00AF23BA">
         <w:t xml:space="preserve"> då </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF23BA" w:rsidR="00E50E2F">
+      <w:r w:rsidR="00E50E2F" w:rsidRPr="00AF23BA">
         <w:t>e-post</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF23BA" w:rsidR="00F132FC">
+      <w:r w:rsidR="00F132FC" w:rsidRPr="00AF23BA">
         <w:t xml:space="preserve"> enligt bland annat Integritetsskyddsmyndigheten bedöms </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF23BA" w:rsidR="00E91AFD">
+      <w:r w:rsidR="00E91AFD" w:rsidRPr="00AF23BA">
         <w:t>ha</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF23BA" w:rsidR="00F132FC">
+      <w:r w:rsidR="00F132FC" w:rsidRPr="00AF23BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF23BA" w:rsidR="009E3E3B">
+      <w:r w:rsidR="009E3E3B" w:rsidRPr="00AF23BA">
         <w:t xml:space="preserve">överhängande </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF23BA" w:rsidR="00F132FC">
+      <w:r w:rsidR="00F132FC" w:rsidRPr="00AF23BA">
         <w:t>os</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF23BA" w:rsidR="00AE1764">
+      <w:r w:rsidR="00AE1764" w:rsidRPr="00AF23BA">
         <w:t>äker</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF23BA" w:rsidR="009E3E3B">
+      <w:r w:rsidR="009E3E3B" w:rsidRPr="00AF23BA">
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF23BA" w:rsidR="00E91AFD">
+      <w:r w:rsidR="00E91AFD" w:rsidRPr="00AF23BA">
         <w:t>eftersom e-post</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF23BA" w:rsidR="0073240A">
+      <w:r w:rsidR="0073240A" w:rsidRPr="00AF23BA">
         <w:t>meddelandet passerar flera olika servrar och lagringsplatser.</w:t>
       </w:r>
       <w:r w:rsidR="0073240A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004715CD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00500338" w:rsidP="00220A93" w:rsidRDefault="000E2165" w14:paraId="1C5F6E7C" w14:textId="7D869D7C">
+    <w:p w14:paraId="1C5F6E7C" w14:textId="7D869D7C" w:rsidR="00500338" w:rsidRDefault="000E2165" w:rsidP="00220A93">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc123301297" w:id="15"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc123301297"/>
       <w:r>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00500338">
         <w:t>amerabevakning</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB2113">
         <w:t>och behandling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w:rsidR="00EB2113" w:rsidP="1B3E2FD8" w:rsidRDefault="00722C0F" w14:paraId="7119009B" w14:textId="2BA4A21C">
-[...11 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="7119009B" w14:textId="2BA4A21C" w:rsidR="00EB2113" w:rsidRDefault="00722C0F" w:rsidP="1B3E2FD8">
+      <w:r>
         <w:t>SÄS bedriver kamerabevakning på d</w:t>
       </w:r>
       <w:r w:rsidR="2EB7ECBC">
-        <w:rPr/>
         <w:t>elar av området runt S</w:t>
       </w:r>
       <w:r w:rsidR="00B75AAA">
-        <w:rPr/>
         <w:t xml:space="preserve">ÄS. </w:t>
       </w:r>
-      <w:r w:rsidRPr="1B3E2FD8" w:rsidR="471384D7">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="471384D7" w:rsidRPr="1B3E2FD8">
+        <w:t>Även entréer och vissa vårdavdelningar är kamerabevakade.</w:t>
+      </w:r>
+      <w:r w:rsidR="2EB7ECBC" w:rsidRPr="1B3E2FD8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="1B3E2FD8" w:rsidR="00F2634D">
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F2634D" w:rsidRPr="1B3E2FD8">
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="1B3E2FD8" w:rsidR="005274C6">
-[...38 lines deleted...]
-        <w:t>ller kamerabevakning aktiverad via larmsystem.</w:t>
+      <w:r w:rsidR="005274C6" w:rsidRPr="1B3E2FD8">
+        <w:t xml:space="preserve">t kan vara kontinuerlig kamerabevakning, </w:t>
+      </w:r>
+      <w:r w:rsidR="3F12AB27" w:rsidRPr="1B3E2FD8">
+        <w:t>eller kamerabevakning aktiverad via larmsystem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C24548" w:rsidP="00B75AAA" w:rsidRDefault="00C24548" w14:paraId="1E157D50" w14:textId="3F2283B0">
-[...1 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="1E157D50" w14:textId="3F2283B0" w:rsidR="00C24548" w:rsidRDefault="00C24548" w:rsidP="00B75AAA">
+      <w:r>
         <w:t>Syftet med kamerabevakningen är att förebygga och förhindra eventuell brottslig verksamhet och för att öka tryggheten för våra besökare och</w:t>
       </w:r>
       <w:r w:rsidR="1982C5F3">
-        <w:rPr/>
         <w:t xml:space="preserve"> vår</w:t>
       </w:r>
-      <w:r w:rsidR="00C24548">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> personal.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00500338" w:rsidP="00B75AAA" w:rsidRDefault="00EB2113" w14:paraId="7B082AA8" w14:textId="7627EC93">
+    <w:p w14:paraId="7B082AA8" w14:textId="7627EC93" w:rsidR="00500338" w:rsidRDefault="00EB2113" w:rsidP="00B75AAA">
       <w:r>
         <w:t xml:space="preserve">Skyltar med information om hur dina uppgifter behandlas finns på respektive plats </w:t>
       </w:r>
       <w:r w:rsidR="00C24548">
         <w:t xml:space="preserve">som är kamerabevakad. </w:t>
       </w:r>
       <w:r w:rsidR="000C00A2">
         <w:t xml:space="preserve">Som regel bevaras övervakningsmaterialet bara så länge som det bedöms nödvändigt, </w:t>
       </w:r>
       <w:r w:rsidR="00E82B89">
         <w:t xml:space="preserve">därefter tas det bort. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00206CCE" w:rsidP="00220A93" w:rsidRDefault="00206CCE" w14:paraId="78763FA2" w14:textId="59539E6D">
+    <w:p w14:paraId="78763FA2" w14:textId="59539E6D" w:rsidR="00206CCE" w:rsidRDefault="00206CCE" w:rsidP="00220A93">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc123301298" w:id="21"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc123301298"/>
       <w:r>
         <w:t xml:space="preserve">Dina rättigheter </w:t>
       </w:r>
       <w:r w:rsidR="004B759A">
         <w:t>avseende dina personuppgifter</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w:rsidRPr="00E84A36" w:rsidR="00E84A36" w:rsidP="00B75AAA" w:rsidRDefault="004B759A" w14:paraId="711862A7" w14:textId="3A71D09A">
+    <w:p w14:paraId="711862A7" w14:textId="3A71D09A" w:rsidR="00E84A36" w:rsidRPr="00E84A36" w:rsidRDefault="004B759A" w:rsidP="00B75AAA">
       <w:r>
         <w:t xml:space="preserve">Du har alltid en möjlighet att skicka en begäran till oss för att få informationen om hur </w:t>
       </w:r>
       <w:r w:rsidR="009E7C69">
         <w:t>sjukhuset</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> behandlar dina personuppgifter, och vilka uppgifter som berörs av behandlingen. </w:t>
       </w:r>
       <w:r w:rsidR="00EB745E">
         <w:t xml:space="preserve">Detta sker </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84A36" w:rsidR="00E84A36">
+      <w:r w:rsidR="00E84A36" w:rsidRPr="00E84A36">
         <w:t>kostnadsfritt</w:t>
       </w:r>
       <w:r w:rsidR="00EB745E">
         <w:t xml:space="preserve"> för dig och benämns som </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84A36" w:rsidR="00E84A36">
+      <w:r w:rsidR="00E84A36" w:rsidRPr="00E84A36">
         <w:t>ett registerutdrag.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA68A2" w:rsidP="00B75AAA" w:rsidRDefault="00EB745E" w14:paraId="579537CF" w14:textId="77777777">
+    <w:p w14:paraId="579537CF" w14:textId="77777777" w:rsidR="00AA68A2" w:rsidRDefault="00EB745E" w:rsidP="00B75AAA">
       <w:r>
         <w:t>Det innebär att du kan b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84A36" w:rsidR="00E84A36">
+      <w:r w:rsidR="00E84A36" w:rsidRPr="00E84A36">
         <w:t xml:space="preserve">egära rättelse, radering eller begränsning av en behandling av dina personuppgifter. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE2903" w:rsidP="00B75AAA" w:rsidRDefault="00E84A36" w14:paraId="5CDE1B11" w14:textId="622F42FC">
+    <w:p w14:paraId="5CDE1B11" w14:textId="622F42FC" w:rsidR="00DE2903" w:rsidRDefault="00E84A36" w:rsidP="00B75AAA">
       <w:r w:rsidRPr="00E84A36">
         <w:t xml:space="preserve">Dessa rättigheter är </w:t>
       </w:r>
       <w:r w:rsidR="00EB745E">
         <w:t xml:space="preserve">däremot </w:t>
       </w:r>
       <w:r w:rsidRPr="00E84A36">
         <w:t>begränsade, till exempel om dina uppgifter ingår i en allmän handling</w:t>
       </w:r>
       <w:r w:rsidR="00AA68A2">
         <w:t>. Då</w:t>
       </w:r>
       <w:r w:rsidRPr="00E84A36">
         <w:t xml:space="preserve"> är det inte tillåtet att radera dessa</w:t>
       </w:r>
       <w:r w:rsidR="00AA68A2">
         <w:t xml:space="preserve">, och inte heller </w:t>
       </w:r>
       <w:r w:rsidRPr="00E84A36">
         <w:t xml:space="preserve">om uppgifterna på annat sätt är nödvändiga för att </w:t>
       </w:r>
       <w:r w:rsidR="00AA68A2">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00B75AAA">
         <w:t>ÄS</w:t>
       </w:r>
       <w:r w:rsidR="00AA68A2">
         <w:t xml:space="preserve"> ska full</w:t>
       </w:r>
       <w:r w:rsidR="00644D44">
         <w:t>göra sitt uppdrag. I de fall det bedöms nödvändigt för att S</w:t>
       </w:r>
       <w:r w:rsidR="00B75AAA">
         <w:t>ÄS</w:t>
       </w:r>
       <w:r w:rsidR="00644D44">
         <w:t xml:space="preserve"> ska kunna fullgöra sitt uppdrag så har du </w:t>
       </w:r>
       <w:r w:rsidR="00DE2903">
         <w:t xml:space="preserve">alltid </w:t>
       </w:r>
       <w:r w:rsidR="00644D44">
         <w:t>rätt till ett förtydligande om vad det innebär</w:t>
       </w:r>
       <w:r w:rsidR="00DE2903">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E84A36" w:rsidP="00B75AAA" w:rsidRDefault="00DE2903" w14:paraId="45FFB73B" w14:textId="016D8755">
+    <w:p w14:paraId="45FFB73B" w14:textId="016D8755" w:rsidR="00E84A36" w:rsidRDefault="00DE2903" w:rsidP="00B75AAA">
       <w:r>
         <w:t>Du kan i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84A36" w:rsidR="00E84A36">
+      <w:r w:rsidR="00E84A36" w:rsidRPr="00E84A36">
         <w:t>nvända mot behandling av dina personuppgifter</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och när som helst </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84A36" w:rsidR="00E84A36">
+      <w:r w:rsidR="00E84A36" w:rsidRPr="00E84A36">
         <w:t>återkalla eventuellt samtycke</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> som föreligger</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84A36" w:rsidR="00E84A36">
+      <w:r w:rsidR="00E84A36" w:rsidRPr="00E84A36">
         <w:t>. Om du återkallar ditt samtycke gäller återkallelsen från den dag som återkallelsen skedde.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00500338" w:rsidR="00206CCE" w:rsidP="00B75AAA" w:rsidRDefault="004F7878" w14:paraId="63B9ECA4" w14:textId="3A4987BC">
+    <w:p w14:paraId="63B9ECA4" w14:textId="3A4987BC" w:rsidR="00206CCE" w:rsidRPr="00500338" w:rsidRDefault="004F7878" w:rsidP="00B75AAA">
       <w:r>
         <w:t xml:space="preserve">Du kan </w:t>
       </w:r>
       <w:r w:rsidR="00273B89">
         <w:t>även</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vända dig till Integritetsskyddsmyndigheten (IMY) för att klaga på </w:t>
       </w:r>
       <w:r w:rsidR="00B75AAA">
         <w:t xml:space="preserve">sjukhusets </w:t>
       </w:r>
       <w:r>
         <w:t>behandling av dina eller andras personuppgifter.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="002B0568" w:rsidP="004C1B36" w:rsidRDefault="002B0568" w14:paraId="6B723BC5" w14:textId="77777777"/>
+    <w:p w14:paraId="6B723BC5" w14:textId="77777777" w:rsidR="002B0568" w:rsidRDefault="002B0568" w:rsidP="004C1B36"/>
     <w:sectPr w:rsidR="002B0568" w:rsidSect="002D6023">
-      <w:headerReference w:type="default" r:id="rId15"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004D65EF" w:rsidRDefault="004D65EF" w14:paraId="78A1B700" w14:textId="77777777">
+    <w:p w14:paraId="7CF6059B" w14:textId="77777777" w:rsidR="00106417" w:rsidRDefault="00106417">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004D65EF" w:rsidRDefault="004D65EF" w14:paraId="7CFEB861" w14:textId="77777777">
+    <w:p w14:paraId="5113FA18" w14:textId="77777777" w:rsidR="00106417" w:rsidRDefault="00106417">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="004D65EF" w:rsidRDefault="004D65EF" w14:paraId="063F274C" w14:textId="77777777">
+    <w:p w14:paraId="52D26AE2" w14:textId="77777777" w:rsidR="00106417" w:rsidRDefault="00106417">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
@@ -3074,163 +2961,163 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="1B48A0FE">
+      <w:p w14:paraId="47BD2091" w14:textId="1B48A0FE" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="34F1833F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="34F1833F" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="56" name="Bildobjekt 56">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -3263,194 +3150,194 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004D65EF" w:rsidRDefault="004D65EF" w14:paraId="51F793CA" w14:textId="77777777"/>
+    <w:p w14:paraId="1EC611A1" w14:textId="77777777" w:rsidR="00106417" w:rsidRDefault="00106417"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004D65EF" w:rsidRDefault="004D65EF" w14:paraId="2EEA19E6" w14:textId="77777777">
+    <w:p w14:paraId="05F1477F" w14:textId="77777777" w:rsidR="00106417" w:rsidRDefault="00106417">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="004D65EF" w:rsidRDefault="004D65EF" w14:paraId="51E2CA61" w14:textId="77777777">
+    <w:p w14:paraId="6F717067" w14:textId="77777777" w:rsidR="00106417" w:rsidRDefault="00106417">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="5BE80F80">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-940</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>3</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="2118995"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="2118995"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="004B0B4A" w:rsidP="00DA65C4" w:rsidRDefault="004B0B4A" w14:paraId="5B5CBD7F" w14:textId="77777777">
+                        <w:p w14:paraId="5B5CBD7F" w14:textId="77777777" w:rsidR="004B0B4A" w:rsidRDefault="004B0B4A" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
-                        <w:p w:rsidR="004B0B4A" w:rsidP="00DA65C4" w:rsidRDefault="004B0B4A" w14:paraId="6AF602EB" w14:textId="77777777">
+                        <w:p w14:paraId="6AF602EB" w14:textId="77777777" w:rsidR="004B0B4A" w:rsidRDefault="004B0B4A" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
-                        <w:p w:rsidR="004B0B4A" w:rsidP="00DA65C4" w:rsidRDefault="004B0B4A" w14:paraId="375F209B" w14:textId="77777777">
+                        <w:p w14:paraId="375F209B" w14:textId="77777777" w:rsidR="004B0B4A" w:rsidRDefault="004B0B4A" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
-                        <w:p w:rsidR="004B0B4A" w:rsidP="00DA65C4" w:rsidRDefault="004B0B4A" w14:paraId="64E37995" w14:textId="77777777">
+                        <w:p w14:paraId="64E37995" w14:textId="77777777" w:rsidR="004B0B4A" w:rsidRDefault="004B0B4A" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:-.05pt;margin-top:0;width:367.5pt;height:166.85pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDW1FYuFwIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x7Ic24kFy4GbwEUB&#10;IwngFDnTFGkJoLgsSVtyv75LSn407anohdrlrPYxO5w/tLUiB2FdBTqn6WBIidAcikrvcvr9bXVz&#10;T4nzTBdMgRY5PQpHHxafP80bk4kRlKAKYQkm0S5rTE5L702WJI6XomZuAEZoBCXYmnl07S4pLGsw&#10;e62S0XA4TRqwhbHAhXN4+9SBdBHzSym4f5HSCU9UTrE3H08bz204k8WcZTvLTFnxvg32D13UrNJY&#10;9JzqiXlG9rb6I1VdcQsOpB9wqBOQsuIizoDTpMMP02xKZkScBclx5kyT+39p+fNhY14t8e0XaHGB&#10;gZDGuMzhZZinlbYOX+yUII4UHs+0idYTjpfj6fRuNEGIIzZK0/vZbBLyJJffjXX+q4CaBCOnFvcS&#10;6WKHtfNd6CkkVNOwqpSKu1GaNDmd3mL+3xBMrjTWuDQbLN9u236CLRRHHMxCt3Nn+KrC4mvm/Cuz&#10;uGRsGIXrX/CQCrAI9BYlJdiff7sP8cg9opQ0KJqcuh97ZgUl6pvGrczS8TioLDrjyd0IHXuNbK8R&#10;va8fAXWZ4hMxPJoh3quTKS3U76jvZaiKENMca+fUn8xH30kZ3wcXy2UMQl0Z5td6Y3hIHUgL1L61&#10;78yann+Pq3uGk7xY9mENXWxH93LvQVZxR4HgjtWed9Rk3HL/foLor/0YdXnli18AAAD//wMAUEsD&#10;BBQABgAIAAAAIQDYZ0f53wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8JAFMTvJn6HzTPx&#10;BluoCta+EtKEmBg5gFy8vXaXtnH/1O4C1U/v86THyUxmfpOvRmvEWQ+h8w5hNk1AaFd71bkG4fC2&#10;mSxBhEhOkfFOI3zpAKvi+iqnTPmL2+nzPjaCS1zICKGNsc+kDHWrLYWp77Vj7+gHS5Hl0Eg10IXL&#10;rZHzJHmQljrHCy31umx1/bE/WYSXcrOlXTW3y29TPr8e1/3n4f0e8fZmXD+BiHqMf2H4xWd0KJip&#10;8iengjAIkxkHEfgPm4v07hFEhZCm6QJkkcv/+MUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhANbUVi4XAgAALQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhANhnR/nfAAAABgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
@@ -3483,52 +3370,52 @@
                       <w:ind w:left="0"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                   <w:p w:rsidR="004B0B4A" w:rsidP="00DA65C4" w:rsidRDefault="004B0B4A" w14:paraId="64E37995" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="008569C6" w14:paraId="058CDD4D" w14:textId="507B7F38">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="507B7F38" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="55" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -3610,2756 +3497,2756 @@
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
+    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4380F21C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00F564F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A14C4740"/>
     <w:lvl w:ilvl="0" w:tplc="526EC4CE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09BE7CAE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DB0AB69A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DF2E78B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBB8B870"/>
     <w:lvl w:ilvl="0" w:tplc="304A0FF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AC5A958A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="747E6F52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="10BE9F22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="6C94DC18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="076E6886">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="61709296">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04941C30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A8A8A92C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EDA26D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="826CD8CC"/>
     <w:lvl w:ilvl="0" w:tplc="BF3011D6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C9F40F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84EAAF94"/>
     <w:lvl w:ilvl="0" w:tplc="3D4850D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C44C3A3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="84BC7E8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="32C03940">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D95C51E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="D81C639A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9C1417C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="DD780494">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E8D6040C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="806047574">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1853565130">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1142506076">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="11884590">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1864053924">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1859007442">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1750418618">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="527183654">
@@ -6395,144 +6282,142 @@
   <w:num w:numId="18" w16cid:durableId="1261061543">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1173645574">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1903711798">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1680546513">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="255214773">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="396512681">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="979722998">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="00000000"/>
     <w:rsid w:val="00001FBF"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00017F3E"/>
     <w:rsid w:val="00024926"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00040975"/>
     <w:rsid w:val="00040E5E"/>
     <w:rsid w:val="00044263"/>
     <w:rsid w:val="00046CA0"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="00065DE1"/>
     <w:rsid w:val="0006761F"/>
     <w:rsid w:val="00067AB3"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0008787C"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="000932DF"/>
     <w:rsid w:val="000940B8"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A0B9A"/>
     <w:rsid w:val="000A5BED"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C00A2"/>
     <w:rsid w:val="000D55B7"/>
     <w:rsid w:val="000D6232"/>
     <w:rsid w:val="000E1AEF"/>
     <w:rsid w:val="000E2165"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E4D27"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F1ADE"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="00106417"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00121D0A"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00133A54"/>
     <w:rsid w:val="00134958"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="001537E0"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A2578"/>
     <w:rsid w:val="001A4E7C"/>
@@ -6591,50 +6476,51 @@
     <w:rsid w:val="00314E75"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00343905"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="0035A7FA"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00376E66"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039086B"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A4377"/>
+    <w:rsid w:val="003A6567"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C5BCD"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E65E4"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F37C7"/>
     <w:rsid w:val="003F6C32"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00420045"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="00432658"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="004566B1"/>
     <w:rsid w:val="00457EF2"/>
     <w:rsid w:val="00460ED0"/>
@@ -7152,189 +7038,190 @@
     <w:rsid w:val="5791A1AF"/>
     <w:rsid w:val="5B626C3E"/>
     <w:rsid w:val="5C50C450"/>
     <w:rsid w:val="5E1C0A4C"/>
     <w:rsid w:val="5E37C679"/>
     <w:rsid w:val="5E8F1206"/>
     <w:rsid w:val="5EC6AB8A"/>
     <w:rsid w:val="5FD396DA"/>
     <w:rsid w:val="60B90AD1"/>
     <w:rsid w:val="6153AB0E"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="66FC600B"/>
     <w:rsid w:val="68757B56"/>
     <w:rsid w:val="69E56CC6"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6BAD1C18"/>
     <w:rsid w:val="6BD11538"/>
     <w:rsid w:val="6D48EC79"/>
     <w:rsid w:val="6EE4BCDA"/>
     <w:rsid w:val="6EF5028F"/>
     <w:rsid w:val="71E8C409"/>
     <w:rsid w:val="71EACAD7"/>
     <w:rsid w:val="732F6F0F"/>
     <w:rsid w:val="73A46E78"/>
     <w:rsid w:val="744B40CD"/>
+    <w:rsid w:val="75998BF4"/>
     <w:rsid w:val="763BEE57"/>
     <w:rsid w:val="77E0FDE2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7359,75 +7246,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7462,57 +7349,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -7570,695 +7457,695 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC76AB"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC76AB"/>
     <w:pPr>
       <w:ind w:left="1134"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
@@ -8322,609 +8209,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8933,94 +8820,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -9029,496 +8916,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -9585,179 +9472,179 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A73F1C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002679E3"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007C0FC0"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C5BCD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KommentarerChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C5BCD"/>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C5BCD"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00794E03"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KommentarsmneChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00794E03"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="11996767">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9798,51 +9685,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2074346978">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -10130,52 +10017,59 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>2147</Words>
+  <Characters>11385</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>94</Lines>
+  <Paragraphs>27</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>13505</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Integritetsriktlinje, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Mona Johansson</lastModifiedBy>
-  <revision>13</revision>
+  <lastModifiedBy>Johan Aneljung</lastModifiedBy>
+  <revision>14</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>