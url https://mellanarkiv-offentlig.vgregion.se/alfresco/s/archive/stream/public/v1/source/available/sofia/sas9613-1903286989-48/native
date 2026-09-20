--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -6,98 +6,82 @@
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C5AFF48" w14:textId="77777777" w:rsidR="00627CD1" w:rsidRPr="00522AEE" w:rsidRDefault="00627CD1" w:rsidP="00522AEE">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="00522AEE">
         <w:t>Hantering av planeringslista i</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A002A00" w14:textId="77777777" w:rsidR="00627CD1" w:rsidRPr="00522AEE" w:rsidRDefault="00627CD1" w:rsidP="00522AEE">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="00522AEE">
         <w:t>ELVIS, gällande avregistrering,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1358085C" w14:textId="77777777" w:rsidR="00627CD1" w:rsidRPr="00522AEE" w:rsidRDefault="00627CD1" w:rsidP="00522AEE">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="00522AEE">
-        <w:t>Patientvald Väntan (</w:t>
-[...7 lines deleted...]
-        <w:t>) och</w:t>
+        <w:t>Patientvald Väntan (PvV) och</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33457A67" w14:textId="77777777" w:rsidR="00627CD1" w:rsidRPr="00522AEE" w:rsidRDefault="00627CD1" w:rsidP="00522AEE">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="00522AEE">
-        <w:t>Medicinskt orsakad Väntan (</w:t>
-[...7 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Medicinskt orsakad Väntan (MoV)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="061914D4" w14:textId="41E1BEA1" w:rsidR="00184167" w:rsidRDefault="00A264BE" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="005A627D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="20C538EC" w14:textId="77777777" w:rsidR="00B66E31" w:rsidRDefault="00B66E31" w:rsidP="00B66E31">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc229478008"/>
       <w:bookmarkStart w:id="2" w:name="_Toc100327185"/>
       <w:bookmarkStart w:id="3" w:name="_Toc181866757"/>
       <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
@@ -138,191 +122,146 @@
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00786656">
         <w:t xml:space="preserve">etta dokument </w:t>
       </w:r>
       <w:r>
         <w:t>tydliggör rutiner</w:t>
       </w:r>
       <w:r w:rsidRPr="00786656">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>för</w:t>
       </w:r>
       <w:r w:rsidRPr="00786656">
         <w:t xml:space="preserve"> hanteringen av patienter som ska avregistreras från planeringslista</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0BB2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Dokumentet omfattar även hanteringen av patientvald väntan (</w:t>
-[...15 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>Dokumentet omfattar även hanteringen av patientvald väntan (PvV) och medicinskt orsakad väntan (MoV).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2052D730" w14:textId="77777777" w:rsidR="0049583B" w:rsidRDefault="0049583B" w:rsidP="0049583B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Patientvald väntan innebär att patienter väljer att vänta längre än den tid som erbjuds och aktivt avstår erbjudande om vård inom vårdgarantin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="251620E2" w14:textId="77777777" w:rsidR="0049583B" w:rsidRDefault="0049583B" w:rsidP="0049583B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Medicinskt orsakad väntan innebär att hälso- och sjukvårdspersonal bedömer och beslutar att patientens hälsotillstånd, av medicinska skäl, inte tillåter att planerat första besök, utredning eller behandling genomförs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44F253B1" w14:textId="77777777" w:rsidR="002C691F" w:rsidRPr="004866DC" w:rsidRDefault="002C691F" w:rsidP="002C691F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc229478011"/>
       <w:bookmarkStart w:id="9" w:name="_Toc100327192"/>
       <w:bookmarkStart w:id="10" w:name="_Toc181866761"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="1F817622" w14:textId="77777777" w:rsidR="002C691F" w:rsidRDefault="002C691F" w:rsidP="002C691F">
       <w:r>
-        <w:t xml:space="preserve">Patient som sätts upp på planeringslista ska vara aktuell och beredd för besök, utredning eller behandling. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">-patienter hanteras på </w:t>
+        <w:t xml:space="preserve">Patient som sätts upp på planeringslista ska vara aktuell och beredd för besök, utredning eller behandling. PvV-patienter hanteras på </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>liknande sätt som övriga väntande och ska vara aktuella för besök eller behandling.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="3CA41132" w14:textId="77777777" w:rsidR="000C4EC2" w:rsidRPr="00065A6B" w:rsidRDefault="000C4EC2" w:rsidP="00BF0383">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00065A6B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Utförande</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D347005" w14:textId="77777777" w:rsidR="000C4EC2" w:rsidRDefault="000C4EC2" w:rsidP="00BF0383">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patienter som ska avregistreras från planeringslista, oavsett orsak, får sin vårdbegäran returnerad till remittenten. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A01113">
-        <w:t xml:space="preserve">Vid återbesök avslutas och eventuellt </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> patient till remittenten.</w:t>
+        <w:t>Vid återbesök avslutas och eventuellt utremitteras patient till remittenten.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> I vissa fall behöver medicinskt ansvarig värdera patientens autonomi och medicinska behov innan beslut om återremittering tas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FBA6D3F" w14:textId="77777777" w:rsidR="000C4EC2" w:rsidRDefault="000C4EC2" w:rsidP="000C4EC2">
       <w:pPr>
         <w:pStyle w:val="Beskrivning"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tabell </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Tabell \* ARABIC ">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>Exempel på situationer för avregistrering från planeringslista</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="8075" w:type="dxa"/>
         <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -811,67 +750,51 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3556">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gäller </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>även</w:t>
             </w:r>
             <w:r w:rsidRPr="009D3556">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> patient vald väntan (</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> patient vald väntan (PvV)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17E33B27" w14:textId="056A2B34" w:rsidR="00C60FC5" w:rsidRPr="009D3556" w:rsidRDefault="00C60FC5" w:rsidP="00C60FC5">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3556">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vårdbegäran returneras till remittenten. Patient får återkomma med ny vårdbegäran när behov uppstår.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -995,67 +918,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="67C688DA" w14:textId="77777777" w:rsidR="00C60FC5" w:rsidRDefault="00C60FC5" w:rsidP="00C60FC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2FA0681F" w14:textId="467CFF64" w:rsidR="00C60FC5" w:rsidRPr="009D3556" w:rsidRDefault="00C60FC5" w:rsidP="00C60FC5">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vid återbesök avslutas och eventuellt </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> patient till remittenten.</w:t>
+              <w:t>Vid återbesök avslutas och eventuellt utremitteras patient till remittenten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C60FC5" w14:paraId="38DCF80E" w14:textId="77777777" w:rsidTr="007635EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E223481" w14:textId="1025102C" w:rsidR="00C60FC5" w:rsidRPr="009D3556" w:rsidRDefault="00C60FC5" w:rsidP="00C60FC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3556">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Patienten </w:t>
             </w:r>
@@ -1116,67 +1023,51 @@
           </w:p>
           <w:p w14:paraId="4B0F0E4D" w14:textId="77777777" w:rsidR="00C60FC5" w:rsidRDefault="00C60FC5" w:rsidP="00C60FC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="014532ED" w14:textId="1BA48880" w:rsidR="00C60FC5" w:rsidRPr="009D3556" w:rsidRDefault="00C60FC5" w:rsidP="00C60FC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vid återbesök avslutas och eventuellt </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> patient till remittenten.</w:t>
+              <w:t>Vid återbesök avslutas och eventuellt utremitteras patient till remittenten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C60FC5" w14:paraId="77C669D5" w14:textId="77777777" w:rsidTr="007635EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1005C066" w14:textId="11D71AED" w:rsidR="00C60FC5" w:rsidRPr="009D3556" w:rsidRDefault="00C60FC5" w:rsidP="00C60FC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3556">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Patienten vill </w:t>
@@ -1246,67 +1137,51 @@
           </w:p>
           <w:p w14:paraId="108D9C63" w14:textId="77777777" w:rsidR="00C60FC5" w:rsidRDefault="00C60FC5" w:rsidP="00C60FC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="47B2D09C" w14:textId="23B53478" w:rsidR="00C60FC5" w:rsidRPr="009D3556" w:rsidRDefault="00C60FC5" w:rsidP="00C60FC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vid återbesök avslutas och eventuellt </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> patient till remittenten.</w:t>
+              <w:t>Vid återbesök avslutas och eventuellt utremitteras patient till remittenten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C60FC5" w14:paraId="7DF9830E" w14:textId="77777777" w:rsidTr="007635EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34FFA6AD" w14:textId="6825B814" w:rsidR="00C60FC5" w:rsidRPr="009D3556" w:rsidRDefault="00C60FC5" w:rsidP="00C60FC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3556">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Patienten vill omboka en erbjuden tid.</w:t>
             </w:r>
@@ -1358,93 +1233,69 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4EAA0D31" w14:textId="23EACFB1" w:rsidR="00C60FC5" w:rsidRPr="009D3556" w:rsidRDefault="00C60FC5" w:rsidP="00C60FC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vid återbesök avslutas och eventuellt </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> patient till remittenten.</w:t>
+              <w:t>Vid återbesök avslutas och eventuellt utremitteras patient till remittenten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E3C0FFD" w14:textId="77777777" w:rsidR="0010109D" w:rsidRDefault="0010109D" w:rsidP="0010109D">
       <w:bookmarkStart w:id="11" w:name="_Toc100327193"/>
       <w:bookmarkStart w:id="12" w:name="_Toc181866762"/>
     </w:p>
     <w:p w14:paraId="329F9B01" w14:textId="7869CF21" w:rsidR="0010109D" w:rsidRDefault="0010109D" w:rsidP="0010109D">
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00786656">
         <w:t>egistre</w:t>
       </w:r>
       <w:r>
-        <w:t>ring av Patientvald Väntan (</w:t>
-[...7 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>ring av Patientvald Väntan (PvV)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="300A5546" w14:textId="77777777" w:rsidR="0010109D" w:rsidRDefault="0010109D" w:rsidP="0010109D">
       <w:pPr>
         <w:pStyle w:val="Beskrivning"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tabell 2 </w:t>
       </w:r>
       <w:r w:rsidRPr="001834F0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>Exempel på olika vårdsituationer med beskrivning av om patientvald väntan skall</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> registreras</w:t>
       </w:r>
     </w:p>
@@ -1547,61 +1398,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> det vill säga accepterar att vänta över tidsgränsen.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C1F9677" w14:textId="77777777" w:rsidR="000F6122" w:rsidRDefault="000F6122" w:rsidP="00BF0383">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72DC298C" w14:textId="77777777" w:rsidR="00765BDE" w:rsidRDefault="00765BDE" w:rsidP="00BF0383">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="005558DD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient som själv väljer att vänta över tidsgränsen på ”hemmasjukhuset”, ska registreras som väntande med </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Patient som själv väljer att vänta över tidsgränsen på ”hemmasjukhuset”, ska registreras som väntande med PvV</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00765BDE" w:rsidRPr="009D3556" w14:paraId="0E364EF3" w14:textId="77777777" w:rsidTr="00BF0383">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E25313E" w14:textId="77777777" w:rsidR="00765BDE" w:rsidRDefault="00765BDE" w:rsidP="00BF0383">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005558DD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Patienten vill träffa en särskild läkare trots att väntetiden överstiger tidsgränsen.</w:t>
             </w:r>
           </w:p>
@@ -1672,59 +1514,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F8A1E2C" w14:textId="0A7222C1" w:rsidR="003C73BC" w:rsidRDefault="00687D20" w:rsidP="000573D0">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B85719E" w14:textId="2B51788A" w:rsidR="003C73BC" w:rsidRDefault="003C73BC" w:rsidP="000573D0">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00786656">
         <w:t>egistre</w:t>
       </w:r>
       <w:r>
-        <w:t>ring av Medicinskt orsakad Väntan (</w:t>
-[...7 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>ring av Medicinskt orsakad Väntan (MoV)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="296491C4" w14:textId="77777777" w:rsidR="003C73BC" w:rsidRDefault="003C73BC" w:rsidP="003C73BC">
       <w:pPr>
         <w:pStyle w:val="Beskrivning"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tabell 3 </w:t>
       </w:r>
       <w:r w:rsidRPr="001834F0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Exempel på olika vårdsituationer med beskrivning av om </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>medicinskt orsakad</w:t>
       </w:r>
       <w:r w:rsidRPr="001834F0">
@@ -1772,90 +1606,82 @@
             </w:pPr>
             <w:r>
               <w:t>Vårdsituation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AAD5361" w14:textId="6EA2F9AA" w:rsidR="003C73BC" w:rsidRDefault="003C73BC" w:rsidP="00BF0383">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Kommentar </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE1708" w14:paraId="1B9AD776" w14:textId="77777777" w:rsidTr="00336B2A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="667A1C52" w14:textId="77777777" w:rsidR="00FE1708" w:rsidRPr="009D3556" w:rsidRDefault="00FE1708" w:rsidP="00BF0383">
+          <w:p w14:paraId="667A1C52" w14:textId="6C30CECB" w:rsidR="00FE1708" w:rsidRPr="009D3556" w:rsidRDefault="00FE1708" w:rsidP="00BF0383">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C3A29">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Patienten drabbas av </w:t>
             </w:r>
             <w:r w:rsidRPr="008C3A29">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>akut sjukdom/skada</w:t>
             </w:r>
             <w:r w:rsidRPr="008C3A29">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, som bedöms förlänga väntetiden avsevärt </w:t>
-[...7 lines deleted...]
-              <w:t>Gravid, kan inte komma förens efter förlossningen</w:t>
+              <w:t>, som bedöms förlänga väntetiden avsevärt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="759D5D90" w14:textId="77777777" w:rsidR="00FE1708" w:rsidRDefault="00FE1708" w:rsidP="00BF0383">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="311B4D1B" w14:textId="77777777" w:rsidR="00FE1708" w:rsidRPr="008C3A29" w:rsidRDefault="00FE1708" w:rsidP="00336B2A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
@@ -1946,101 +1772,69 @@
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C73BC" w14:paraId="1F5FE488" w14:textId="77777777" w:rsidTr="00BF0383">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34E6A8B7" w14:textId="77777777" w:rsidR="003C73BC" w:rsidRPr="008C3A29" w:rsidRDefault="003C73BC" w:rsidP="00BF0383">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C3A29">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Patienten ska genomgå behandlingar i omgångar under en längre tid enligt särskilt vårdprogram (</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> gomspaltoperationer, TS-operationer, ”trattbröst”, nedläggning av stomi, hudtransplantationer efter brännskada, vissa plastikkirurgiska rekonstruktioner). Registrering som väntande möjliggör verksamhetens långsiktiga planering.  </w:t>
+              <w:t xml:space="preserve">Patienten ska genomgå behandlingar i omgångar under en längre tid enligt särskilt vårdprogram (t.ex. gomspaltoperationer, TS-operationer, ”trattbröst”, nedläggning av stomi, hudtransplantationer efter brännskada, vissa plastikkirurgiska rekonstruktioner). Registrering som väntande möjliggör verksamhetens långsiktiga planering.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FE355D1" w14:textId="577B169F" w:rsidR="003C73BC" w:rsidRDefault="00336B2A" w:rsidP="00336B2A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00336B2A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Registrering av </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> kan INTE ske för den inledande operationen/åtgärden – enbart de efterföljande</w:t>
+              <w:t>Registrering av MoV kan INTE ske för den inledande operationen/åtgärden – enbart de efterföljande</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E317F63" w14:textId="22CC2750" w:rsidR="009A32ED" w:rsidRPr="00A74A35" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A74A35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Relaterad information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="3CF026CC" w14:textId="77777777" w:rsidR="0043122A" w:rsidRDefault="0043122A" w:rsidP="0043122A">
       <w:pPr>
         <w:ind w:right="-143"/>
@@ -2065,67 +1859,67 @@
           <w:t>Riktlinjer avvikelser version 1.5 2020-09-04 (2).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:sectPr w:rsidR="0043122A" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58386540" w14:textId="77777777" w:rsidR="00067CD3" w:rsidRDefault="00067CD3">
+    <w:p w14:paraId="58BCC6C7" w14:textId="77777777" w:rsidR="003A0A25" w:rsidRDefault="003A0A25">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="093199E4" w14:textId="77777777" w:rsidR="00067CD3" w:rsidRDefault="00067CD3">
+    <w:p w14:paraId="13465E9D" w14:textId="77777777" w:rsidR="003A0A25" w:rsidRDefault="003A0A25">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7023E489" w14:textId="77777777" w:rsidR="00067CD3" w:rsidRDefault="00067CD3">
+    <w:p w14:paraId="10548A36" w14:textId="77777777" w:rsidR="003A0A25" w:rsidRDefault="003A0A25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2180,128 +1974,129 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="003A0A25" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
@@ -2371,51 +2166,51 @@
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2455,73 +2250,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B7E88D1" w14:textId="77777777" w:rsidR="00067CD3" w:rsidRDefault="00067CD3"/>
+    <w:p w14:paraId="6DD7F526" w14:textId="77777777" w:rsidR="003A0A25" w:rsidRDefault="003A0A25"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BD25780" w14:textId="77777777" w:rsidR="00067CD3" w:rsidRDefault="00067CD3">
+    <w:p w14:paraId="2CA95408" w14:textId="77777777" w:rsidR="003A0A25" w:rsidRDefault="003A0A25">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="17221ABF" w14:textId="77777777" w:rsidR="00067CD3" w:rsidRDefault="00067CD3">
+    <w:p w14:paraId="4419EB89" w14:textId="77777777" w:rsidR="003A0A25" w:rsidRDefault="003A0A25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2599,51 +2394,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
@@ -2726,51 +2521,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4931,53 +4726,52 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="560679449">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1420566503">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1090539201">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1846439597">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1647858900">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -5031,50 +4825,51 @@
     <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="001213CF"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B5EC7"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="00253170"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
@@ -5091,50 +4886,51 @@
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00336B2A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
+    <w:rsid w:val="003A0A25"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C73BC"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043122A"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00437B55"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="0046136A"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
@@ -5420,50 +5216,51 @@
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47151"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D62468"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF45D6"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E65297"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E75911"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3706"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA7D21"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC5A18"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
@@ -8428,58 +8225,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>normal</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>723</Words>
-  <Characters>4799</Characters>
+  <Words>716</Words>
+  <Characters>4756</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>166</Lines>
+  <Lines>165</Lines>
   <Paragraphs>69</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5483</CharactersWithSpaces>
+  <CharactersWithSpaces>5433</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Hantering av planeringslista i ELVIS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
-  <revision>41</revision>
+  <lastModifiedBy>Lena Fredriksson</lastModifiedBy>
+  <revision>42</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>