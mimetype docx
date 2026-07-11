--- v0 (2025-11-26)
+++ v1 (2026-07-11)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6815DB14" w14:textId="77777777" w:rsidR="00870C37" w:rsidRDefault="00870C37" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00870C37" w:rsidSect="00870C37">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="29826A47" w14:textId="77777777" w:rsidR="00870C37" w:rsidRPr="00870C37" w:rsidRDefault="00870C37" w:rsidP="00FD0DC6">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
@@ -155,1473 +155,1473 @@
         <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6613EE72" w14:textId="040D3AE9" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00A413DD" w:rsidP="00576ED2">
+    <w:p w14:paraId="6613EE72" w14:textId="040D3AE9" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc133935447" w:history="1">
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc133935447 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
-[...4 lines deleted...]
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25AF80FA" w14:textId="7EF6FEEE" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00A413DD" w:rsidP="00576ED2">
+    <w:p w14:paraId="25AF80FA" w14:textId="7EF6FEEE" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc133935448" w:history="1">
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Beslutsprocessen</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc133935448 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
-[...5 lines deleted...]
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58F3D06F" w14:textId="459B0522" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00A413DD" w:rsidP="00576ED2">
+    <w:p w14:paraId="58F3D06F" w14:textId="459B0522" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc133935449" w:history="1">
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Organisation</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc133935449 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
-[...5 lines deleted...]
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C901575" w14:textId="327D5FF6" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00A413DD" w:rsidP="00576ED2">
+    <w:p w14:paraId="1C901575" w14:textId="327D5FF6" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc133935450" w:history="1">
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc133935450 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
-[...4 lines deleted...]
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E93E8E4" w14:textId="349AA5B2" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00A413DD" w:rsidP="00576ED2">
+    <w:p w14:paraId="5E93E8E4" w14:textId="349AA5B2" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc133935451" w:history="1">
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sjukhusdirektören</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc133935451 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
-[...5 lines deleted...]
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B5A664A" w14:textId="5D3F88C5" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00A413DD" w:rsidP="00576ED2">
+    <w:p w14:paraId="6B5A664A" w14:textId="5D3F88C5" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc133935452" w:history="1">
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ansvar för den egna nämnden/styrelsen</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc133935452 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
-[...5 lines deleted...]
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06132191" w14:textId="612C415B" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00A413DD" w:rsidP="00576ED2">
+    <w:p w14:paraId="06132191" w14:textId="612C415B" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc133935453" w:history="1">
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ansvar för det regiongemensamma arbetet</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc133935453 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
-[...5 lines deleted...]
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26FB74BF" w14:textId="0B37F23F" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00A413DD" w:rsidP="00576ED2">
+    <w:p w14:paraId="26FB74BF" w14:textId="0B37F23F" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc133935454" w:history="1">
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ansvar för den egna förvaltningen</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc133935454 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
-[...5 lines deleted...]
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17BA784A" w14:textId="3CEE70D3" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00A413DD" w:rsidP="00576ED2">
+    <w:p w14:paraId="17BA784A" w14:textId="3CEE70D3" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc133935455" w:history="1">
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Chefer</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc133935455 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
-[...5 lines deleted...]
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67A56B7F" w14:textId="5713C097" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00A413DD" w:rsidP="00576ED2">
+    <w:p w14:paraId="67A56B7F" w14:textId="5713C097" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc133935456" w:history="1">
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Beslutanderätt för sjukhusets staber</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc133935456 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
-[...5 lines deleted...]
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5019E551" w14:textId="2DEDAD3B" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00A413DD" w:rsidP="00576ED2">
+    <w:p w14:paraId="5019E551" w14:textId="2DEDAD3B" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc133935457" w:history="1">
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förste chefläkare, chefläkare och chefsjuksköterska</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc133935457 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
-[...5 lines deleted...]
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C7F29C6" w14:textId="41AAD181" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00A413DD" w:rsidP="00576ED2">
+    <w:p w14:paraId="0C7F29C6" w14:textId="41AAD181" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc133935458" w:history="1">
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Tillgänglighets- och produktionschef</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc133935458 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
-[...5 lines deleted...]
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05724023" w14:textId="05D1DE84" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00A413DD" w:rsidP="00576ED2">
+    <w:p w14:paraId="05724023" w14:textId="05D1DE84" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc133935459" w:history="1">
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Processorganisation</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc133935459 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
-[...5 lines deleted...]
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B1342D4" w14:textId="693ACF0A" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00A413DD" w:rsidP="00576ED2">
+    <w:p w14:paraId="0B1342D4" w14:textId="693ACF0A" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc133935460" w:history="1">
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Fördelning av beslutanderätt i avgränsade frågor – sjukhusövergripande grupper</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc133935460 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
-[...5 lines deleted...]
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CF776C2" w14:textId="530DDA95" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00A413DD" w:rsidP="00576ED2">
+    <w:p w14:paraId="7CF776C2" w14:textId="530DDA95" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc133935461" w:history="1">
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Investeringar</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc133935461 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
-[...5 lines deleted...]
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C93F613" w14:textId="562EB5F4" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00A413DD" w:rsidP="00576ED2">
+    <w:p w14:paraId="3C93F613" w14:textId="562EB5F4" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc133935462" w:history="1">
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Projekt - sjukhusövergripande</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc133935462 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
-[...5 lines deleted...]
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13540BA6" w14:textId="7E4302D1" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00A413DD" w:rsidP="00576ED2">
+    <w:p w14:paraId="13540BA6" w14:textId="7E4302D1" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc133935463" w:history="1">
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Chefskap vid frånvaro</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc133935463 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
-[...5 lines deleted...]
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A4FA37E" w14:textId="7C4C28B7" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00A413DD" w:rsidP="00576ED2">
+    <w:p w14:paraId="1A4FA37E" w14:textId="7C4C28B7" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc133935464" w:history="1">
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Beslutanderätt för vårdplatser och ansvar under jourtid</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc133935464 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
-[...5 lines deleted...]
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C3FD77C" w14:textId="4427298E" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00A413DD" w:rsidP="00576ED2">
+    <w:p w14:paraId="7C3FD77C" w14:textId="4427298E" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc133935465" w:history="1">
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Beslutsfattande vid höjd beredskap</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc133935465 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
-[...5 lines deleted...]
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="383AB186" w14:textId="372BA107" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00A413DD" w:rsidP="00576ED2">
+    <w:p w14:paraId="383AB186" w14:textId="372BA107" w:rsidR="00576ED2" w:rsidRPr="00925152" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc133935466" w:history="1">
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Länkförteckning</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc133935466 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
-[...5 lines deleted...]
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00576ED2" w:rsidRPr="00925152">
+        <w:r w:rsidRPr="00925152">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="32941A4C" w14:textId="3EB936B9" w:rsidR="00870C37" w:rsidRPr="00870C37" w:rsidRDefault="00576ED2" w:rsidP="00576ED2">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:ind w:left="993"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00870C37" w:rsidRPr="00870C37">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C1B178" w14:textId="77777777" w:rsidR="00870C37" w:rsidRPr="00870C37" w:rsidRDefault="00870C37" w:rsidP="00870C37">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
@@ -1776,55 +1776,51 @@
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="1FC23E92" w14:textId="771827B4" w:rsidR="00870C37" w:rsidRPr="00870C37" w:rsidRDefault="4773288E" w:rsidP="000615A7">
       <w:r>
         <w:t>Den principiella ansvarsfördelningen mellan den politiska organisationen och tjänste</w:t>
       </w:r>
       <w:r w:rsidR="708952DE">
         <w:t>persons</w:t>
       </w:r>
       <w:r>
         <w:t>organisationen bygger på att styrelsen fattar beslut om inriktning och resursramar medan tjänste</w:t>
       </w:r>
       <w:r w:rsidR="2CE01964">
         <w:t>persons</w:t>
       </w:r>
       <w:r>
         <w:t>organisationen anger hur detta ska genomföras för att de politiska besluten ska genomföras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2130D079" w14:textId="04CB650E" w:rsidR="00870C37" w:rsidRPr="00870C37" w:rsidRDefault="4773288E" w:rsidP="00302769">
       <w:r>
-        <w:t xml:space="preserve">För styrelsen för Södra Älvsborgs Sjukhus anger regionfullmäktige i reglementet vilka ramar som sjukhuset har att verka inom. Styrelsen ska, </w:t>
-[...3 lines deleted...]
-        <w:t>enligt reglementet, inom sitt verksamhetsområde svara för drift, förvaltning och utveckling. Styrelsen ska ytterst svara för att de uppgifter som följer av lag eller annan förordning fullgörs, att verksamheten bedrivs effektivt och ändamålsenligt samt</w:t>
+        <w:t>För styrelsen för Södra Älvsborgs Sjukhus anger regionfullmäktige i reglementet vilka ramar som sjukhuset har att verka inom. Styrelsen ska, enligt reglementet, inom sitt verksamhetsområde svara för drift, förvaltning och utveckling. Styrelsen ska ytterst svara för att de uppgifter som följer av lag eller annan förordning fullgörs, att verksamheten bedrivs effektivt och ändamålsenligt samt</w:t>
       </w:r>
       <w:r w:rsidR="4FD879B8">
         <w:t xml:space="preserve"> enligt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="066AC5A3">
         <w:t>beslut från såväl den strategiska som operativa hälso- och sjukvårdsnämnden</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="541E2DBA" w14:textId="581707A2" w:rsidR="00870C37" w:rsidRPr="00870C37" w:rsidRDefault="00870C37" w:rsidP="00302769">
       <w:r w:rsidRPr="00870C37">
         <w:t>Styrelsen fattar beslut om exempelvis:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C4CA64" w14:textId="2C82F5FA" w:rsidR="00870C37" w:rsidRPr="00526F42" w:rsidRDefault="00870C37" w:rsidP="00526F42">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1560"/>
       </w:pPr>
       <w:r w:rsidRPr="00526F42">
@@ -1939,51 +1935,50 @@
       </w:r>
       <w:r w:rsidR="00932972">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00870C37">
         <w:t>gång. I praktiken är nästan alla beslut och ställningstaganden verkställighet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="267D26AD" w14:textId="34D0F0FD" w:rsidR="44315204" w:rsidRDefault="44315204" w:rsidP="44315204"/>
     <w:p w14:paraId="1808B41D" w14:textId="77777777" w:rsidR="00870C37" w:rsidRPr="00870C37" w:rsidRDefault="00870C37" w:rsidP="002D7D28">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="72" w:name="_Toc49867100"/>
       <w:bookmarkStart w:id="73" w:name="_Toc49945631"/>
       <w:bookmarkStart w:id="74" w:name="_Toc256000008"/>
       <w:bookmarkStart w:id="75" w:name="_Toc256000033"/>
       <w:bookmarkStart w:id="76" w:name="_Toc256000058"/>
       <w:bookmarkStart w:id="77" w:name="_Toc256000083"/>
       <w:bookmarkStart w:id="78" w:name="_Toc256000108"/>
       <w:bookmarkStart w:id="79" w:name="_Toc256000133"/>
       <w:bookmarkStart w:id="80" w:name="_Toc256000158"/>
       <w:bookmarkStart w:id="81" w:name="_Toc256000183"/>
       <w:bookmarkStart w:id="82" w:name="_Toc256000208"/>
       <w:r w:rsidRPr="00870C37">
-        <w:lastRenderedPageBreak/>
         <w:t>Sjukhusledning och stab</w:t>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="5F3228F7" w14:textId="337B44C5" w:rsidR="00870C37" w:rsidRPr="00870C37" w:rsidRDefault="00870C37" w:rsidP="002D7D28">
       <w:r w:rsidRPr="00870C37">
         <w:t>Sjukhusledningen består av:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="132B0222" w14:textId="3B671B65" w:rsidR="00870C37" w:rsidRDefault="00DB4E17" w:rsidP="006F6471">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
@@ -2177,51 +2172,50 @@
       <w:r w:rsidRPr="7FDDCA3D">
         <w:t>Säkerställa att beslut som är fattade på delegering återrapporteras på ett korrekt sätt till nämnden/styrelsen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04EE1021" w14:textId="3FAB5E48" w:rsidR="41A6278F" w:rsidRDefault="41A6278F" w:rsidP="00BC5E69">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="7FDDCA3D">
         <w:t xml:space="preserve">Genomföra de åtgärder, anpassningar och förändringar av organisation och verksamhet som krävs för att nå de verksamhetsmässiga och ekonomiska mål och inriktningar som nämnden/styrelsen fastställt i budget och andra beslut </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="731D2513" w14:textId="48FA0356" w:rsidR="41A6278F" w:rsidRDefault="41A6278F" w:rsidP="00BC5E69">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="7FDDCA3D">
-        <w:lastRenderedPageBreak/>
         <w:t>Se till att ärenden som går upp för beslut till nämnden/styrelsen är tillräckligt beredda, korrekta och läsvänliga</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A0A089E" w14:textId="24733CD4" w:rsidR="41A6278F" w:rsidRDefault="41A6278F" w:rsidP="00BC5E69">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="7FDDCA3D">
         <w:t>Se till att nämnden/styrelsen får tillgång till ärendena i god tid innan sammanträdet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ACCF2CD" w14:textId="1311C9C6" w:rsidR="41A6278F" w:rsidRDefault="41A6278F" w:rsidP="00BC5E69">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="7FDDCA3D">
         <w:t>Se till att nämnden/styrelsen är väl informerad om verksamheten genom löpande information på nämndens/styrelsens sammanträden</w:t>
@@ -2429,51 +2423,50 @@
         <w:t>Ansvar för den egna förvaltningen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="110"/>
     </w:p>
     <w:p w14:paraId="07DF56FE" w14:textId="71EBF8DE" w:rsidR="41A6278F" w:rsidRDefault="41A6278F" w:rsidP="00BC5E69">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="7FDDCA3D">
         <w:t>Säkerställa att måldokument och strategiska planer genomförs i den egna verksamheten</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CDCCE90" w14:textId="2D28060C" w:rsidR="41A6278F" w:rsidRDefault="41A6278F" w:rsidP="00BC5E69">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="7FDDCA3D">
-        <w:lastRenderedPageBreak/>
         <w:t>Säkerställa efterlevnad av regionövergripande policyer och riktlinjer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="623D7693" w14:textId="0FD1AF89" w:rsidR="41A6278F" w:rsidRDefault="41A6278F" w:rsidP="00BC5E69">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="7FDDCA3D">
         <w:t>Att som verkställighetsbeslut fastställa förvaltningsinterna riktlinjer och rutiner och se till att mandatet att fastställa dessa dokumenttyper är fördelat i organisationen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23D17A99" w14:textId="1F7F9726" w:rsidR="41A6278F" w:rsidRDefault="41A6278F" w:rsidP="00BC5E69">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="7FDDCA3D">
         <w:t xml:space="preserve">Säkerställa genomförande av givna uppdrag </w:t>
@@ -2761,51 +2754,50 @@
     <w:p w14:paraId="0F5D7F52" w14:textId="4927B79A" w:rsidR="44315204" w:rsidRDefault="44315204" w:rsidP="004015D9">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1077"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A9BFE86" w14:textId="77777777" w:rsidR="00870C37" w:rsidRPr="00870C37" w:rsidRDefault="00870C37" w:rsidP="0077005B">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="134" w:name="_Toc256000091"/>
       <w:bookmarkStart w:id="135" w:name="_Toc256000116"/>
       <w:bookmarkStart w:id="136" w:name="_Toc256000141"/>
       <w:bookmarkStart w:id="137" w:name="_Toc256000166"/>
       <w:bookmarkStart w:id="138" w:name="_Toc256000191"/>
       <w:bookmarkStart w:id="139" w:name="_Toc256000216"/>
       <w:bookmarkStart w:id="140" w:name="_Toc49945638"/>
       <w:bookmarkStart w:id="141" w:name="_Toc256000016"/>
       <w:bookmarkStart w:id="142" w:name="_Toc256000041"/>
       <w:bookmarkStart w:id="143" w:name="_Toc256000066"/>
       <w:r w:rsidRPr="00870C37">
-        <w:lastRenderedPageBreak/>
         <w:t>Ansvar för samtliga chefer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
       <w:r w:rsidRPr="00870C37">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
     </w:p>
     <w:p w14:paraId="6C82B623" w14:textId="63C6AAE5" w:rsidR="00870C37" w:rsidRPr="00870C37" w:rsidRDefault="2ECD9CA0" w:rsidP="006F6471">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -3039,51 +3031,50 @@
         <w:t>sjukhusdirektören</w:t>
       </w:r>
       <w:r w:rsidRPr="00870C37">
         <w:t xml:space="preserve"> och ingår i sjukhusledningen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A38872" w14:textId="6102D420" w:rsidR="00870C37" w:rsidRPr="00870C37" w:rsidRDefault="00870C37" w:rsidP="00C269FC">
       <w:r w:rsidRPr="00870C37">
         <w:t xml:space="preserve">I samråd med medarbetarna ska verksamhetschefen utarbeta, genomföra och följa upp verksamhetsplanen för den egna verksamheten. De aktiviteter och mål som respektive verksamhet genomför ska vara kopplade till sjukhusets verksamhetsplan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2697D172" w14:textId="1D228956" w:rsidR="00870C37" w:rsidRPr="00870C37" w:rsidRDefault="00870C37" w:rsidP="00C269FC">
       <w:r w:rsidRPr="00870C37">
         <w:t>Särskilda befogenheter för verksamhetschef:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="418C822B" w14:textId="763290C7" w:rsidR="00870C37" w:rsidRPr="00870C37" w:rsidRDefault="4773288E" w:rsidP="006F6471">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Verksamhetschefen är verksamhetschef enligt hälso- och sjukvårdslagen om inte annat beslutas i enskilt fall</w:t>
       </w:r>
       <w:r w:rsidR="004A71CE">
         <w:t>; notera att om verksamhetschefen inte är läkare behöver en medicinskt ansvarig överläkare utses av verksamhetschefen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EEC5C7C" w14:textId="66705AE7" w:rsidR="00870C37" w:rsidRPr="00870C37" w:rsidRDefault="4773288E" w:rsidP="006F6471">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Besluta om åtgärder som krävs för att verksamhetens verksamhetsplan ska genomföras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FBFF51B" w14:textId="12FE3AB5" w:rsidR="00870C37" w:rsidRPr="00870C37" w:rsidRDefault="4773288E" w:rsidP="006F6471">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
@@ -3286,51 +3277,50 @@
     </w:p>
     <w:p w14:paraId="01A98735" w14:textId="0180B4C3" w:rsidR="00870C37" w:rsidRPr="00CC643D" w:rsidRDefault="4773288E" w:rsidP="006F6471">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="23D5691D">
         <w:t>orskning, utbildning och innovation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="090F94B1" w14:textId="12BC06A8" w:rsidR="00870C37" w:rsidRPr="00CC643D" w:rsidRDefault="23D5691D" w:rsidP="006F6471">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Hållbarhet, kansli och säkerhet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="313825D3" w14:textId="7409A1E7" w:rsidR="7672E77E" w:rsidRDefault="7672E77E" w:rsidP="006F6471">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Kvalitet och tillgänglighet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B7D233" w14:textId="65F6980C" w:rsidR="00870C37" w:rsidRPr="00870C37" w:rsidRDefault="00870C37" w:rsidP="00BC78C7">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00870C37">
         <w:t xml:space="preserve">Stabscheferna har att identifiera, utveckla och driva strategiska frågor inom sina </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -3501,51 +3491,50 @@
     <w:p w14:paraId="1E11D9C4" w14:textId="77777777" w:rsidR="00BC78C7" w:rsidRDefault="4773288E" w:rsidP="00BC78C7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Att initiera, utveckla, driva och följa upp sjukhusets samlade arbete med medicinsk kvalitet inom ramen för sjukhusets verksamhetsplan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BC79D9" w14:textId="5D764A6B" w:rsidR="00870C37" w:rsidRPr="00BC78C7" w:rsidRDefault="4773288E" w:rsidP="00BC78C7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Att initiera, utveckla, driva och följa upp sjukhusets samlade arbete med avvikelseärenden i vården för att fullfölja skyldigheter i </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="00BC78C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ledningssystem för systematiskt kvalitetsarbete (SOSFS 2011:9). [2]</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="60198406" w14:textId="1ADC4592" w:rsidR="00870C37" w:rsidRPr="00601718" w:rsidRDefault="4773288E" w:rsidP="00E87D94">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Att fastställa medicinska styrdokument för förvaltningen</w:t>
       </w:r>
       <w:r w:rsidR="6CD7C946">
@@ -3697,55 +3686,51 @@
     </w:p>
     <w:p w14:paraId="208B32BE" w14:textId="41E8274E" w:rsidR="44315204" w:rsidRDefault="44315204" w:rsidP="44315204"/>
     <w:p w14:paraId="774A15E1" w14:textId="23DB2180" w:rsidR="00870C37" w:rsidRPr="00870C37" w:rsidRDefault="00870C37" w:rsidP="006F15FC">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="202" w:name="_Toc133935459"/>
       <w:r w:rsidRPr="00870C37">
         <w:t>Processorganisation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="191"/>
       <w:bookmarkEnd w:id="192"/>
       <w:bookmarkEnd w:id="193"/>
       <w:bookmarkEnd w:id="194"/>
       <w:bookmarkEnd w:id="195"/>
       <w:bookmarkEnd w:id="196"/>
       <w:bookmarkEnd w:id="197"/>
       <w:bookmarkEnd w:id="198"/>
       <w:bookmarkEnd w:id="199"/>
       <w:bookmarkEnd w:id="200"/>
       <w:bookmarkEnd w:id="201"/>
       <w:bookmarkEnd w:id="202"/>
     </w:p>
     <w:p w14:paraId="2CD8C09D" w14:textId="56F6CE1C" w:rsidR="00870C37" w:rsidRPr="00870C37" w:rsidRDefault="00870C37" w:rsidP="006F15FC">
       <w:r>
-        <w:t xml:space="preserve">Sjukhuset har en matrisorganisation. Linjeorganisationen kompletteras av en processorganisation. På uppdrag har sedan respektive </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">processledaren mandat att för processen </w:t>
+        <w:t xml:space="preserve">Sjukhuset har en matrisorganisation. Linjeorganisationen kompletteras av en processorganisation. På uppdrag har sedan respektive processledaren mandat att för processen </w:t>
       </w:r>
       <w:r w:rsidR="00333F18">
         <w:t>innehållsmässigt godkänna</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> styrande dokument, som syftar till att definiera processens mål standarder/metoder, tidsramar (ledtider) samt interna och/eller externa aktörer. </w:t>
       </w:r>
       <w:r w:rsidR="00D82E15">
         <w:t xml:space="preserve">Chefläkaren fastställer i </w:t>
       </w:r>
       <w:r w:rsidR="29915908">
         <w:t>SOFIA STY</w:t>
       </w:r>
       <w:r w:rsidR="007603FB">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00D82E15">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00220F25">
         <w:t>processernas styrdokument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CEF1E4D" w14:textId="6EE40949" w:rsidR="00870C37" w:rsidRPr="00870C37" w:rsidRDefault="00870C37" w:rsidP="00AC771F">
       <w:r w:rsidRPr="00870C37">
@@ -3921,51 +3906,50 @@
       </w:r>
       <w:r w:rsidR="00876734">
         <w:t>strateg lokaler och service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> beslutar</w:t>
       </w:r>
       <w:r w:rsidR="00876734">
         <w:t xml:space="preserve"> som </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00876734">
         <w:t>vidaredelgering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00876734">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD08C45" w14:textId="061603AF" w:rsidR="00870C37" w:rsidRPr="00890E1C" w:rsidRDefault="4773288E" w:rsidP="00BB1B24">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1418"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Löpande investeringsärenden inom det medicinsktekniska utrustningsområdet</w:t>
       </w:r>
       <w:r w:rsidR="00876734">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> verksamhetschef </w:t>
       </w:r>
       <w:r w:rsidR="00876734">
         <w:t>för bild- och funktionsmedicin och medicinsk service beslutar som vidaredelegering.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75761206" w14:textId="11148107" w:rsidR="44315204" w:rsidRDefault="44315204" w:rsidP="00BB1B24">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1077"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E42432F" w14:textId="487120D5" w:rsidR="00C9262D" w:rsidRDefault="00C9262D" w:rsidP="00AC771F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
@@ -4179,83 +4163,83 @@
       <w:bookmarkStart w:id="238" w:name="_Toc256000174"/>
       <w:bookmarkStart w:id="239" w:name="_Toc256000199"/>
       <w:bookmarkStart w:id="240" w:name="_Toc256000224"/>
       <w:bookmarkStart w:id="241" w:name="_Toc133935464"/>
       <w:r w:rsidRPr="00870C37">
         <w:t>Beslutanderätt för vårdplatser och ansvar under jourtid</w:t>
       </w:r>
       <w:bookmarkEnd w:id="230"/>
       <w:bookmarkEnd w:id="231"/>
       <w:bookmarkEnd w:id="232"/>
       <w:bookmarkEnd w:id="233"/>
       <w:bookmarkEnd w:id="234"/>
       <w:bookmarkEnd w:id="235"/>
       <w:bookmarkEnd w:id="236"/>
       <w:bookmarkEnd w:id="237"/>
       <w:bookmarkEnd w:id="238"/>
       <w:bookmarkEnd w:id="239"/>
       <w:bookmarkEnd w:id="240"/>
       <w:bookmarkEnd w:id="241"/>
     </w:p>
     <w:p w14:paraId="0EC39364" w14:textId="77777777" w:rsidR="00721438" w:rsidRDefault="00870C37" w:rsidP="00416D5B">
       <w:r w:rsidRPr="00870C37">
         <w:t>När det gäller vårdplatser och ansvar under normal tid respektive jourtid regleras dessa förhållanden i två särskilda styrdokument som inte innehållsmässigt sett behandlas här:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38250563" w14:textId="69B822F9" w:rsidR="44315204" w:rsidRDefault="00A413DD" w:rsidP="00BD1C7F">
+    <w:p w14:paraId="38250563" w14:textId="69B822F9" w:rsidR="44315204" w:rsidRDefault="79CCB2EE" w:rsidP="00BD1C7F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18">
-        <w:r w:rsidR="79CCB2EE" w:rsidRPr="76249811">
+        <w:r w:rsidRPr="76249811">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Somatiska vårdplatser vid SÄS, ansvarsfördelning (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42DA9F82" w14:textId="481D0B58" w:rsidR="00416D5B" w:rsidRDefault="00A413DD" w:rsidP="00BD1C7F">
+    <w:p w14:paraId="42DA9F82" w14:textId="481D0B58" w:rsidR="00416D5B" w:rsidRDefault="00416D5B" w:rsidP="00BD1C7F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId19">
-        <w:r w:rsidR="00416D5B" w:rsidRPr="76249811">
+        <w:r w:rsidRPr="76249811">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Bakjourer - Ansvar och befogenheter vid Södra Älvsborgs Sjukhus (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3FD84AD6" w14:textId="77777777" w:rsidR="00870C37" w:rsidRPr="00870C37" w:rsidRDefault="00870C37" w:rsidP="00A006A3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="242" w:name="_Toc49867115"/>
       <w:bookmarkStart w:id="243" w:name="_Toc49945647"/>
       <w:bookmarkStart w:id="244" w:name="_Toc256000025"/>
       <w:bookmarkStart w:id="245" w:name="_Toc256000050"/>
       <w:bookmarkStart w:id="246" w:name="_Toc256000075"/>
       <w:bookmarkStart w:id="247" w:name="_Toc256000100"/>
       <w:bookmarkStart w:id="248" w:name="_Toc256000125"/>
       <w:bookmarkStart w:id="249" w:name="_Toc256000150"/>
       <w:bookmarkStart w:id="250" w:name="_Toc256000175"/>
       <w:bookmarkStart w:id="251" w:name="_Toc256000200"/>
       <w:bookmarkStart w:id="252" w:name="_Toc256000225"/>
       <w:bookmarkStart w:id="253" w:name="_Toc133935465"/>
       <w:r w:rsidRPr="00870C37">
         <w:t>Beslutsfattande vid höjd beredskap</w:t>
@@ -4345,64 +4329,64 @@
       <w:bookmarkEnd w:id="259"/>
       <w:bookmarkEnd w:id="260"/>
       <w:bookmarkEnd w:id="261"/>
       <w:bookmarkEnd w:id="262"/>
       <w:bookmarkEnd w:id="263"/>
       <w:bookmarkEnd w:id="264"/>
       <w:bookmarkEnd w:id="265"/>
       <w:bookmarkEnd w:id="266"/>
       <w:bookmarkEnd w:id="267"/>
       <w:bookmarkEnd w:id="268"/>
       <w:bookmarkEnd w:id="269"/>
       <w:bookmarkEnd w:id="270"/>
     </w:p>
     <w:p w14:paraId="02A46170" w14:textId="77777777" w:rsidR="00C258A5" w:rsidRDefault="00C258A5" w:rsidP="00C258A5">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="44315204">
         <w:t xml:space="preserve">Västra Götalandsregionens inköpspolicy </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC426BD" w14:textId="0A4A941D" w:rsidR="00B8415D" w:rsidRDefault="00A413DD" w:rsidP="00C258A5">
+    <w:p w14:paraId="4BC426BD" w14:textId="0A4A941D" w:rsidR="00B8415D" w:rsidRDefault="00B8415D" w:rsidP="00C258A5">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1077"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00B8415D">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Inköp i Västra Götalandsregionen - Inköp och e-handel (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4AC7BC89" w14:textId="2F7FC9DE" w:rsidR="002073AF" w:rsidRDefault="00CF2A48" w:rsidP="00BB1899">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB1899">
         <w:t xml:space="preserve">Styrdokument vid SÄS – övergripande principer och </w:t>
       </w:r>
       <w:r w:rsidR="00BB1899" w:rsidRPr="00BB1899">
         <w:t>råd vid upprättande och revidering</w:t>
       </w:r>
       <w:r w:rsidR="00BB1899">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
@@ -4427,158 +4411,158 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Senaste version av SOSFS 2011:9 Socialstyrelsens föreskrifter och allmänna råd om ledningssystem för systematiskt kvalitetsarbete - Socialstyrelsen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="062C76F0" w14:textId="77777777" w:rsidR="00AF2E80" w:rsidRDefault="00AF2E80" w:rsidP="00B8415D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="44315204">
         <w:t>Socialstyrelsens föreskrifter och allmänna råd om katastrofmedicinsk beredskap</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F049437" w14:textId="6EC13C1F" w:rsidR="00AF2E80" w:rsidRDefault="00A413DD" w:rsidP="00AF2E80">
+    <w:p w14:paraId="2F049437" w14:textId="6EC13C1F" w:rsidR="00AF2E80" w:rsidRDefault="00AF2E80" w:rsidP="00AF2E80">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1077"/>
       </w:pPr>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="00AF2E80">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Senaste version av SOSFS 2013:22 Socialstyrelsens föreskrifter och allmänna råd om katastrofmedicinsk beredskap - Socialstyrelsen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2677FA9D" w14:textId="38F9E4D8" w:rsidR="44315204" w:rsidRDefault="44315204" w:rsidP="00416D5B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="75D47D17">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3036" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00870C37">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68A23D14" w14:textId="77777777" w:rsidR="00C10163" w:rsidRDefault="00C10163">
+    <w:p w14:paraId="2968EE69" w14:textId="77777777" w:rsidR="001B63CD" w:rsidRDefault="001B63CD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DDD9BAD" w14:textId="77777777" w:rsidR="00C10163" w:rsidRDefault="00C10163">
+    <w:p w14:paraId="3FA635E6" w14:textId="77777777" w:rsidR="001B63CD" w:rsidRDefault="001B63CD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0C70B9BA" w14:textId="77777777" w:rsidR="00C10163" w:rsidRDefault="00C10163">
+    <w:p w14:paraId="3D2944E3" w14:textId="77777777" w:rsidR="001B63CD" w:rsidRDefault="001B63CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -4594,89 +4578,89 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Fet">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -4705,51 +4689,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -4783,73 +4767,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23BED3AA" w14:textId="77777777" w:rsidR="00C10163" w:rsidRDefault="00C10163"/>
+    <w:p w14:paraId="78A6A1D4" w14:textId="77777777" w:rsidR="001B63CD" w:rsidRDefault="001B63CD"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="058FAD31" w14:textId="77777777" w:rsidR="00C10163" w:rsidRDefault="00C10163">
+    <w:p w14:paraId="7CC42179" w14:textId="77777777" w:rsidR="001B63CD" w:rsidRDefault="001B63CD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6FA8BC88" w14:textId="77777777" w:rsidR="00C10163" w:rsidRDefault="00C10163">
+    <w:p w14:paraId="72DAFB78" w14:textId="77777777" w:rsidR="001B63CD" w:rsidRDefault="001B63CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -4887,91 +4871,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -5010,60 +4994,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -5137,51 +5121,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B3CABE94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3036"/>
         </w:tabs>
         <w:ind w:left="3036" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
@@ -8133,54 +8117,53 @@
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1420325152">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1794402810">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="429468787">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="242841848">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="898324372">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="55933516">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -8233,50 +8216,51 @@
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="001701DA"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="001916DB"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B63CD"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C1B0F"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D767D"/>
     <w:rsid w:val="001D7867"/>
     <w:rsid w:val="002073AF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="0021372F"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00220F25"/>
     <w:rsid w:val="002305A0"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00244579"/>
     <w:rsid w:val="002467CB"/>
     <w:rsid w:val="00247D58"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="00251318"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
@@ -8512,50 +8496,51 @@
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C2186"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7984"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="009209C0"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="00925152"/>
     <w:rsid w:val="009264CC"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="00932972"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="0094700A"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="00951BCF"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00961110"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00976419"/>
     <w:rsid w:val="009A714D"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C131F"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="009F6738"/>
     <w:rsid w:val="00A006A3"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A00A19"/>
@@ -8735,50 +8720,51 @@
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F37112"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F42868"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC2913"/>
     <w:rsid w:val="00FD0DC6"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="019D17FF"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0288233C"/>
     <w:rsid w:val="030AA244"/>
     <w:rsid w:val="0338E860"/>
     <w:rsid w:val="03E9D2E3"/>
+    <w:rsid w:val="040B04C1"/>
     <w:rsid w:val="04BABD09"/>
     <w:rsid w:val="055C48BF"/>
     <w:rsid w:val="05DCE851"/>
     <w:rsid w:val="0621B216"/>
     <w:rsid w:val="066AC5A3"/>
     <w:rsid w:val="07C12F88"/>
     <w:rsid w:val="07DAD586"/>
     <w:rsid w:val="08183593"/>
     <w:rsid w:val="09148913"/>
     <w:rsid w:val="0925C0F0"/>
     <w:rsid w:val="0A04FDFE"/>
     <w:rsid w:val="102F9DD9"/>
     <w:rsid w:val="135576C9"/>
     <w:rsid w:val="15987589"/>
     <w:rsid w:val="15A62230"/>
     <w:rsid w:val="16634544"/>
     <w:rsid w:val="16D953BE"/>
     <w:rsid w:val="16FEF757"/>
     <w:rsid w:val="1767379F"/>
     <w:rsid w:val="17BC4274"/>
     <w:rsid w:val="1860CF52"/>
     <w:rsid w:val="18E6E111"/>
     <w:rsid w:val="19FC9FB3"/>
     <w:rsid w:val="1C6EA9F4"/>
     <w:rsid w:val="1D46D30A"/>
@@ -8887,75 +8873,75 @@
     <w:rsid w:val="7672E77E"/>
     <w:rsid w:val="78207FC7"/>
     <w:rsid w:val="79CCB2EE"/>
     <w:rsid w:val="7A2C808F"/>
     <w:rsid w:val="7BFD9026"/>
     <w:rsid w:val="7C07BB0E"/>
     <w:rsid w:val="7C3FA905"/>
     <w:rsid w:val="7DC8D541"/>
     <w:rsid w:val="7F3530E8"/>
     <w:rsid w:val="7F6DA6CC"/>
     <w:rsid w:val="7FDDCA3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{32FD1DC4-A307-4E0B-9EEE-76A49B26C5D0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11543,51 +11529,51 @@
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00721438"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="001701DA"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11954,56 +11940,56 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>23079</Characters>
+  <Pages>1</Pages>
+  <Words>4117</Words>
+  <Characters>21825</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>192</Lines>
+  <Lines>181</Lines>
   <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>25891</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Beslutsfattande vid Södra Älvsborgs Sjukhus</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Mona Johansson</lastModifiedBy>
-  <revision>28</revision>
+  <revision>29</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>