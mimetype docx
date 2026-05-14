--- v1 (2025-12-17)
+++ v2 (2026-05-14)
@@ -854,68 +854,54 @@
       <w:bookmarkEnd w:id="185"/>
       <w:bookmarkEnd w:id="186"/>
       <w:bookmarkEnd w:id="187"/>
       <w:bookmarkEnd w:id="188"/>
       <w:bookmarkEnd w:id="189"/>
       <w:bookmarkEnd w:id="190"/>
       <w:bookmarkEnd w:id="191"/>
       <w:bookmarkEnd w:id="192"/>
       <w:bookmarkEnd w:id="193"/>
       <w:bookmarkEnd w:id="194"/>
       <w:bookmarkEnd w:id="195"/>
       <w:bookmarkEnd w:id="196"/>
       <w:bookmarkEnd w:id="197"/>
       <w:bookmarkEnd w:id="198"/>
       <w:bookmarkEnd w:id="199"/>
       <w:r w:rsidRPr="00873217">
         <w:t>Fjärrlån</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00873217" w:rsidR="00795186" w:rsidP="00057B2F" w:rsidRDefault="00795186" w14:paraId="1534F3CE" w14:textId="546572D3">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00873217">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00795186">
+        <w:rPr/>
         <w:t>Gäller facklitteratur, artikelkopior och i undantagsfall skönlitteratur som är relevant för arbete eller studier med anknytning till arbetet.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:del>
     </w:p>
     <w:p w:rsidRPr="00873217" w:rsidR="00795186" w:rsidP="00057B2F" w:rsidRDefault="00795186" w14:paraId="7E2AD15E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc464114736" w:id="230"/>
       <w:bookmarkStart w:name="_Toc465948768" w:id="231"/>
       <w:bookmarkStart w:name="_Toc465948863" w:id="232"/>
       <w:bookmarkStart w:name="_Toc465955887" w:id="233"/>
       <w:bookmarkStart w:name="_Toc256000006" w:id="234"/>
       <w:bookmarkStart w:name="_Toc256000018" w:id="235"/>
       <w:bookmarkStart w:name="_Toc479163230" w:id="236"/>
       <w:bookmarkStart w:name="_Toc256000030" w:id="237"/>
       <w:bookmarkStart w:name="_Toc256000042" w:id="238"/>
       <w:bookmarkStart w:name="_Toc256000054" w:id="239"/>
       <w:bookmarkStart w:name="_Toc256000066" w:id="240"/>
       <w:bookmarkStart w:name="_Toc528754807" w:id="241"/>
       <w:bookmarkStart w:name="_Toc256000079" w:id="242"/>
       <w:bookmarkStart w:name="_Toc256000092" w:id="243"/>
       <w:bookmarkStart w:name="_Toc256000105" w:id="244"/>
       <w:bookmarkStart w:name="_Toc256000118" w:id="245"/>
       <w:bookmarkStart w:name="_Toc256000131" w:id="246"/>
       <w:bookmarkStart w:name="_Toc256000144" w:id="247"/>
       <w:bookmarkStart w:name="_Toc256000157" w:id="248"/>
       <w:bookmarkStart w:name="_Toc256000170" w:id="249"/>
@@ -4578,51 +4564,51 @@
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1787888236">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1904870823">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="408892400">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1063524754">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="824972607">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="true"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -5067,56 +5053,58 @@
     <w:rsid w:val="00F40B01"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F61FA7"/>
     <w:rsid w:val="00F70F0E"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FA33D0"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FD6E19"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0BF3D78E"/>
     <w:rsid w:val="19EB14FF"/>
     <w:rsid w:val="23B3AE4F"/>
     <w:rsid w:val="24B607A0"/>
     <w:rsid w:val="2FF9FFB6"/>
     <w:rsid w:val="31147C9E"/>
+    <w:rsid w:val="3B552281"/>
     <w:rsid w:val="3D572917"/>
     <w:rsid w:val="3E03D86A"/>
     <w:rsid w:val="5851B8A6"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6AEC36F1"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="709E8ECA"/>
     <w:rsid w:val="715FB69C"/>
     <w:rsid w:val="74CD68F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
@@ -8096,32 +8084,32 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Lånebestämmelser biblioteket SÄS</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Stina Isaksson</lastModifiedBy>
-  <revision>41</revision>
+  <lastModifiedBy>Malin Rydell Won</lastModifiedBy>
+  <revision>42</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>