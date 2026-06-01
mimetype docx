--- v0 (2025-11-26)
+++ v1 (2026-06-01)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="154C5798" w14:textId="77777777" w:rsidR="00903BC8" w:rsidRDefault="00903BC8" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00903BC8" w:rsidSect="00903BC8">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="2CC9201C" w14:textId="6188C56B" w:rsidR="00903BC8" w:rsidRPr="00903BC8" w:rsidRDefault="00903BC8" w:rsidP="00B819A4">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
@@ -177,1165 +177,1164 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F99F080" w14:textId="5F9A85D8" w:rsidR="00C25529" w:rsidRDefault="00000000" w:rsidP="00C25529">
+    <w:p w14:paraId="1F99F080" w14:textId="5F9A85D8" w:rsidR="00C25529" w:rsidRDefault="00C25529" w:rsidP="00C25529">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc114220134" w:history="1">
-        <w:r w:rsidR="00C25529" w:rsidRPr="00010129">
+        <w:r w:rsidRPr="00010129">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc114220134 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C25529">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C25529">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FAC17D1" w14:textId="597F220D" w:rsidR="00C25529" w:rsidRDefault="00000000" w:rsidP="00C25529">
+    <w:p w14:paraId="6FAC17D1" w14:textId="597F220D" w:rsidR="00C25529" w:rsidRDefault="00C25529" w:rsidP="00C25529">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc114220135" w:history="1">
-        <w:r w:rsidR="00C25529" w:rsidRPr="00010129">
+        <w:r w:rsidRPr="00010129">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc114220135 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C25529">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C25529">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="381AAB68" w14:textId="3A199F08" w:rsidR="00C25529" w:rsidRDefault="00000000" w:rsidP="00C25529">
+    <w:p w14:paraId="381AAB68" w14:textId="3A199F08" w:rsidR="00C25529" w:rsidRDefault="00C25529" w:rsidP="00C25529">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc114220136" w:history="1">
-        <w:r w:rsidR="00C25529" w:rsidRPr="00010129">
+        <w:r w:rsidRPr="00010129">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Allmän handling offentlig eller sekretessbelagd handling</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc114220136 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C25529">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C25529">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="722E7FA2" w14:textId="38E30FA9" w:rsidR="00C25529" w:rsidRDefault="00000000" w:rsidP="00C25529">
+    <w:p w14:paraId="722E7FA2" w14:textId="38E30FA9" w:rsidR="00C25529" w:rsidRDefault="00C25529" w:rsidP="00C25529">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc114220137" w:history="1">
-        <w:r w:rsidR="00C25529" w:rsidRPr="00010129">
+        <w:r w:rsidRPr="00010129">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Offentlig eller sekretessbelagd handling</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc114220137 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C25529">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C25529">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CE3554C" w14:textId="6937D8F5" w:rsidR="00C25529" w:rsidRDefault="00000000" w:rsidP="00C25529">
+    <w:p w14:paraId="7CE3554C" w14:textId="6937D8F5" w:rsidR="00C25529" w:rsidRDefault="00C25529" w:rsidP="00C25529">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc114220138" w:history="1">
-        <w:r w:rsidR="00C25529" w:rsidRPr="00010129">
+        <w:r w:rsidRPr="00010129">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Krav på registrering/diarieföring</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc114220138 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C25529">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C25529">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="384C30BB" w14:textId="77FF4BA1" w:rsidR="00C25529" w:rsidRDefault="00000000" w:rsidP="00C25529">
+    <w:p w14:paraId="384C30BB" w14:textId="77FF4BA1" w:rsidR="00C25529" w:rsidRDefault="00C25529" w:rsidP="00C25529">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc114220139" w:history="1">
-        <w:r w:rsidR="00C25529" w:rsidRPr="00010129">
+        <w:r w:rsidRPr="00010129">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Postöppning – skyndsam handläggning</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc114220139 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C25529">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C25529">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DF653F8" w14:textId="5DD66F8B" w:rsidR="00C25529" w:rsidRDefault="00000000" w:rsidP="00C25529">
+    <w:p w14:paraId="5DF653F8" w14:textId="5DD66F8B" w:rsidR="00C25529" w:rsidRDefault="00C25529" w:rsidP="00C25529">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc114220140" w:history="1">
-        <w:r w:rsidR="00C25529" w:rsidRPr="00010129">
+        <w:r w:rsidRPr="00010129">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vad ska diarieföras?</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc114220140 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C25529">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C25529">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E00295C" w14:textId="63CAF86C" w:rsidR="00C25529" w:rsidRDefault="00000000" w:rsidP="00C25529">
+    <w:p w14:paraId="4E00295C" w14:textId="63CAF86C" w:rsidR="00C25529" w:rsidRDefault="00C25529" w:rsidP="00C25529">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc114220141" w:history="1">
-        <w:r w:rsidR="00C25529" w:rsidRPr="00010129">
+        <w:r w:rsidRPr="00010129">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Handläggare</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc114220141 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C25529">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C25529">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="773F8735" w14:textId="28AB8A85" w:rsidR="00C25529" w:rsidRDefault="00000000" w:rsidP="00C25529">
+    <w:p w14:paraId="773F8735" w14:textId="28AB8A85" w:rsidR="00C25529" w:rsidRDefault="00C25529" w:rsidP="00C25529">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc114220142" w:history="1">
-        <w:r w:rsidR="00C25529" w:rsidRPr="00010129">
+        <w:r w:rsidRPr="00010129">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sociala medier</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc114220142 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C25529">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C25529">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B3305D2" w14:textId="1DFF3E33" w:rsidR="00C25529" w:rsidRDefault="00000000" w:rsidP="00C25529">
+    <w:p w14:paraId="5B3305D2" w14:textId="1DFF3E33" w:rsidR="00C25529" w:rsidRDefault="00C25529" w:rsidP="00C25529">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc114220143" w:history="1">
-        <w:r w:rsidR="00C25529" w:rsidRPr="00010129">
+        <w:r w:rsidRPr="00010129">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc114220143 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C25529">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C25529">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F733602" w14:textId="04A5F1C3" w:rsidR="00C25529" w:rsidRDefault="00000000" w:rsidP="00C25529">
+    <w:p w14:paraId="4F733602" w14:textId="04A5F1C3" w:rsidR="00C25529" w:rsidRDefault="00C25529" w:rsidP="00C25529">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc114220144" w:history="1">
-        <w:r w:rsidR="00C25529" w:rsidRPr="00010129">
+        <w:r w:rsidRPr="00010129">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lämna ut allmän handling</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc114220144 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C25529">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C25529">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11EBDA13" w14:textId="19AE83D8" w:rsidR="00C25529" w:rsidRDefault="00000000" w:rsidP="00C25529">
+    <w:p w14:paraId="11EBDA13" w14:textId="19AE83D8" w:rsidR="00C25529" w:rsidRDefault="00C25529" w:rsidP="00C25529">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc114220145" w:history="1">
-        <w:r w:rsidR="00C25529" w:rsidRPr="00010129">
+        <w:r w:rsidRPr="00010129">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arkivering</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc114220145 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C25529">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C25529">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2019BB3C" w14:textId="1AFAE4D1" w:rsidR="00C25529" w:rsidRDefault="00000000" w:rsidP="00C25529">
+    <w:p w14:paraId="2019BB3C" w14:textId="1AFAE4D1" w:rsidR="00C25529" w:rsidRDefault="00C25529" w:rsidP="00C25529">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc114220146" w:history="1">
-        <w:r w:rsidR="00C25529" w:rsidRPr="00010129">
+        <w:r w:rsidRPr="00010129">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Uppföljning</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc114220146 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C25529">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C25529">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1630A658" w14:textId="77A2878D" w:rsidR="00C25529" w:rsidRDefault="00000000" w:rsidP="00C25529">
+    <w:p w14:paraId="1630A658" w14:textId="77A2878D" w:rsidR="00C25529" w:rsidRDefault="00C25529" w:rsidP="00C25529">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc114220147" w:history="1">
-        <w:r w:rsidR="00C25529" w:rsidRPr="00010129">
+        <w:r w:rsidRPr="00010129">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referensförteckning</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc114220147 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C25529">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C25529">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="636A44A0" w14:textId="5BB45872" w:rsidR="00C25529" w:rsidRDefault="00000000" w:rsidP="00C25529">
+    <w:p w14:paraId="636A44A0" w14:textId="5BB45872" w:rsidR="00C25529" w:rsidRDefault="00C25529" w:rsidP="00C25529">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc114220148" w:history="1">
-        <w:r w:rsidR="00C25529" w:rsidRPr="00010129">
+        <w:r w:rsidRPr="00010129">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Länkförteckning</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc114220148 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C25529">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C25529">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00C25529">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="644C3EE6" w14:textId="7ED792FA" w:rsidR="00903BC8" w:rsidRPr="00903BC8" w:rsidRDefault="00C25529" w:rsidP="00903BC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2676" w:right="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00903BC8" w:rsidRPr="00903BC8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C15D871" w14:textId="77777777" w:rsidR="00903BC8" w:rsidRPr="00903BC8" w:rsidRDefault="00903BC8" w:rsidP="00B819A4">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc383525980"/>
       <w:bookmarkStart w:id="7" w:name="_Toc503364577"/>
       <w:bookmarkStart w:id="8" w:name="_Toc256000001"/>
       <w:bookmarkStart w:id="9" w:name="_Toc256000018"/>
       <w:bookmarkStart w:id="10" w:name="_Toc114220134"/>
       <w:r w:rsidRPr="00903BC8">
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
@@ -1435,55 +1434,51 @@
     </w:p>
     <w:p w14:paraId="6D952D75" w14:textId="77777777" w:rsidR="00903BC8" w:rsidRPr="00903BC8" w:rsidRDefault="00903BC8" w:rsidP="00FD65B6">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc503364580"/>
       <w:bookmarkStart w:id="23" w:name="_Toc256000004"/>
       <w:bookmarkStart w:id="24" w:name="_Toc256000021"/>
       <w:bookmarkStart w:id="25" w:name="_Toc114220137"/>
       <w:r w:rsidRPr="00903BC8">
         <w:t>Offentlig eller sekretessbelagd handling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="0EFDE0A9" w14:textId="38A7747E" w:rsidR="00903BC8" w:rsidRPr="00903BC8" w:rsidRDefault="00903BC8" w:rsidP="00FD65B6">
       <w:r w:rsidRPr="00903BC8">
         <w:t xml:space="preserve">En allmän handling är som regel offentlig, men rätten att ta del av allmän handling kan begränsas </w:t>
       </w:r>
       <w:r w:rsidR="00087D76" w:rsidRPr="00903BC8">
         <w:t>till exempel</w:t>
       </w:r>
       <w:r w:rsidRPr="00903BC8">
-        <w:t xml:space="preserve"> då hänsyn måste tas till skyddet för </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">någons personliga eller ekonomiska förhållanden. Det måste finnas stöd för detta i offentlighets- och sekretesslagen (OSL 2009:400) eller annan lag. Inom sjukhusets verksamhet är det främst hälso- och sjukvårdssekretess (25 kap OSL) och personalsekretess (39 kap OSL) som begränsar allmänhetens rätt att ta del av allmänna handlingar [1]. </w:t>
+        <w:t xml:space="preserve"> då hänsyn måste tas till skyddet för någons personliga eller ekonomiska förhållanden. Det måste finnas stöd för detta i offentlighets- och sekretesslagen (OSL 2009:400) eller annan lag. Inom sjukhusets verksamhet är det främst hälso- och sjukvårdssekretess (25 kap OSL) och personalsekretess (39 kap OSL) som begränsar allmänhetens rätt att ta del av allmänna handlingar [1]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2309697C" w14:textId="77777777" w:rsidR="00F616F4" w:rsidRPr="00903BC8" w:rsidRDefault="00F616F4" w:rsidP="00F616F4">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc383525988"/>
       <w:bookmarkStart w:id="27" w:name="_Toc503364586"/>
       <w:bookmarkStart w:id="28" w:name="_Toc256000010"/>
       <w:bookmarkStart w:id="29" w:name="_Toc256000027"/>
       <w:bookmarkStart w:id="30" w:name="_Toc114220143"/>
       <w:bookmarkStart w:id="31" w:name="_Toc383525983"/>
       <w:bookmarkStart w:id="32" w:name="_Toc503364581"/>
       <w:bookmarkStart w:id="33" w:name="_Toc256000005"/>
       <w:bookmarkStart w:id="34" w:name="_Toc256000022"/>
       <w:bookmarkStart w:id="35" w:name="_Toc114220138"/>
       <w:r w:rsidRPr="00903BC8">
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
@@ -1561,55 +1556,51 @@
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71AF6260" w14:textId="77777777" w:rsidR="00903BC8" w:rsidRPr="00903BC8" w:rsidRDefault="00903BC8" w:rsidP="00BF27A5">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc383525985"/>
       <w:bookmarkStart w:id="42" w:name="_Toc503364583"/>
       <w:bookmarkStart w:id="43" w:name="_Toc256000007"/>
       <w:bookmarkStart w:id="44" w:name="_Toc256000024"/>
       <w:bookmarkStart w:id="45" w:name="_Toc114220140"/>
       <w:r w:rsidRPr="00903BC8">
         <w:t>Vad ska diarieföras?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="7B4FA4FA" w14:textId="4EC034DF" w:rsidR="00C3490E" w:rsidRDefault="00295EF2" w:rsidP="00C7005F">
       <w:r w:rsidRPr="00E32494">
-        <w:t xml:space="preserve">I SÄS informationshanteringsplan som är myndighetens redskap för att skapa enhetliga rutiner för hantering av inkomna och upprättade dokument finner användaren anvisningar för hur olika typer av </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">handlingar ska hanteras, om de ska diarieföras eller hanteras på annat sätt. Handlingar kan även hanteras i systemstödet SOFIA som är ett samlingsnamn för flera olika system, såsom SharePoint, sökfunktionen </w:t>
+        <w:t xml:space="preserve">I SÄS informationshanteringsplan som är myndighetens redskap för att skapa enhetliga rutiner för hantering av inkomna och upprättade dokument finner användaren anvisningar för hur olika typer av handlingar ska hanteras, om de ska diarieföras eller hanteras på annat sätt. Handlingar kan även hanteras i systemstödet SOFIA som är ett samlingsnamn för flera olika system, såsom SharePoint, sökfunktionen </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="001077C1" w:rsidRPr="0027503A">
           <w:t>Hitta i Arkivet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001077C1" w:rsidRPr="0027503A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32494">
         <w:t xml:space="preserve">och SOFIA mellanarkiv. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="705DFC1A" w14:textId="2EF53C4C" w:rsidR="00903BC8" w:rsidRPr="00903BC8" w:rsidRDefault="00903BC8" w:rsidP="00BF27A5">
       <w:r w:rsidRPr="00903BC8">
         <w:t>Huvudregeln är att allmänna handlingar ska diarieföras. Alla handlingar som kräver en åtgärd, exempelvis ett svar eller en utredning diarieförs. Följande handlingar ska diarieföras:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="609D5BC4" w14:textId="77777777" w:rsidR="00903BC8" w:rsidRPr="00903BC8" w:rsidRDefault="00903BC8" w:rsidP="00BF27A5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
@@ -1744,51 +1735,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="124B57C7" w14:textId="77777777" w:rsidR="00903BC8" w:rsidRPr="00903BC8" w:rsidRDefault="00903BC8" w:rsidP="00F66FEB">
       <w:r w:rsidRPr="00903BC8">
         <w:t xml:space="preserve">Minnesanteckningar som upprättats inom myndigheten i ett enskilt ärende, men som bara kommit till för ärendets föredragning eller beredning, behöver inte diarieföras och bevaras under förutsättning att minnesanteckningarna inte tillför ärendet något i sak. För en minnesanteckning gäller att den blir allmän om den expedieras, d.v.s. om den skickas till någon utanför myndigheten. Se vidare om myndigheter under stycket </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Allmän_handling_offentlig" w:history="1">
         <w:r w:rsidRPr="003412DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Allmän handling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00903BC8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F73257D" w14:textId="77777777" w:rsidR="00903BC8" w:rsidRPr="00903BC8" w:rsidRDefault="00903BC8" w:rsidP="00F66FEB">
       <w:r w:rsidRPr="00903BC8">
         <w:t xml:space="preserve">Med minnesanteckning menas alltså inte det som i dagligt tal kallas minnesanteckningar men som i själva verket är en upprättad handling i form av ”protokoll” från en mötesgruppering. Sådana handlingar behöver inte diarieföras, men väl hållas ordnade och tas om hand för arkivering. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F720F18" w14:textId="144A1BA4" w:rsidR="00903BC8" w:rsidRDefault="00903BC8" w:rsidP="007A29B2">
       <w:r w:rsidRPr="00903BC8">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Det finns </w:t>
       </w:r>
       <w:r w:rsidR="00684E56">
         <w:t>även</w:t>
       </w:r>
       <w:r w:rsidRPr="00903BC8">
         <w:t xml:space="preserve"> en typ av handlingar som kallas för mellanprodukter. De definieras som ”handlingar av preliminär beskaffenhet” d.v.s. olika typer av utkast till beslut eller skrivelser, som ska omarbetas eller korrekturläsas innan det blir en upprättad handling. En mellanprodukt behöver till skillnad från minnesanteckningar inte tillhöra ett redan existerande ärende. En mellanprodukt betraktas inte som expedierad om den skickas till någon utanför myndigheten och blir därför inte allmän handling under förutsättning att den överlämnats uteslutande i samrådssyfte och inte i informationssyfte.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B9C7BC" w14:textId="77777777" w:rsidR="00903BC8" w:rsidRPr="00903BC8" w:rsidRDefault="00903BC8" w:rsidP="007A29B2">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Toc383525986"/>
       <w:bookmarkStart w:id="47" w:name="_Toc503364584"/>
       <w:bookmarkStart w:id="48" w:name="_Toc256000008"/>
       <w:bookmarkStart w:id="49" w:name="_Toc256000025"/>
       <w:bookmarkStart w:id="50" w:name="_Toc114220141"/>
       <w:r w:rsidRPr="00903BC8">
         <w:t>Handläggare</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
@@ -1900,51 +1890,50 @@
       <w:r w:rsidRPr="00903BC8">
         <w:t>I den mån de förekommer ska följande uppgifter från sociala medier registreras och därefter raderas:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DBCE10" w14:textId="77777777" w:rsidR="00903BC8" w:rsidRPr="00903BC8" w:rsidRDefault="00903BC8" w:rsidP="008F3B7D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00903BC8">
         <w:t>Inlägg/kommentarer som omfattas av sekretess enligt OSL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="797D0D68" w14:textId="77777777" w:rsidR="00903BC8" w:rsidRPr="00903BC8" w:rsidRDefault="00903BC8" w:rsidP="008F3B7D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00903BC8">
-        <w:lastRenderedPageBreak/>
         <w:t>Inlägg/kommentarer som innehåller kränkande personuppgifter och personangrepp enligt Personuppgiftslagen (1998:204) [2].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D784791" w14:textId="77777777" w:rsidR="00903BC8" w:rsidRPr="00903BC8" w:rsidRDefault="00903BC8" w:rsidP="008F3B7D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00903BC8">
         <w:t>Inlägg/kommentarer ska tas bort från det sociala mediet enligt Lagen om ansvar för elektroniska anslagstavlor (1998:112) [3] och som innebär:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A5E5806" w14:textId="77777777" w:rsidR="00903BC8" w:rsidRPr="001822FB" w:rsidRDefault="00903BC8" w:rsidP="001822FB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001822FB">
         <w:t>Uppvigling.</w:t>
@@ -2101,51 +2090,50 @@
       </w:r>
       <w:r w:rsidR="1A88519A">
         <w:t xml:space="preserve">äggaren har godkänt utlämnandet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B97897" w14:textId="3DAF0CDF" w:rsidR="00903BC8" w:rsidRPr="00903BC8" w:rsidRDefault="00903BC8" w:rsidP="006B1B6C">
       <w:r>
         <w:t>Originalhandlingar får aldrig lånas ut, men en person har rätt att ta del av handlingarna på plats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0453FF5E" w14:textId="77777777" w:rsidR="00903BC8" w:rsidRPr="00903BC8" w:rsidRDefault="00903BC8" w:rsidP="006B1B6C">
       <w:r w:rsidRPr="00903BC8">
         <w:t>Kostnad för kopia av handlingarna ska tas ut enligt avgiftsförordningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="257869B4" w14:textId="77777777" w:rsidR="00903BC8" w:rsidRPr="00903BC8" w:rsidRDefault="00903BC8" w:rsidP="004229AE">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="61" w:name="_Toc383525992"/>
       <w:bookmarkStart w:id="62" w:name="_Toc503364588"/>
       <w:bookmarkStart w:id="63" w:name="_Toc256000012"/>
       <w:bookmarkStart w:id="64" w:name="_Toc256000029"/>
       <w:bookmarkStart w:id="65" w:name="_Toc114220145"/>
       <w:r w:rsidRPr="00903BC8">
-        <w:lastRenderedPageBreak/>
         <w:t>Arkivering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p w14:paraId="177BECD8" w14:textId="5DB37F97" w:rsidR="00903BC8" w:rsidRPr="00903BC8" w:rsidRDefault="00903BC8" w:rsidP="004229AE">
       <w:r>
         <w:t>Enligt arkivlagen är en myndighet skyldig att hålla arkivhandlingar ordnade på ett sätt som underlättar för allmänheten att ta del av dem. Med diarieföring ökar möjligheten att hitta bland handlingarna avsevärt. I systemstödet Public 360</w:t>
       </w:r>
       <w:r w:rsidR="1A37F997">
         <w:t xml:space="preserve"> och SOFIA</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> arkiveras handlingarna digitalt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0839D4C4" w14:textId="77777777" w:rsidR="00903BC8" w:rsidRPr="00903BC8" w:rsidRDefault="00903BC8" w:rsidP="004229AE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="66" w:name="_Toc383525993"/>
       <w:bookmarkStart w:id="67" w:name="_Toc503364589"/>
@@ -2449,160 +2437,153 @@
       <w:r w:rsidR="00D63D4D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F1D82">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00D63D4D" w:rsidRPr="0027503A">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>https://hittaiarkivet.vgregion.se/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A2A808" w14:textId="10963DAA" w:rsidR="00362666" w:rsidRDefault="00362666" w:rsidP="00EB21A3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Södra Älvsborgs Sjukhus Informationshanteringsplan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D99FC6B" w14:textId="43B60D64" w:rsidR="00362666" w:rsidRPr="0027503A" w:rsidRDefault="00362666" w:rsidP="00362666">
+    <w:p w14:paraId="0D99FC6B" w14:textId="43B60D64" w:rsidR="00362666" w:rsidRPr="0027503A" w:rsidRDefault="00D63D4D" w:rsidP="00362666">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1352" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="00D63D4D" w:rsidRPr="0027503A">
+        <w:r w:rsidRPr="0027503A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas1374-1124612869-</w:t>
-[...6 lines deleted...]
-          <w:t>197/native/Informationshanteringsplan%20f%c3%b6r%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus%20version%202024.1.PDF</w:t>
+          <w:t>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas1374-1124612869-197/native/Informationshanteringsplan%20f%c3%b6r%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus%20version%202024.1.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="28E5670E" w14:textId="77777777" w:rsidR="00C82A72" w:rsidRPr="00536A5A" w:rsidRDefault="00C82A72" w:rsidP="004229AE"/>
     <w:sectPr w:rsidR="00C82A72" w:rsidRPr="00536A5A" w:rsidSect="00903BC8">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2C550162" w14:textId="77777777" w:rsidR="00814D4B" w:rsidRDefault="00814D4B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5911F8AE" w14:textId="77777777" w:rsidR="00814D4B" w:rsidRDefault="00814D4B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="7C12E431" w14:textId="77777777" w:rsidR="00814D4B" w:rsidRDefault="00814D4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -2610,89 +2591,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2721,51 +2702,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2799,73 +2780,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0E2FBC15" w14:textId="77777777" w:rsidR="00814D4B" w:rsidRDefault="00814D4B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6EC554AF" w14:textId="77777777" w:rsidR="00814D4B" w:rsidRDefault="00814D4B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="1FA80379" w14:textId="77777777" w:rsidR="00814D4B" w:rsidRDefault="00814D4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2903,91 +2884,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -3026,60 +3007,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -3153,51 +3134,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6464,52 +6445,51 @@
   <w:num w:numId="11" w16cid:durableId="1690638301">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="433212577">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2045789665">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1848985100">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1975326400">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2031367633">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1923635269">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
@@ -6608,50 +6588,51 @@
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="00295EF2"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D482C"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F1D82"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="003228ED"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="0033295B"/>
     <w:rsid w:val="00332EE5"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003412DD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="00362666"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B0529"/>
     <w:rsid w:val="003B11C1"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
@@ -6974,110 +6955,111 @@
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F616F4"/>
     <w:rsid w:val="00F66FEB"/>
     <w:rsid w:val="00F7194A"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD65B6"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="02C33EEB"/>
+    <w:rsid w:val="02DD6555"/>
     <w:rsid w:val="05B9109B"/>
     <w:rsid w:val="09C10430"/>
     <w:rsid w:val="17D7737A"/>
     <w:rsid w:val="1A37F997"/>
     <w:rsid w:val="1A88519A"/>
     <w:rsid w:val="1B0F143C"/>
     <w:rsid w:val="1FB2C874"/>
     <w:rsid w:val="2DB4CB5A"/>
     <w:rsid w:val="2E64C64E"/>
     <w:rsid w:val="363526EC"/>
     <w:rsid w:val="39B33215"/>
     <w:rsid w:val="40D64EE3"/>
     <w:rsid w:val="4C9B1767"/>
     <w:rsid w:val="56FE1C75"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="686778BD"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6BB19ADA"/>
     <w:rsid w:val="73021DF6"/>
     <w:rsid w:val="7C8FD7DF"/>
     <w:rsid w:val="7D3FD2D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9632,51 +9614,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003412DD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003412DD"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10043,57 +10025,57 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
+  <Pages>1</Pages>
   <Words>2437</Words>
-  <Characters>12921</Characters>
+  <Characters>12922</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>107</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15328</CharactersWithSpaces>
+  <CharactersWithSpaces>15329</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Allmän handling – registrering vid Södra Älvsborgs Sjukhus</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Mona Johansson</lastModifiedBy>
-  <revision>66</revision>
+  <revision>67</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>