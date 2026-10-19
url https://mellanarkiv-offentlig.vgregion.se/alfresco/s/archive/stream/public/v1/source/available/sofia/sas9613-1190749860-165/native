--- v0 (2025-11-26)
+++ v1 (2026-10-19)
@@ -6,549 +6,819 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="3EDE2148" w:rsidR="00184167" w:rsidRDefault="0047276D" w:rsidP="00184167">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00057C90">
         <w:t xml:space="preserve">asserade läkemedel </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">– Returflöde </w:t>
       </w:r>
       <w:r w:rsidR="008311FA">
         <w:t>från avdelning till miljöstation</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="4124A39D" w14:textId="1DCDAD4D" w:rsidR="00A85D5A" w:rsidRDefault="00C909F6" w:rsidP="00783DBF">
+    <w:p w14:paraId="4124A39D" w14:textId="6C26C4C4" w:rsidR="00A85D5A" w:rsidRDefault="00C909F6" w:rsidP="00783DBF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">På Södra Älvsborgs </w:t>
       </w:r>
-      <w:r w:rsidR="00A85D5A">
+      <w:r w:rsidR="00F4749B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>S</w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">jukhus </w:t>
       </w:r>
+      <w:r w:rsidR="00B70772">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
       <w:r w:rsidR="00A85D5A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ska hanteringen av kasserade läkemedel vara säker och spårbar.</w:t>
+        <w:t xml:space="preserve"> hanteringen av kasserade läkemedel vara säker och spårbar.</w:t>
       </w:r>
       <w:r w:rsidR="000D07F0">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Det </w:t>
       </w:r>
       <w:r w:rsidR="00783DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>kräver</w:t>
       </w:r>
       <w:r w:rsidR="000D07F0">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00783DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>samverkan</w:t>
       </w:r>
       <w:r w:rsidR="000D07F0">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> mellan vårdpersonal på sjukhuset och servicepersonal på </w:t>
       </w:r>
-      <w:r w:rsidR="00232EF3">
+      <w:r w:rsidR="002A0AA0">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Fastighet, stöd och service</w:t>
+        <w:t>Försörjningsförvaltningen</w:t>
       </w:r>
       <w:r w:rsidR="000D07F0">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A85D5A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FE30DA6" w14:textId="6798A92A" w:rsidR="00AB7F82" w:rsidRDefault="00AB7F82" w:rsidP="00AB7F82">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00AB7F82">
         <w:t xml:space="preserve">Genomförande </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D864EA4" w14:textId="77777777" w:rsidR="00DE5230" w:rsidRDefault="00DE5230" w:rsidP="00DE5230">
-[...1 lines deleted...]
-        <w:pStyle w:val="MellanrubrikVGR"/>
+    <w:p w14:paraId="4AFA42AD" w14:textId="77777777" w:rsidR="00DD34C5" w:rsidRDefault="00DD34C5" w:rsidP="00D779E8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Förutsättningar för genomförande </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4483AB4A" w14:textId="77777777" w:rsidR="00DE5230" w:rsidRDefault="00DE5230" w:rsidP="00DE5230">
+    <w:p w14:paraId="1CE47075" w14:textId="77777777" w:rsidR="00D508BA" w:rsidRDefault="00D508BA" w:rsidP="00D508BA">
+      <w:r w:rsidRPr="00D933D6">
+        <w:t>Rutiner kring kassation av läkemedel syftar till att hindra obehörigt användande samt att tillgodose de krav som finns på arbetsmiljö och skydd av den yttre miljön.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560D458F" w14:textId="77777777" w:rsidR="00FB21DF" w:rsidRDefault="00240C62" w:rsidP="00FB21DF">
+      <w:r>
+        <w:t xml:space="preserve">Medarbetare på Södra Älvsborgs sjukhus ska följa </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB18C9">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>regional</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67572">
+        <w:t>a rutiner</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB18C9">
+        <w:t xml:space="preserve">na </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00733FEF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Regional rutin för läkemedelshantering i Västra </w:t>
+        </w:r>
+        <w:r w:rsidR="00733FEF" w:rsidRPr="004D674E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Götalandsregionen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D7621E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="008159A6" w:rsidRPr="00F24B77">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Rutin för hantering av läkemedel </w:t>
+        </w:r>
+        <w:r w:rsidR="008159A6" w:rsidRPr="004D674E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>för</w:t>
+        </w:r>
+        <w:r w:rsidR="008159A6" w:rsidRPr="00F24B77">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> destruktion</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D7621E">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00D7621E" w:rsidRPr="00CC6B91">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Sorteringsguide läkemedelsavfall</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00350500">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577CB93B" w14:textId="58E6605D" w:rsidR="00FB21DF" w:rsidRDefault="007E02ED" w:rsidP="00FB21DF">
+      <w:r w:rsidRPr="00B8206C">
+        <w:t>Läkemedel ska som regel förvaras i låst läkemedelsförråd, läkemedelsvagn eller liknande och får endast i undantagsfall förvaras utanför låst utrymme. De ska dock fortfarande förvaras oåtkomligt för obehöriga eller vara under ständig uppsikt.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70772">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB21DF" w:rsidRPr="003D6D9C">
+        <w:t>I läkemedelsförråd får endast läkemedel och närstående varor, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB21DF">
+        <w:t>ill exempel</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB21DF" w:rsidRPr="003D6D9C">
+        <w:t xml:space="preserve"> administreringshjälpmedel förvaras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCFAC44" w14:textId="1A54C4EF" w:rsidR="00C30D61" w:rsidRDefault="0099784A" w:rsidP="00D779E8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vårdpersonal </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA437B">
+        <w:t xml:space="preserve">på vårdenheterna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6CC3E5" w14:textId="1590D364" w:rsidR="00FB113C" w:rsidRPr="00B654F7" w:rsidRDefault="00CC6B91" w:rsidP="00CC6B91">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vårdpersonal </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA437B">
+        <w:t xml:space="preserve">på vårdenheterna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ansvarar för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6B91">
+        <w:t>att s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1E6D" w:rsidRPr="00CC6B91">
+        <w:t xml:space="preserve">ortera läkemedelsavfall enligt </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7621E">
+        <w:t xml:space="preserve">gällande rutin. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB113C">
+        <w:t xml:space="preserve">Det innebär bland annat att vårdpersonal ska följa stegen nedan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C009EBD" w14:textId="5EA509B6" w:rsidR="00AB7F82" w:rsidRDefault="00FB113C" w:rsidP="00390246">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="0099784A">
+        <w:t>ägg</w:t>
+      </w:r>
+      <w:r w:rsidR="00C30D61">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0099784A">
+        <w:t xml:space="preserve"> kasserade läkemedel i </w:t>
+      </w:r>
+      <w:r w:rsidR="00300061">
+        <w:t xml:space="preserve">svart </w:t>
+      </w:r>
+      <w:r w:rsidR="0099784A">
+        <w:t>avfallskärl</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24CC4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B9935D" w14:textId="7C7261E1" w:rsidR="0099784A" w:rsidRDefault="00FB113C" w:rsidP="00390246">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00C30D61">
+        <w:t>lombera avfallskärlet</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24CC4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C9E042" w14:textId="4B2201FA" w:rsidR="00C30D61" w:rsidRPr="00D8672C" w:rsidRDefault="00FB113C" w:rsidP="00D8672C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00C30D61">
+        <w:t xml:space="preserve">ärka kärlet med </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8672C">
+        <w:t>förtryckt klisteretikett för läkemedelsavfall (fisk/dödskalle)</w:t>
+      </w:r>
+      <w:r w:rsidR="69938DC1">
+        <w:t xml:space="preserve"> samt etikett för miljöfarlighet (fisk/träd)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24CC4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F7902D" w14:textId="70CA2B5A" w:rsidR="002277E9" w:rsidRPr="00DC1252" w:rsidRDefault="00FB113C" w:rsidP="00390246">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00C30D61" w:rsidRPr="00DC1252">
+        <w:t xml:space="preserve">ontakta </w:t>
+      </w:r>
+      <w:r w:rsidR="00D26701">
+        <w:t xml:space="preserve">Försörjningsförvaltningen </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30D61" w:rsidRPr="00DC1252">
+        <w:t>på anknytning 1953</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0B79" w:rsidRPr="00DC1252">
+        <w:t xml:space="preserve"> och meddela att det finns ett kärl med kasserade läkemedel att hämta</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1252">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0B79" w:rsidRPr="00DC1252">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3849024A" w14:textId="74101847" w:rsidR="00E626E1" w:rsidRPr="00DC1252" w:rsidRDefault="002277E9" w:rsidP="0065187C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1252">
+        <w:t>Uppge</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1252" w:rsidRPr="00DC1252">
+        <w:t xml:space="preserve"> avsändarens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1252">
+        <w:t>namn</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1252" w:rsidRPr="00DC1252">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1252">
+        <w:t xml:space="preserve">telefonnummer </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1252" w:rsidRPr="00DC1252">
+        <w:t xml:space="preserve">samt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1252">
+        <w:t>enhet</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1252" w:rsidRPr="00DC1252">
+        <w:t>ens namn</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5348C">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidR="00406D10">
+        <w:t xml:space="preserve">säkerställ att någon är </w:t>
+      </w:r>
+      <w:r w:rsidR="00E626E1">
+        <w:t>tillgänglig via angivet telefonnummer ifall Försörjningsförvaltningen behöver komma i kontakt</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24CC4">
+        <w:t xml:space="preserve"> med avsändaren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2362396F" w14:textId="72B2BCCB" w:rsidR="007E75CF" w:rsidRDefault="00FB113C" w:rsidP="00390246">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="007E75CF">
+        <w:t>ämna kvar kärlet i läkemedelsrummet</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24CC4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA1B3B4" w14:textId="4E01A3F1" w:rsidR="00390246" w:rsidRDefault="00FB113C" w:rsidP="00390246">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00390246" w:rsidRPr="001B724E">
+        <w:t xml:space="preserve">öta upp </w:t>
+      </w:r>
+      <w:r w:rsidR="006E355B">
+        <w:t xml:space="preserve">medarbetare från </w:t>
+      </w:r>
+      <w:r w:rsidR="00D45159">
+        <w:t>Försörjningsförvaltningen</w:t>
+      </w:r>
+      <w:r w:rsidR="00036A3A" w:rsidRPr="00DC1252">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00390246" w:rsidRPr="001B724E">
+        <w:t xml:space="preserve">så att </w:t>
+      </w:r>
+      <w:r w:rsidR="006E355B">
+        <w:t>hen</w:t>
+      </w:r>
+      <w:r w:rsidR="00390246" w:rsidRPr="001B724E">
+        <w:t xml:space="preserve"> kommer in i </w:t>
+      </w:r>
+      <w:r w:rsidR="0047276D" w:rsidRPr="001B724E">
+        <w:t>läkemedelsrummet för att hämta kärlet</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24CC4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F39D77" w14:textId="449D0535" w:rsidR="003347BE" w:rsidRDefault="00FB113C" w:rsidP="00390246">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="003347BE">
+        <w:t xml:space="preserve">ignera kvittenslista som </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87A2E">
+        <w:t xml:space="preserve">Försörjningsförvaltningen </w:t>
+      </w:r>
+      <w:r w:rsidR="003347BE">
+        <w:t>tillhandahåller</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24CC4">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F13CFAD" w14:textId="08D9FAEA" w:rsidR="00D779E8" w:rsidRDefault="00D779E8" w:rsidP="00D779E8">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Observandum</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91761">
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9477E0" w14:textId="16786935" w:rsidR="00C404FB" w:rsidRPr="00462E7F" w:rsidRDefault="003D6D9C" w:rsidP="00CD17C0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Läkemedel</w:t>
+      </w:r>
+      <w:r w:rsidR="00406D10">
+        <w:t xml:space="preserve"> och stickande/skärande föremål </w:t>
+      </w:r>
+      <w:r w:rsidR="00C404FB" w:rsidRPr="00462E7F">
+        <w:t>som varit patientnära, till exempel infusioner, får inte återföras till läkemedelsrummet på grund av risk för kontaktsmitta, utan kasseras i ett annat utrymme</w:t>
+      </w:r>
+      <w:r w:rsidR="00462E7F" w:rsidRPr="00462E7F">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C404FB" w:rsidRPr="00462E7F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A69AA9" w14:textId="146F374B" w:rsidR="00D779E8" w:rsidRDefault="00194C8B" w:rsidP="00CD17C0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För enheter med </w:t>
+      </w:r>
+      <w:r w:rsidR="00417F02">
+        <w:t xml:space="preserve">begränsat utrymme i läkemedelsförrådet </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91761">
+        <w:t xml:space="preserve">rekommenderas </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC29A2">
+        <w:t xml:space="preserve">kontakt med Försörjningsförvaltningen för tätare hämtning </w:t>
+      </w:r>
+      <w:r w:rsidR="00012EC5">
+        <w:t>av läkemedelsavfall</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91761">
+        <w:t xml:space="preserve"> framför</w:t>
+      </w:r>
+      <w:r w:rsidR="00F430B1" w:rsidRPr="00F430B1">
+        <w:t xml:space="preserve"> att bygga lager av avfall.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F430B1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5575F8" w14:textId="52D98CF4" w:rsidR="000E4C87" w:rsidRDefault="00270D4B" w:rsidP="00CD17C0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00270D4B">
+        <w:t xml:space="preserve">Stickande/skärande avfall som använts till beredning av läkemedel ska hanteras enligt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00C242DA" w:rsidRPr="00C242DA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Regiongemensamma regler om transport av farligt gods/avfall i Västra Götalandsregionen 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C242DA">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0FEC96" w14:textId="63370D2D" w:rsidR="005D48B9" w:rsidRPr="00D779E8" w:rsidRDefault="005D48B9" w:rsidP="00CD17C0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D48B9">
+        <w:t xml:space="preserve">Förpackningar eller förbrukningsmaterial som varit i kontakt med cytostatika/cytotoxiska läkemedel ska alltid läggas i plastpåse som försluts eller i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D48B9">
+        <w:t>PactoSafe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D48B9">
+        <w:t xml:space="preserve"> och sorteras till kärl för cytostatika</w:t>
+      </w:r>
+      <w:r w:rsidR="004C6F22">
+        <w:t xml:space="preserve">, som läkemedelsavfall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E95E5E4" w14:textId="3BB5AA56" w:rsidR="0047276D" w:rsidRDefault="00232EF3" w:rsidP="00D779E8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Servicepersonal </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB113C">
+        <w:t xml:space="preserve">på Försörjningsförvaltningen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11120C05" w14:textId="65BDC183" w:rsidR="00CA437B" w:rsidRPr="00CA437B" w:rsidRDefault="00CA437B" w:rsidP="00CA437B">
+      <w:r>
+        <w:t>Servicepersonal på försörjningsförvaltningen ansvarar för att:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D36F3D6" w14:textId="67EBD03A" w:rsidR="000D07F0" w:rsidRDefault="000D07F0" w:rsidP="000D07F0">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B724E">
+        <w:t xml:space="preserve">kontakta enheten på angivet telefonnummer </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5206B" w:rsidRPr="001B724E">
+        <w:t>för att hämta upp kärlet</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5B9F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5230">
+        <w:t xml:space="preserve">inom 48 timmar, </w:t>
+      </w:r>
+      <w:r w:rsidR="008C5B9F">
+        <w:t>enligt överenskommelse med vårdpersonale</w:t>
+      </w:r>
+      <w:r w:rsidR="00500C0C">
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BE003C" w14:textId="7B945945" w:rsidR="00DE5230" w:rsidRPr="001B724E" w:rsidRDefault="00DE5230" w:rsidP="00DE5230">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Det är viktigt att personal på vårdenhet lämnar rätt telefonnummer för snabb hantering på enheten.</w:t>
+        <w:t xml:space="preserve">Detta gäller inte helgdagar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4F1B31" w14:textId="77777777" w:rsidR="00DE5230" w:rsidRDefault="00DE5230" w:rsidP="00DE5230">
+    <w:p w14:paraId="281B738C" w14:textId="2DDD9FAB" w:rsidR="001B724E" w:rsidRPr="001B724E" w:rsidRDefault="00307D55" w:rsidP="000D07F0">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:t>Det är viktigt att det enbart är läkemedelsavfall, och inte smittförande/skärande-stickande, och att läkemedelsavfallet står i läkemedelsrummet.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="001B724E">
+        <w:t xml:space="preserve">säkerställa </w:t>
+      </w:r>
+      <w:r w:rsidR="001B724E" w:rsidRPr="001B724E">
+        <w:t xml:space="preserve">att vårdpersonalen lämnar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B724E">
+        <w:t>skriftlig kvittens på kvittenslista</w:t>
+      </w:r>
+      <w:r w:rsidR="00232EF3">
+        <w:t xml:space="preserve"> från </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87A2E">
+        <w:t>Försörjningsförvaltningen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCFAC44" w14:textId="3DA28710" w:rsidR="00C30D61" w:rsidRDefault="0099784A" w:rsidP="00A46063">
-[...204 lines deleted...]
-    <w:p w14:paraId="4D36F3D6" w14:textId="104CA97F" w:rsidR="000D07F0" w:rsidRDefault="000D07F0" w:rsidP="000D07F0">
+    <w:p w14:paraId="397FCF6D" w14:textId="23243705" w:rsidR="00A622B9" w:rsidRDefault="001B724E" w:rsidP="000421ED">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B724E">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">n </w:t>
+      <w:r w:rsidRPr="00500C0C">
+        <w:t xml:space="preserve">transportera kasserade läkemedel till miljöstation på Södra Älvsborgs </w:t>
+      </w:r>
+      <w:r w:rsidR="00F4749B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00500C0C">
+        <w:t>jukhus</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24CC4">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BE003C" w14:textId="7B945945" w:rsidR="00DE5230" w:rsidRPr="001B724E" w:rsidRDefault="00DE5230" w:rsidP="00DE5230">
-[...54 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:sectPr w:rsidR="00A622B9" w:rsidSect="00330F6A">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0856997E" w14:textId="77777777" w:rsidR="003410BD" w:rsidRDefault="003410BD">
+    <w:p w14:paraId="62FD89F0" w14:textId="77777777" w:rsidR="00A23A98" w:rsidRDefault="00A23A98">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46E8B333" w14:textId="77777777" w:rsidR="003410BD" w:rsidRDefault="003410BD">
+    <w:p w14:paraId="5993A5D9" w14:textId="77777777" w:rsidR="00A23A98" w:rsidRDefault="00A23A98">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0158C19E" w14:textId="77777777" w:rsidR="003410BD" w:rsidRDefault="003410BD">
+    <w:p w14:paraId="2BB458B8" w14:textId="77777777" w:rsidR="00A23A98" w:rsidRDefault="00A23A98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -572,121 +842,120 @@
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="2D4C1147" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -715,51 +984,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -793,73 +1062,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0365A2FC" w14:textId="77777777" w:rsidR="003410BD" w:rsidRDefault="003410BD"/>
+    <w:p w14:paraId="1CF99651" w14:textId="77777777" w:rsidR="00A23A98" w:rsidRDefault="00A23A98"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B6D651D" w14:textId="77777777" w:rsidR="003410BD" w:rsidRDefault="003410BD">
+    <w:p w14:paraId="1182AA06" w14:textId="77777777" w:rsidR="00A23A98" w:rsidRDefault="00A23A98">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="10A6E051" w14:textId="77777777" w:rsidR="003410BD" w:rsidRDefault="003410BD">
+    <w:p w14:paraId="011F8B1F" w14:textId="77777777" w:rsidR="00A23A98" w:rsidRDefault="00A23A98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -937,51 +1206,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="5C36AAEB" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1144,51 +1413,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2098,50 +2367,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E4C120E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9132B5B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E9907AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B97415AA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2210,51 +2628,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2350,51 +2768,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2464,51 +2882,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2577,51 +2995,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2718,51 +3136,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2831,51 +3249,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2945,51 +3363,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3058,51 +3476,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58964E48"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CBC4B5EA"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A4D0921"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E570B054"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3171,51 +3702,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="620D489B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="407645D4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3284,51 +3815,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -3397,51 +3928,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3510,51 +4041,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3624,678 +4155,757 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1761172123">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="415632205">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="937760890">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1245340021">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="59989836">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1325864953">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1342506447">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1958872965">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="355355789">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1581022207">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2070304053">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1214736879">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="781343829">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="743382886">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="48966409">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1496646847">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1985429105">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1598178382">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="975911621">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1087846515">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="361246933">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1692337584">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="746415985">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="156000229">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1471820236">
     <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1735010258">
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="00012EC5"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002327F"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00036324"/>
     <w:rsid w:val="00036A3A"/>
+    <w:rsid w:val="000421ED"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="00052A8F"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00057C90"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00073DF9"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00087B2D"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B0B79"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000D07F0"/>
     <w:rsid w:val="000E463B"/>
+    <w:rsid w:val="000E4C87"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="0011528B"/>
     <w:rsid w:val="001302F9"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00147A24"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="00194C8B"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B724E"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D118B"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002277E9"/>
     <w:rsid w:val="002328A4"/>
     <w:rsid w:val="00232EF3"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00240C62"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00270D4B"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A0AA0"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A51AD"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B7D8F"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
+    <w:rsid w:val="002F570A"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="00300061"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00307D55"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003129C7"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330F6A"/>
     <w:rsid w:val="003347BE"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="003451BB"/>
     <w:rsid w:val="00345EB1"/>
+    <w:rsid w:val="00350500"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="00390246"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D6D9C"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E4A1A"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="00406D10"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00417F02"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="00462E7F"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="0047276D"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
+    <w:rsid w:val="004C6F22"/>
+    <w:rsid w:val="004D674E"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00500C0C"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="005037B7"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00524447"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00555E1F"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D48B9"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005F2FE4"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
+    <w:rsid w:val="0061527E"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="0063040E"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
+    <w:rsid w:val="00696F78"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
+    <w:rsid w:val="006A62A2"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E355B"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
+    <w:rsid w:val="00733FEF"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00741445"/>
     <w:rsid w:val="00747066"/>
     <w:rsid w:val="00752E5D"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="00783DBF"/>
     <w:rsid w:val="007856AB"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007B6774"/>
     <w:rsid w:val="007D30BA"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007D64D5"/>
+    <w:rsid w:val="007E02ED"/>
     <w:rsid w:val="007E75CF"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="0081034D"/>
+    <w:rsid w:val="008159A6"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="008311FA"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B0664"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C5B9F"/>
     <w:rsid w:val="008C717B"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008E3401"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="0099784A"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A02636"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A23A98"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A46063"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A541CC"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A622B9"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A85D5A"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB7F82"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD77A4"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B163EB"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B26C64"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46774"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
+    <w:rsid w:val="00B654F7"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B67572"/>
+    <w:rsid w:val="00B70772"/>
+    <w:rsid w:val="00B7248E"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B8206C"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
+    <w:rsid w:val="00B92B7F"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC29A2"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF13BC"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C242DA"/>
     <w:rsid w:val="00C30D61"/>
+    <w:rsid w:val="00C404FB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5206B"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C909F6"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00C97C81"/>
     <w:rsid w:val="00CA39EF"/>
+    <w:rsid w:val="00CA437B"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CA6C6C"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
+    <w:rsid w:val="00CB18C9"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CC6B91"/>
+    <w:rsid w:val="00CD17C0"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D24CC4"/>
+    <w:rsid w:val="00D26701"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D45159"/>
     <w:rsid w:val="00D47AD7"/>
+    <w:rsid w:val="00D508BA"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D56F5E"/>
+    <w:rsid w:val="00D7621E"/>
+    <w:rsid w:val="00D779E8"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D8672C"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D933D6"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC1252"/>
+    <w:rsid w:val="00DD34C5"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5230"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF1FAE"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E3391C"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E626E1"/>
+    <w:rsid w:val="00E66F48"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
+    <w:rsid w:val="00EC4F11"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EE51DD"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F430B1"/>
+    <w:rsid w:val="00F4749B"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F5348C"/>
+    <w:rsid w:val="00F710DC"/>
     <w:rsid w:val="00F86F47"/>
+    <w:rsid w:val="00F87A2E"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F91761"/>
+    <w:rsid w:val="00FA0F04"/>
+    <w:rsid w:val="00FB113C"/>
+    <w:rsid w:val="00FB21DF"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB3D6C"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FD1E6D"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE44A2"/>
+    <w:rsid w:val="00FE7054"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="5311023D"/>
     <w:rsid w:val="6005D3D8"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="69938DC1"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6696,114 +7306,164 @@
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="220" w:lineRule="atLeast"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times" w:cs="Times"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
     <w:name w:val="Brödtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D8672C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times" w:cs="Times"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EE51DD"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B92B7F"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="192958801">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="565260379">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1451511791">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sl11822-2072156879-28/surrogate/L%C3%A4kemedel%20f%C3%B6r%20destruktion%20-%20Rutin.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9924-923386695-385/surrogate/Regional%20rutin%20f%C3%B6r%20l%C3%A4kemedelshantering%20i%20V%C3%A4stra%20G%C3%B6talandsregionen.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sl11754-124724118-63/surrogate/Regiongemensamma%20regler%20om%20farligt%20gods%20avfall%202026.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7052-1069016101-146/surrogate/Sorteringsguide%20l%C3%A4kemedelsavfall.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7099,56 +7759,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>204</Words>
-  <Characters>1367</Characters>
+  <Words>651</Words>
+  <Characters>3454</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1568</CharactersWithSpaces>
+  <CharactersWithSpaces>4097</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Kasserade läkemedel - Returflöde från avdelning till miljöstation</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Zeina Zimmerman</lastModifiedBy>
-  <revision>72</revision>
+  <revision>139</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>