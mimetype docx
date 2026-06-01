--- v0 (2025-11-26)
+++ v1 (2026-06-01)
@@ -6,950 +6,1061 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00184167" w:rsidP="00184167" w:rsidRDefault="00FF71C9" w14:paraId="061914D4" w14:textId="1BC54A19" w14:noSpellErr="1">
+    <w:p w14:paraId="061914D4" w14:textId="1BC54A19" w:rsidR="00184167" w:rsidRDefault="00FF71C9" w:rsidP="00184167">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc106351249" w:id="0"/>
-[...2 lines deleted...]
-        <w:rPr/>
+      <w:bookmarkStart w:id="0" w:name="_Toc106351249"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
+      <w:r>
         <w:t xml:space="preserve">Materialförsörjning </w:t>
       </w:r>
       <w:r w:rsidR="00D65BEC">
-        <w:rPr/>
         <w:t>på SÄS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00186D03" w:rsidP="00186D03" w:rsidRDefault="003F4C5A" w14:paraId="334A0707" w14:textId="7A369F3B">
+    <w:p w14:paraId="334A0707" w14:textId="7A369F3B" w:rsidR="00186D03" w:rsidRDefault="003F4C5A" w:rsidP="00186D03">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="40A99AC4" w:rsidR="003F4C5A">
+      <w:r w:rsidRPr="40A99AC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">SÄS </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="40A99AC4" w:rsidR="003F4C5A">
+      <w:r w:rsidRPr="40A99AC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>materialförsörjningsprocess</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="40A99AC4" w:rsidR="003F4C5A">
+      <w:r w:rsidRPr="40A99AC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="40A99AC4" w:rsidR="00153F85">
+      <w:r w:rsidR="00153F85" w:rsidRPr="40A99AC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>följer MiV-standard och</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="40A99AC4" w:rsidR="0071254A">
+        <w:t xml:space="preserve">följer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00153F85" w:rsidRPr="40A99AC4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>MiV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00153F85" w:rsidRPr="40A99AC4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-standard och</w:t>
+      </w:r>
+      <w:r w:rsidR="0071254A" w:rsidRPr="40A99AC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="40A99AC4" w:rsidR="00153F85">
+      <w:r w:rsidR="00153F85" w:rsidRPr="40A99AC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>hanteras a</w:t>
       </w:r>
-      <w:r w:rsidRPr="40A99AC4" w:rsidR="0071254A">
+      <w:r w:rsidR="0071254A" w:rsidRPr="40A99AC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>v MiV-team</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="40A99AC4" w:rsidR="00F25767">
+        <w:t xml:space="preserve">v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0071254A" w:rsidRPr="40A99AC4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>MiV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0071254A" w:rsidRPr="40A99AC4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-team</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25767" w:rsidRPr="40A99AC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> på Internservice</w:t>
       </w:r>
-      <w:r w:rsidRPr="40A99AC4" w:rsidR="0071254A">
+      <w:r w:rsidR="0071254A" w:rsidRPr="40A99AC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vårdpersonal hanterar artiklar som </w:t>
       </w:r>
-      <w:r w:rsidRPr="40A99AC4" w:rsidR="00E74631">
+      <w:r w:rsidR="00E74631" w:rsidRPr="40A99AC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>direktlevereras via externa leverantörer</w:t>
       </w:r>
-      <w:r w:rsidRPr="40A99AC4" w:rsidR="0071254A">
+      <w:r w:rsidR="0071254A" w:rsidRPr="40A99AC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="40A99AC4" w:rsidR="001B44CE">
+      <w:r w:rsidR="001B44CE" w:rsidRPr="40A99AC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Ansatsen är att </w:t>
       </w:r>
-      <w:r w:rsidRPr="40A99AC4" w:rsidR="00B33906">
+      <w:r w:rsidR="00B33906" w:rsidRPr="40A99AC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>minska</w:t>
       </w:r>
-      <w:r w:rsidRPr="40A99AC4" w:rsidR="001B44CE">
+      <w:r w:rsidR="001B44CE" w:rsidRPr="40A99AC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> artiklar </w:t>
       </w:r>
-      <w:r w:rsidRPr="40A99AC4" w:rsidR="00B33906">
+      <w:r w:rsidR="00B33906" w:rsidRPr="40A99AC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">som direktlevereras från extern leverantör </w:t>
       </w:r>
-      <w:r w:rsidRPr="40A99AC4" w:rsidR="001B44CE">
+      <w:r w:rsidR="001B44CE" w:rsidRPr="40A99AC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">för att skapa en mer robust materialförsörjning </w:t>
       </w:r>
-      <w:r w:rsidRPr="40A99AC4" w:rsidR="00245A8B">
+      <w:r w:rsidR="00245A8B" w:rsidRPr="40A99AC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">på sjukhuset. </w:t>
       </w:r>
-      <w:r w:rsidRPr="40A99AC4" w:rsidR="00756490">
+      <w:r w:rsidR="00756490" w:rsidRPr="40A99AC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D246B" w:rsidP="00F62756" w:rsidRDefault="002D246B" w14:paraId="303563DF" w14:textId="2E60A137" w14:noSpellErr="1">
+    <w:p w14:paraId="303563DF" w14:textId="2E60A137" w:rsidR="002D246B" w:rsidRDefault="002D246B" w:rsidP="00F62756">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc106351250" w:id="3"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc106351250"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t xml:space="preserve">Material i vården, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>MiV</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="002D246B">
-[...9 lines deleted...]
-        <w:rPr/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00457940" w:rsidP="00586EB5" w:rsidRDefault="006F3919" w14:paraId="79A3D773" w14:textId="4C00C833">
+    <w:p w14:paraId="79A3D773" w14:textId="75DE32B5" w:rsidR="00457940" w:rsidRDefault="006F3919" w:rsidP="00586EB5">
       <w:r>
         <w:t>Majoriteten av de</w:t>
       </w:r>
       <w:r w:rsidR="006B17EA">
         <w:t xml:space="preserve"> produkter s</w:t>
       </w:r>
       <w:r w:rsidR="007F6082">
         <w:t xml:space="preserve">om används i hälso- och sjukvården på SÄS </w:t>
       </w:r>
       <w:r w:rsidR="00072590">
         <w:t>hanteras</w:t>
       </w:r>
       <w:r w:rsidR="007F6082">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002203A2">
         <w:t>via</w:t>
       </w:r>
       <w:r w:rsidR="00D55B1B">
-        <w:t xml:space="preserve"> MiV</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D55B1B">
+        <w:t>MiV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00260DD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId12">
-        <w:r w:rsidR="00592CA9">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="002B3E9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Materialförsörjning i vården - MiV - Södra Älvsborgs Sjukhus (vgregion.se)</w:t>
+          <w:t>Materialförsörjning i vården (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D55B1B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C43701">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00457940">
-        <w:t xml:space="preserve">MiV är en tjänst som innebär att </w:t>
+        <w:t>MiV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00457940">
+        <w:t xml:space="preserve"> är en tjänst som innebär att </w:t>
       </w:r>
       <w:r w:rsidR="00592CA9">
         <w:t>Internservice</w:t>
       </w:r>
       <w:r w:rsidR="00457940">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="0043426B">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00592CA9">
         <w:t xml:space="preserve">örvaltningen </w:t>
       </w:r>
       <w:r w:rsidR="0043426B">
         <w:t>Fastighet, stöd och service (FFSS)</w:t>
       </w:r>
       <w:r w:rsidR="00457940">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00BA40EE">
         <w:t>sköter materialhanteringen för förbrukningsartiklar från Sisjödepån</w:t>
       </w:r>
-      <w:r w:rsidR="008A38BA">
+      <w:r w:rsidR="00902599">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId13">
-[...1 lines deleted...]
-        <w:r w:rsidR="00CE1703">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00902599">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Sisjödepån</w:t>
-[...13 lines deleted...]
-          <w:t>Servicewebben (vgregion.se)</w:t>
+          <w:t>Sisjödepån - Servicewebben (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CE1703">
+      <w:r w:rsidR="00902599">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA40EE">
         <w:t>och patienttextilier från tvätteriet i Alingsås</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC47FB" w:rsidR="00FC47FB">
+      <w:r w:rsidR="00FC47FB" w:rsidRPr="00FC47FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId14">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00FA652E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Tvätt- och textilservice - Regionservice - Servicewebben (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00515D67">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF7170" w:rsidP="00F76D53" w:rsidRDefault="00F76D53" w14:paraId="6C17015B" w14:textId="6B7138E5">
+    <w:p w14:paraId="6C17015B" w14:textId="6B7138E5" w:rsidR="00BF7170" w:rsidRDefault="00F76D53" w:rsidP="00F76D53">
       <w:r>
         <w:t xml:space="preserve">Vårdenheterna </w:t>
       </w:r>
       <w:r w:rsidR="00F465FD">
-        <w:t xml:space="preserve">har under införandet av MiV </w:t>
+        <w:t xml:space="preserve">har under införandet av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F465FD">
+        <w:t>MiV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F465FD">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF7170">
         <w:t>rekommendera</w:t>
       </w:r>
       <w:r w:rsidR="00FF0B3B">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00BF7170">
         <w:t>s att i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> första hand välja </w:t>
       </w:r>
       <w:r w:rsidR="00BF7170">
         <w:t>artiklar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> som </w:t>
       </w:r>
       <w:r w:rsidR="00BF7170">
         <w:t>levereras via</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Sisjödepån</w:t>
       </w:r>
       <w:r w:rsidR="00BF7170">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> så att de kan hanteras inom ordinarie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>materialförsörjningsprocess</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00FF0B3B">
         <w:t xml:space="preserve">Denna rekommendation kvarstår även efter införandet </w:t>
       </w:r>
       <w:r w:rsidR="00B24D0E">
-        <w:t>av MiV.</w:t>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B24D0E">
+        <w:t>MiV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B24D0E">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F76D53" w:rsidP="00F76D53" w:rsidRDefault="00F76D53" w14:paraId="611E0798" w14:textId="2B453A5D">
+    <w:p w14:paraId="611E0798" w14:textId="2B453A5D" w:rsidR="00F76D53" w:rsidRDefault="00F76D53" w:rsidP="00F76D53">
       <w:r>
         <w:t xml:space="preserve">Vid val av andra </w:t>
       </w:r>
       <w:r w:rsidR="00BF7170">
         <w:t>artiklar än dem som levereras via Sisjödepån</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tar vården på sig ansvar att på egen hand beställa </w:t>
       </w:r>
       <w:r w:rsidR="00BF7170">
         <w:t>artiklarna</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B24D0E">
         <w:t xml:space="preserve">Detta gäller artiklar som direktlevereras </w:t>
       </w:r>
       <w:r w:rsidR="00966599">
         <w:t xml:space="preserve">från extern leverantör. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F76D53" w:rsidP="00966599" w:rsidRDefault="00C03597" w14:paraId="0357F9FD" w14:textId="3668B005" w14:noSpellErr="1">
+    <w:p w14:paraId="0357F9FD" w14:textId="3668B005" w:rsidR="00F76D53" w:rsidRDefault="00C03597" w:rsidP="00966599">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc106351251" w:id="5"/>
-[...1 lines deleted...]
-        <w:rPr/>
+      <w:bookmarkStart w:id="3" w:name="_Toc106351251"/>
+      <w:r>
         <w:t>Förråd och a</w:t>
       </w:r>
       <w:r w:rsidR="00966599">
-        <w:rPr/>
         <w:t>rbetssätt</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="00051F39" w:rsidP="00586EB5" w:rsidRDefault="00AC3A06" w14:paraId="5509A15D" w14:textId="77777777">
+    <w:p w14:paraId="5509A15D" w14:textId="77777777" w:rsidR="00051F39" w:rsidRDefault="00AC3A06" w:rsidP="00586EB5">
       <w:r>
-        <w:t xml:space="preserve">I MiV byggs </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000F6BD1" w:rsidR="00F05E8E">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>MiV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> byggs </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05E8E" w:rsidRPr="000F6BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>enhets</w:t>
       </w:r>
       <w:r w:rsidRPr="000F6BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>förråd</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> upp enligt en </w:t>
       </w:r>
       <w:r w:rsidR="00BD6A4B">
         <w:t xml:space="preserve">regional </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">standard och </w:t>
       </w:r>
       <w:r w:rsidR="00631EA2">
         <w:t xml:space="preserve">tom/full-principen tillämpas. </w:t>
       </w:r>
       <w:r w:rsidR="00B1278A">
         <w:t xml:space="preserve">Det innebär att artikeln har ett plockfack och ett buffertfack. </w:t>
       </w:r>
       <w:r w:rsidR="00C03597">
         <w:t xml:space="preserve">När vårdpersonal tar sista artikeln ur plockfacket flyttar hen fram artiklarna i buffertfacket till plockfacket och signalerar </w:t>
       </w:r>
       <w:r w:rsidR="00631EA2">
         <w:t xml:space="preserve">beställningsbehov </w:t>
       </w:r>
       <w:r w:rsidR="00C03597">
         <w:t xml:space="preserve">genom att flytta beställningsbrickan till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C03597">
+        <w:lastRenderedPageBreak/>
         <w:t>beställningslisten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EA687D">
         <w:t>. Sedan genomför</w:t>
       </w:r>
       <w:r w:rsidR="00C03597">
-        <w:t xml:space="preserve"> MiV-teamet beställningen</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C03597">
+        <w:t>MiV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C03597">
+        <w:t>-teamet beställningen</w:t>
       </w:r>
       <w:r w:rsidR="00EA687D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00AA22F2">
         <w:t xml:space="preserve">tar emot leverans, </w:t>
       </w:r>
       <w:r w:rsidR="00EA687D">
         <w:t>tar bo</w:t>
       </w:r>
       <w:r w:rsidR="003F2960">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00EA687D">
         <w:t>t emballaget på förp</w:t>
       </w:r>
       <w:r w:rsidR="003F2960">
         <w:t>ackningen</w:t>
       </w:r>
       <w:r w:rsidR="00AA22F2">
         <w:t xml:space="preserve"> och fyller på </w:t>
       </w:r>
       <w:r w:rsidR="003F2960">
         <w:t xml:space="preserve">enhetsförrådet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC3A06" w:rsidP="00586EB5" w:rsidRDefault="00F05E8E" w14:paraId="7447E251" w14:textId="46A8B73F">
+    <w:p w14:paraId="7447E251" w14:textId="46A8B73F" w:rsidR="00AC3A06" w:rsidRDefault="00F05E8E" w:rsidP="00586EB5">
       <w:r>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F6BD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>närförråden</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F2960">
         <w:t>ansvarar vårdpersonal enbart för att göra uttag</w:t>
       </w:r>
       <w:r w:rsidR="00051F39">
         <w:t xml:space="preserve"> av artiklar</w:t>
       </w:r>
       <w:r w:rsidR="003F2960">
         <w:t>. Här tillämpas en princip för minimum- och maximumnivåer</w:t>
       </w:r>
       <w:r w:rsidR="00460C73">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003F2960">
-        <w:t xml:space="preserve">MiV-teamet </w:t>
+        <w:t>MiV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003F2960">
+        <w:t xml:space="preserve">-teamet </w:t>
       </w:r>
       <w:r w:rsidR="00460C73">
         <w:t xml:space="preserve">bevakar nivåerna </w:t>
       </w:r>
       <w:r w:rsidR="008F271D">
         <w:t xml:space="preserve">enligt överenskommelse med vårdverksamheten </w:t>
       </w:r>
       <w:r w:rsidR="00460C73">
         <w:t xml:space="preserve">och fyller på </w:t>
       </w:r>
       <w:r w:rsidR="00051F39">
         <w:t xml:space="preserve">artiklar </w:t>
       </w:r>
       <w:r w:rsidR="00460C73">
         <w:t xml:space="preserve">efter behov. Artiklarna som fylls på i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00460C73">
         <w:t>närförrådet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00460C73">
         <w:t xml:space="preserve"> hämtas från </w:t>
       </w:r>
       <w:r w:rsidR="00176577">
         <w:t xml:space="preserve">SÄS transithall. Där förvaras patienttextilier samt </w:t>
       </w:r>
       <w:r w:rsidR="00FE7F5E">
         <w:t xml:space="preserve">utvalda depåprodukter. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE7F5E" w:rsidP="00586EB5" w:rsidRDefault="00FE7F5E" w14:paraId="2DE1C132" w14:textId="5FA45320">
+    <w:p w14:paraId="2DE1C132" w14:textId="5FA45320" w:rsidR="00FE7F5E" w:rsidRDefault="00FE7F5E" w:rsidP="00586EB5">
       <w:r>
         <w:t xml:space="preserve">Observera vikten av att </w:t>
       </w:r>
       <w:r w:rsidR="001D0B02">
-        <w:t>föra dialog med MiV-teamet för att justera nivåerna framför valet att skapa egna reservförråd för artiklar på annan plats</w:t>
+        <w:t xml:space="preserve">föra dialog med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001D0B02">
+        <w:t>MiV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001D0B02">
+        <w:t>-teamet för att justera nivåerna framför valet att skapa egna reservförråd för artiklar på annan plats</w:t>
       </w:r>
       <w:r w:rsidR="004A1CA3">
         <w:t xml:space="preserve">. På så vis får vi rätt information i IT-systemet och </w:t>
       </w:r>
       <w:r w:rsidR="000F6BD1">
         <w:t xml:space="preserve">uppföljningen blir riktig. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA636C" w:rsidP="00DA636C" w:rsidRDefault="00DA636C" w14:paraId="78EAF0DA" w14:textId="77777777" w14:noSpellErr="1">
+    <w:p w14:paraId="78EAF0DA" w14:textId="77777777" w:rsidR="00DA636C" w:rsidRDefault="00DA636C" w:rsidP="00DA636C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc106351252" w:id="7"/>
-[...1 lines deleted...]
-        <w:rPr/>
+      <w:bookmarkStart w:id="4" w:name="_Toc106351252"/>
+      <w:r>
         <w:t xml:space="preserve">Processer i </w:t>
       </w:r>
-      <w:r w:rsidR="00DA636C">
-        <w:rPr/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>MiV</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-        <w:rPr/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00165B92" w:rsidP="00586EB5" w:rsidRDefault="007F2A9E" w14:paraId="6396A1DE" w14:textId="62430145">
+    <w:p w14:paraId="6396A1DE" w14:textId="62430145" w:rsidR="00165B92" w:rsidRDefault="007F2A9E" w:rsidP="00586EB5">
       <w:r>
         <w:t>Det finns</w:t>
       </w:r>
       <w:r w:rsidR="00C43701">
         <w:t xml:space="preserve"> processer som beskriver </w:t>
       </w:r>
       <w:r w:rsidR="003D1322">
         <w:t xml:space="preserve">ansvar och gränsdragningar mellan </w:t>
       </w:r>
       <w:r w:rsidR="00FE55FF">
         <w:t>servicepersonal (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003D1322">
-        <w:t>MiV-</w:t>
+        <w:t>MiV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003D1322">
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00FE55FF">
         <w:t>team)</w:t>
       </w:r>
       <w:r w:rsidR="003D1322">
         <w:t xml:space="preserve"> och vårdpersonal. </w:t>
       </w:r>
       <w:r w:rsidR="007F0563">
         <w:t>Några processer</w:t>
       </w:r>
       <w:r w:rsidR="009C1468">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007F0563">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C1468">
         <w:t>förutom</w:t>
       </w:r>
       <w:r w:rsidR="007F0563">
         <w:t xml:space="preserve"> beställning till enhetsförråd</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> respektive</w:t>
       </w:r>
       <w:r w:rsidR="007F0563">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007F0563">
         <w:t>närförråd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007F0563">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009C1468">
         <w:t xml:space="preserve">är </w:t>
       </w:r>
       <w:r w:rsidR="00601A32">
-        <w:t xml:space="preserve">ansökan om förändring i MiV-sortimentet, </w:t>
+        <w:t xml:space="preserve">ansökan om förändring i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00601A32">
+        <w:t>MiV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00601A32">
+        <w:t xml:space="preserve">-sortimentet, </w:t>
       </w:r>
       <w:r w:rsidR="008762EC">
         <w:t>brickhantering vid utbyte av artiklar</w:t>
       </w:r>
       <w:r w:rsidR="00165B92">
         <w:t>, utbyte av artiklar vid restnotering på kort respektive lång sikt samt hantering av a</w:t>
       </w:r>
       <w:r w:rsidR="007F0563">
         <w:t>kutbeställ</w:t>
       </w:r>
       <w:r w:rsidR="00165B92">
         <w:t xml:space="preserve">ning respektive anskaffningar. Det finns även en process som beskriver arbetssätt inför helgdagar, då leveranser normalt sett inte sker. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId15">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00BD4B17">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Materialförsörjning i vården  - MiV 2.0 - processer och ansvarsfördelning (vgregion.se)</w:t>
+          <w:t xml:space="preserve">Materialförsörjning i </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidR="00BD4B17">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>vården  -</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidR="00BD4B17">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00BD4B17">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>MiV</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00BD4B17">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 2.0 - processer och ansvarsfördelning (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00586EB5" w:rsidP="00586EB5" w:rsidRDefault="00586EB5" w14:paraId="358CB13A" w14:textId="64956DCB">
+    <w:p w14:paraId="358CB13A" w14:textId="64956DCB" w:rsidR="00586EB5" w:rsidRDefault="00586EB5" w:rsidP="00586EB5">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">För ökad försörjningsuthållighet </w:t>
       </w:r>
       <w:r w:rsidR="006010D7">
         <w:t xml:space="preserve">i samband med </w:t>
       </w:r>
       <w:r w:rsidR="002B2D14">
         <w:t xml:space="preserve">förändrade förutsättningar i samhället </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ökas successivt lagerhållningen av förbrukningsmaterial i regionens centrallager. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D63404" w:rsidR="00FC7627" w:rsidP="00D63404" w:rsidRDefault="00D63404" w14:paraId="3B16779E" w14:textId="3EC17558">
+    <w:p w14:paraId="3B16779E" w14:textId="3EC17558" w:rsidR="00FC7627" w:rsidRPr="00D63404" w:rsidRDefault="00D63404" w:rsidP="00D63404">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc106351253" w:id="9"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="00BD6A4B" w:rsidP="00BD6A4B" w:rsidRDefault="001B69E3" w14:paraId="7D51426F" w14:textId="279909D2">
+      <w:bookmarkStart w:id="5" w:name="_Toc106351253"/>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Direktlevererat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
+        <w:t xml:space="preserve"> material från </w:t>
+      </w:r>
+      <w:r w:rsidR="001B69E3">
+        <w:t xml:space="preserve">extern </w:t>
+      </w:r>
+      <w:r>
+        <w:t>leverantör</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D51426F" w14:textId="279909D2" w:rsidR="00BD6A4B" w:rsidRDefault="001B69E3" w:rsidP="00BD6A4B">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Direktlevererat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> material från extern leverantör är material som inte </w:t>
       </w:r>
       <w:r w:rsidR="001A32FC">
         <w:t xml:space="preserve">levereras från Sisjödepån. </w:t>
       </w:r>
       <w:r w:rsidR="00BD6A4B">
         <w:t xml:space="preserve">För </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BD6A4B">
         <w:t>direktlevererat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BD6A4B">
         <w:t xml:space="preserve"> material sker ingen central lagerhållning i regionen. Materialet levereras i stället direkt från leverantören till </w:t>
       </w:r>
       <w:r w:rsidR="0068238F">
         <w:t xml:space="preserve">beställande </w:t>
       </w:r>
       <w:r w:rsidR="0018683A">
         <w:t>enhet</w:t>
       </w:r>
       <w:r w:rsidR="00BD6A4B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00513DD5" w:rsidP="00513DD5" w:rsidRDefault="00513DD5" w14:paraId="60F874BF" w14:textId="2247A4B9">
+    <w:p w14:paraId="60F874BF" w14:textId="2247A4B9" w:rsidR="00513DD5" w:rsidRDefault="00513DD5" w:rsidP="00513DD5">
       <w:r>
         <w:t xml:space="preserve">Vårdpersonal ansvarar för beställning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>direktlevererat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> material från extern leverantör</w:t>
       </w:r>
       <w:r w:rsidR="003F4C5A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dessa </w:t>
       </w:r>
       <w:r w:rsidR="00F85308">
         <w:t xml:space="preserve">artiklar hanteras inte i ordinarie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F85308">
         <w:t>materialförsörjningsprocess</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F85308">
-        <w:t xml:space="preserve"> via MiV. </w:t>
+        <w:t xml:space="preserve"> via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F85308">
+        <w:t>MiV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F85308">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA19AA" w:rsidP="00513DD5" w:rsidRDefault="00D7538F" w14:paraId="4BD73113" w14:textId="76CFFBBA">
+    <w:p w14:paraId="4BD73113" w14:textId="76CFFBBA" w:rsidR="00DA19AA" w:rsidRDefault="00D7538F" w:rsidP="00513DD5">
       <w:r>
         <w:t xml:space="preserve">Beställning </w:t>
       </w:r>
       <w:r w:rsidR="00A86DC9">
         <w:t xml:space="preserve">av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005D713B">
         <w:t>direktlevererat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005D713B">
         <w:t xml:space="preserve"> material från extern leverantör </w:t>
       </w:r>
       <w:r>
         <w:t>ska alltid göras via Marknadsplatsen</w:t>
       </w:r>
       <w:r w:rsidR="00D9798C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId16">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00D9798C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Marknadsplatsen</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00D9798C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> - Södra Älvsborgs Sjukhus (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005D713B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D36B3" w:rsidP="00513DD5" w:rsidRDefault="001F163B" w14:paraId="6D9D60E9" w14:textId="5CFA07A0">
+    <w:p w14:paraId="6D9D60E9" w14:textId="5CFA07A0" w:rsidR="008D36B3" w:rsidRDefault="001F163B" w:rsidP="00513DD5">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>För artiklar som direktlevereras via extern leverantör finns avtal i avtals</w:t>
       </w:r>
       <w:r w:rsidR="00371E5E">
         <w:t xml:space="preserve">katalogen </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId17">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00371E5E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Mercell</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00371E5E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> Commerce - Start (opic.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00324D30">
         <w:t xml:space="preserve">Varje avtal stipulerar villkoren för leverans, inklusive ersättningshantering vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00324D30">
         <w:t>långtidsrestad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00324D30">
         <w:t xml:space="preserve"> produkt. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">I varje avtal ingår </w:t>
       </w:r>
       <w:r w:rsidR="00324D30">
         <w:t xml:space="preserve">också </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">avtalsvård som </w:t>
       </w:r>
       <w:r w:rsidR="00324D30">
         <w:t xml:space="preserve">bland annat </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">inkluderar </w:t>
       </w:r>
       <w:r w:rsidR="00324D30">
         <w:t xml:space="preserve">uppföljning av handel och hantering vid leveransstörningar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025156E" w:rsidP="00513DD5" w:rsidRDefault="0025156E" w14:paraId="57EEB159" w14:textId="5DE50703">
+    <w:p w14:paraId="57EEB159" w14:textId="5DE50703" w:rsidR="0025156E" w:rsidRDefault="0025156E" w:rsidP="00513DD5">
       <w:r>
         <w:t xml:space="preserve">SÄS kan följa upp beställning och leverans av avtalade produkter </w:t>
       </w:r>
       <w:r w:rsidR="00B53D6E">
         <w:t xml:space="preserve">samt produkter som ligger utanför avtal </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">via </w:t>
       </w:r>
       <w:r w:rsidR="00B53D6E">
         <w:t xml:space="preserve">rapporter i Power BI. Det finns också möjlighet att ta ut statistik </w:t>
       </w:r>
       <w:r w:rsidR="008E1218">
         <w:t xml:space="preserve">via </w:t>
       </w:r>
       <w:r w:rsidR="00B53D6E">
         <w:t>Marknadsplatsen</w:t>
       </w:r>
       <w:r w:rsidR="008E1218">
         <w:t xml:space="preserve"> eller via leverantörer av olika artiklar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D36B3" w:rsidP="00513DD5" w:rsidRDefault="005D713B" w14:paraId="3C9106A3" w14:textId="77777777">
+    <w:p w14:paraId="3C9106A3" w14:textId="77777777" w:rsidR="008D36B3" w:rsidRDefault="005D713B" w:rsidP="00513DD5">
       <w:r>
         <w:t>I vissa fall har VGR tecknat avtal om k</w:t>
       </w:r>
       <w:r w:rsidR="00DA19AA">
         <w:t>onsignationslager</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Det innebär att </w:t>
       </w:r>
       <w:r w:rsidR="008D36B3">
         <w:t>VGR har ett eget lager hos leverantören och att leverantören fakturerar VGR</w:t>
       </w:r>
       <w:r w:rsidR="00E83DE2">
         <w:t xml:space="preserve"> utifrån vad som tas ut från lagret. </w:t>
       </w:r>
       <w:r w:rsidR="008D36B3">
         <w:t xml:space="preserve">Exempel på konsignationslager är till exempel för implantat och skruvar som används vid operation. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00260B31" w:rsidP="00BD6A4B" w:rsidRDefault="00F91A53" w14:paraId="77BA2AD4" w14:textId="12C600E8">
+    <w:p w14:paraId="77BA2AD4" w14:textId="12C600E8" w:rsidR="00260B31" w:rsidRDefault="00F91A53" w:rsidP="00BD6A4B">
       <w:r>
         <w:t xml:space="preserve">Anskaffning får göras om det som verksamheten har behov av inte finns via Sisjödepån. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002433ED" w:rsidP="009E250F" w:rsidRDefault="000C1F25" w14:paraId="5FFAFCC2" w14:textId="27FF12BE">
+    <w:p w14:paraId="5FFAFCC2" w14:textId="27FF12BE" w:rsidR="002433ED" w:rsidRDefault="000C1F25" w:rsidP="009E250F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc106351254" w:id="11"/>
-[...14 lines deleted...]
-        <w:rPr/>
+      <w:bookmarkStart w:id="6" w:name="_Toc106351254"/>
+      <w:r>
+        <w:t>Utökning av Sisjödepåns sortiment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E6467F" w:rsidRDefault="00E6467F" w14:paraId="1D79EB3C" w14:textId="65DB80A5">
+    <w:p w14:paraId="1D79EB3C" w14:textId="65DB80A5" w:rsidR="00E6467F" w:rsidRDefault="00E6467F">
       <w:r>
-        <w:t xml:space="preserve">Införandet av MiV på sjukhusförvaltningarna i Västra Götalandsregionen </w:t>
+        <w:t xml:space="preserve">Införandet av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>MiV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> på sjukhusförvaltningarna i Västra Götalandsregionen </w:t>
       </w:r>
       <w:r w:rsidR="00466238">
         <w:t xml:space="preserve">leder till ökad kunskap om </w:t>
       </w:r>
       <w:r w:rsidR="009E250F">
         <w:t xml:space="preserve">vilka artiklar som direktlevereras via externa leverantörer </w:t>
       </w:r>
       <w:r w:rsidR="00346C55">
         <w:t>på respektive sjukhusförvaltning</w:t>
       </w:r>
       <w:r w:rsidR="00785D47">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00466238">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C31C8">
         <w:t xml:space="preserve">Med utgångspunkt i denna kunskap </w:t>
       </w:r>
       <w:r w:rsidR="000C1F25">
         <w:t>har</w:t>
       </w:r>
       <w:r w:rsidR="009C31C8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -961,580 +1072,606 @@
       </w:r>
       <w:r w:rsidR="00785D47">
         <w:t xml:space="preserve">möjlighet att </w:t>
       </w:r>
       <w:r w:rsidR="009C31C8">
         <w:t xml:space="preserve">kartlägga </w:t>
       </w:r>
       <w:r w:rsidR="00785D47">
         <w:t xml:space="preserve">det totala behovet i regionen och </w:t>
       </w:r>
       <w:r w:rsidR="0065786E">
         <w:t xml:space="preserve">arbeta för att </w:t>
       </w:r>
       <w:r w:rsidR="009C31C8">
         <w:t xml:space="preserve">lägga till </w:t>
       </w:r>
       <w:r w:rsidR="00A936EE">
         <w:t>relevanta</w:t>
       </w:r>
       <w:r w:rsidR="009C31C8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0065786E">
         <w:t xml:space="preserve">artiklar i </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009A613D">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="0065786E">
-        <w:t>isjödepåns</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> sortiment. På så vis minskar antalet </w:t>
+        <w:t xml:space="preserve">isjödepåns sortiment. På så vis minskar antalet </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0065786E">
         <w:t>direktlevera</w:t>
       </w:r>
       <w:r w:rsidR="009711C1">
         <w:t>de</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009711C1">
         <w:t xml:space="preserve"> artiklar från externa leverantörer och sjukhusförvaltningarna får en mer robust </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009711C1">
         <w:t>materialförsörjningsprocess</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009711C1">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B1457" w:rsidP="1F2F95CB" w:rsidRDefault="008B1457" w14:paraId="0D187FF6" w14:textId="1C0BE936" w14:noSpellErr="1">
+    <w:p w14:paraId="0D187FF6" w14:textId="1C0BE936" w:rsidR="008B1457" w:rsidRDefault="008B1457" w:rsidP="1F2F95CB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc106351255" w:id="13"/>
-[...1 lines deleted...]
-        <w:rPr/>
+      <w:bookmarkStart w:id="7" w:name="_Toc106351255"/>
+      <w:r>
         <w:t xml:space="preserve">Brist på material </w:t>
       </w:r>
       <w:r w:rsidR="00C757A1">
-        <w:rPr/>
         <w:t>med påverkan på patientsäkerheten</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w:rsidR="008B1457" w:rsidP="008B1457" w:rsidRDefault="00352A27" w14:paraId="4C91BAE0" w14:textId="60698951">
+    <w:p w14:paraId="4C91BAE0" w14:textId="60698951" w:rsidR="008B1457" w:rsidRDefault="00352A27" w:rsidP="008B1457">
       <w:r>
         <w:t xml:space="preserve">Materialbrist kan i </w:t>
       </w:r>
       <w:r w:rsidR="003F4037">
         <w:t>vissa fall h</w:t>
       </w:r>
       <w:r w:rsidR="00200228">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="003F4037">
         <w:t xml:space="preserve"> påverkan på patientsäkerheten. För att </w:t>
       </w:r>
       <w:r w:rsidR="00C10FD4">
         <w:t xml:space="preserve">åtgärda eventuella bristsituationer </w:t>
       </w:r>
       <w:r w:rsidR="00493DCB">
         <w:t>har roller</w:t>
       </w:r>
       <w:r w:rsidR="00577C6E">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00493DCB">
         <w:t xml:space="preserve">ansvar </w:t>
       </w:r>
       <w:r w:rsidR="00577C6E">
         <w:t xml:space="preserve">och </w:t>
       </w:r>
       <w:r w:rsidR="00493DCB">
         <w:t xml:space="preserve">arbetssätt </w:t>
       </w:r>
       <w:r w:rsidR="00C757A1">
         <w:t>identifierats</w:t>
       </w:r>
       <w:r w:rsidR="00200228">
         <w:t xml:space="preserve"> för </w:t>
       </w:r>
       <w:r w:rsidR="008D1ABB">
         <w:t xml:space="preserve">material som </w:t>
       </w:r>
       <w:r w:rsidR="00B821F4">
         <w:t xml:space="preserve">levereras via Sisjödepån respektive för material som direktlevereras via extern leverantör till beställande enhet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F969D3" w:rsidP="00A540AE" w:rsidRDefault="00F969D3" w14:paraId="136DD775" w14:textId="72EFFB17" w14:noSpellErr="1">
+    <w:p w14:paraId="136DD775" w14:textId="72EFFB17" w:rsidR="00F969D3" w:rsidRDefault="00F969D3" w:rsidP="00A540AE">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc106351256" w:id="15"/>
-[...1 lines deleted...]
-        <w:rPr/>
+      <w:bookmarkStart w:id="8" w:name="_Toc106351256"/>
+      <w:r>
         <w:t>Roller</w:t>
       </w:r>
       <w:r w:rsidR="00257C2A">
-        <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00F969D3">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">ansvar </w:t>
       </w:r>
       <w:r w:rsidR="00257C2A">
-        <w:rPr/>
         <w:t xml:space="preserve">och arbetssätt </w:t>
       </w:r>
-      <w:r w:rsidR="00F969D3">
-        <w:rPr/>
+      <w:r>
         <w:t>vid leverans från Sisjödepån</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w:rsidR="005D737C" w:rsidP="00D5750A" w:rsidRDefault="005D737C" w14:paraId="16381C63" w14:textId="272659C2">
+    <w:p w14:paraId="16381C63" w14:textId="272659C2" w:rsidR="005D737C" w:rsidRDefault="005D737C" w:rsidP="00D5750A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Restnoterade artiklar på </w:t>
       </w:r>
       <w:r w:rsidR="00D5750A">
         <w:t xml:space="preserve">kort sikt </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A540AE" w:rsidR="006473D3" w:rsidP="006D36DA" w:rsidRDefault="006473D3" w14:paraId="3CF56FC4" w14:textId="18EFD543">
+    <w:p w14:paraId="3CF56FC4" w14:textId="18EFD543" w:rsidR="006473D3" w:rsidRPr="00A540AE" w:rsidRDefault="006473D3" w:rsidP="006D36DA">
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006D36DA">
-        <w:t>MiV-teamet</w:t>
+        <w:t>MiV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D36DA">
+        <w:t>-teamet</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> fyller på förråd på enheten och signalerar att en artikel är restnoterad genom att placera artikelns beställningsbricka på listen för restnoterade artiklar i enhetsförrådet. MiV-teamet gör också en notering på whiteboardtavlan i enhetsförrådet. </w:t>
+        <w:t xml:space="preserve"> fyller på förråd på enheten och signalerar att en artikel är restnoterad genom att placera artikelns beställningsbricka på listen för </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">restnoterade artiklar i enhetsförrådet. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>MiV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">-teamet gör också en notering på whiteboardtavlan i enhetsförrådet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E764A5" w:rsidP="00BC2F05" w:rsidRDefault="001C4386" w14:paraId="7A949372" w14:textId="7E1276AC">
+    <w:p w14:paraId="7A949372" w14:textId="7E1276AC" w:rsidR="00E764A5" w:rsidRDefault="001C4386" w:rsidP="00BC2F05">
       <w:r>
         <w:t>Om möjligt</w:t>
       </w:r>
       <w:r w:rsidR="00426D82">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> gör</w:t>
       </w:r>
       <w:r w:rsidR="007E4A11">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D36DA" w:rsidR="007E4A11">
-        <w:t>MiV-teamet</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007E4A11" w:rsidRPr="006D36DA">
+        <w:t>MiV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007E4A11" w:rsidRPr="006D36DA">
+        <w:t>-teamet</w:t>
       </w:r>
       <w:r w:rsidR="00426D82">
         <w:t xml:space="preserve"> en lagerflytt av artikeln från annan enhet på SÄS</w:t>
       </w:r>
       <w:r w:rsidR="00B40D44">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00426D82">
         <w:t xml:space="preserve"> som har </w:t>
       </w:r>
       <w:r w:rsidR="00E764A5">
         <w:t xml:space="preserve">och kan avvara </w:t>
       </w:r>
       <w:r w:rsidR="00426D82">
         <w:t>artikeln</w:t>
       </w:r>
       <w:r w:rsidR="00E764A5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2F05" w:rsidP="00257C2A" w:rsidRDefault="00B40D44" w14:paraId="28BB0D72" w14:textId="5CB38A37">
+    <w:p w14:paraId="28BB0D72" w14:textId="5CB38A37" w:rsidR="00BC2F05" w:rsidRDefault="00B40D44" w:rsidP="00257C2A">
       <w:r>
         <w:t xml:space="preserve">Förrådsansvarig bevakar </w:t>
       </w:r>
       <w:r w:rsidR="00FE6457">
         <w:t>listen för restnoterade artiklar. Vi</w:t>
       </w:r>
       <w:r w:rsidR="003239D7">
         <w:t xml:space="preserve">d behov av ersättningsartikel från Sisjödepån ansvarar </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D36DA" w:rsidR="003239D7">
+      <w:r w:rsidR="003239D7" w:rsidRPr="006D36DA">
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D36DA" w:rsidR="00834ACC">
+      <w:r w:rsidR="00834ACC" w:rsidRPr="006D36DA">
         <w:t>örrådsansvarig</w:t>
       </w:r>
       <w:r w:rsidR="00834ACC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C2F44">
         <w:t xml:space="preserve">på enheten </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA464B" w:rsidR="00D33B52">
+      <w:r w:rsidR="00D33B52" w:rsidRPr="00CA464B">
         <w:t>för beställning av tillfälligt ersättande artikel</w:t>
       </w:r>
       <w:r w:rsidR="009C2F44">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D5750A" w:rsidP="00D5750A" w:rsidRDefault="00D5750A" w14:paraId="232754E3" w14:textId="0B6D4997">
+    <w:p w14:paraId="232754E3" w14:textId="0B6D4997" w:rsidR="00D5750A" w:rsidRDefault="00D5750A" w:rsidP="00D5750A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Restnoterade artiklar på lång sikt </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A4EEE" w:rsidP="00EC120F" w:rsidRDefault="00EC120F" w14:paraId="2ADABDCD" w14:textId="170E076C">
+    <w:p w14:paraId="2ADABDCD" w14:textId="731A6BC9" w:rsidR="007A4EEE" w:rsidRDefault="00EC120F" w:rsidP="00EC120F">
       <w:r>
         <w:t xml:space="preserve">Vid behov av ersättningsartikel från Sisjödepån ansvarar </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D36DA" w:rsidR="00F83F08">
+      <w:r w:rsidR="00F83F08" w:rsidRPr="006D36DA">
         <w:t>Inköp</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00961B13">
         <w:t xml:space="preserve">för att föreslå ersättningsartikel. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008B69FF">
-        <w:t>Miv-teamet</w:t>
+        <w:t>Mi</w:t>
+      </w:r>
+      <w:r w:rsidR="00106642">
+        <w:t>V</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008B69FF">
+        <w:t>-teamet</w:t>
       </w:r>
       <w:r w:rsidR="00C140F5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A5874">
         <w:t xml:space="preserve">skriver ut aktuell information </w:t>
       </w:r>
       <w:r w:rsidR="007F217A">
         <w:t xml:space="preserve">som kommer från Sisjödepån </w:t>
       </w:r>
       <w:r w:rsidR="006A5874">
         <w:t>och sätter upp den på whiteboardtavlan i enhetens förråd</w:t>
       </w:r>
       <w:r w:rsidR="008B69FF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A4EEE" w:rsidP="00EC120F" w:rsidRDefault="003C3D16" w14:paraId="161A122C" w14:textId="77777777">
+    <w:p w14:paraId="161A122C" w14:textId="77777777" w:rsidR="007A4EEE" w:rsidRDefault="003C3D16" w:rsidP="00EC120F">
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve">MiV-teamet </w:t>
+        <w:t>MiV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">-teamet </w:t>
       </w:r>
       <w:r w:rsidR="00F10974">
         <w:t xml:space="preserve">följer upp förslaget med </w:t>
       </w:r>
       <w:r w:rsidR="00892B92">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00F10974">
         <w:t xml:space="preserve">örrådsansvarig </w:t>
       </w:r>
       <w:r w:rsidR="00EC120F">
         <w:t>på enheten</w:t>
       </w:r>
       <w:r w:rsidR="00892B92">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC120F" w:rsidP="00EC120F" w:rsidRDefault="00892B92" w14:paraId="0A7BC6A0" w14:textId="50EF3517">
+    <w:p w14:paraId="0A7BC6A0" w14:textId="50EF3517" w:rsidR="00EC120F" w:rsidRDefault="00892B92" w:rsidP="00EC120F">
       <w:r>
         <w:t>Förrådsansvarig måste bekräfta</w:t>
       </w:r>
       <w:r w:rsidR="00833810">
         <w:t xml:space="preserve"> ersättningshanteringen innan </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC120F">
-        <w:t xml:space="preserve">MiV-teamet </w:t>
+        <w:t>MiV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC120F">
+        <w:t xml:space="preserve">-teamet </w:t>
       </w:r>
       <w:r w:rsidR="00833810">
         <w:t>kan göra en beställning</w:t>
       </w:r>
       <w:r w:rsidR="00B74A8C">
         <w:t xml:space="preserve"> av ersättningsartikel</w:t>
       </w:r>
       <w:r w:rsidR="00833810">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1F2F95CB" w:rsidP="008B1457" w:rsidRDefault="1F2F95CB" w14:paraId="00E377C2" w14:textId="6D153962" w14:noSpellErr="1">
+    <w:p w14:paraId="00E377C2" w14:textId="6D153962" w:rsidR="1F2F95CB" w:rsidRDefault="1F2F95CB" w:rsidP="008B1457">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc106351257" w:id="17"/>
-[...1 lines deleted...]
-        <w:rPr/>
+      <w:bookmarkStart w:id="9" w:name="_Toc106351257"/>
+      <w:r>
         <w:t>Roller</w:t>
       </w:r>
       <w:r w:rsidR="00A32732">
-        <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00631D9E">
-        <w:rPr/>
         <w:t xml:space="preserve">ansvar </w:t>
       </w:r>
       <w:r w:rsidR="00A32732">
-        <w:rPr/>
         <w:t xml:space="preserve">och arbetssätt </w:t>
       </w:r>
       <w:r w:rsidR="00B821F4">
-        <w:rPr/>
         <w:t xml:space="preserve">vid direktleverans </w:t>
       </w:r>
       <w:r w:rsidR="00833810">
-        <w:rPr/>
         <w:t>från extern leverantör</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="00833810">
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F0CB9" w:rsidP="002F0CB9" w:rsidRDefault="002F0CB9" w14:paraId="16503971" w14:textId="6D34E7C4">
+    <w:p w14:paraId="16503971" w14:textId="6D34E7C4" w:rsidR="002F0CB9" w:rsidRDefault="002F0CB9" w:rsidP="002F0CB9">
       <w:r w:rsidRPr="002F0CB9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Förrådansvarig</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> signalerar brist av material till vårdenhetschef</w:t>
       </w:r>
       <w:r w:rsidR="00CB56B0">
         <w:t xml:space="preserve"> och kontaktar </w:t>
       </w:r>
       <w:r w:rsidR="00BD27D9">
         <w:t xml:space="preserve">materialkonsulent </w:t>
       </w:r>
       <w:r w:rsidR="00FA6BDF">
         <w:t xml:space="preserve">inom aktuellt område </w:t>
       </w:r>
       <w:r w:rsidR="00CB56B0">
         <w:t>för att hitta ersättningsprodukt.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3233D" w:rsidR="00A3233D">
+      <w:r w:rsidR="00A3233D" w:rsidRPr="00A3233D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId18">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00A3233D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Kontakta en Material- eller Produktkonsulent - Södra Älvsborgs Sjukhus (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A3233D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F0CB9" w:rsidP="002F0CB9" w:rsidRDefault="002F0CB9" w14:paraId="390DAA0F" w14:textId="77777777">
+    <w:p w14:paraId="390DAA0F" w14:textId="77777777" w:rsidR="002F0CB9" w:rsidRDefault="002F0CB9" w:rsidP="002F0CB9">
       <w:r w:rsidRPr="002F0CB9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vårdenhetschef</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> förmedlar information om brist av material till verksamhetschef. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1F2F95CB" w:rsidP="1F2F95CB" w:rsidRDefault="1F2F95CB" w14:paraId="08D7D2B1" w14:textId="33B876F4">
+    <w:p w14:paraId="08D7D2B1" w14:textId="33B876F4" w:rsidR="1F2F95CB" w:rsidRPr="00480321" w:rsidRDefault="1F2F95CB" w:rsidP="1F2F95CB">
       <w:r w:rsidRPr="002F0CB9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Verksamhetschef</w:t>
       </w:r>
       <w:r w:rsidR="008577A9">
-        <w:t xml:space="preserve"> ansvarar för att meddela chefläkare och administrativ chef</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00EB5BD2">
+        <w:t xml:space="preserve"> ansvarar för att meddela chefläkare och </w:t>
+      </w:r>
+      <w:r w:rsidR="008577A9" w:rsidRPr="00480321">
+        <w:t>administrativ chef</w:t>
+      </w:r>
+      <w:r w:rsidR="00227A5D" w:rsidRPr="00480321">
+        <w:t xml:space="preserve"> vid bristsituation gällande material som på ett betydande vis påverkar patientsäkerheten. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5BD2" w:rsidRPr="00480321">
         <w:t xml:space="preserve">Meddelande skickas via e-post till </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
-        <w:r w:rsidRPr="1F2F95CB" w:rsidR="00EB5BD2">
+        <w:r w:rsidR="00EB5BD2" w:rsidRPr="00480321">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>sas@vgregion.se</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EB5BD2">
+      <w:r w:rsidR="00EB5BD2" w:rsidRPr="00480321">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1F2F95CB" w:rsidP="1F2F95CB" w:rsidRDefault="1F2F95CB" w14:paraId="242E833F" w14:textId="653A48C1">
-      <w:r w:rsidRPr="002F0CB9">
+    <w:p w14:paraId="242E833F" w14:textId="653A48C1" w:rsidR="1F2F95CB" w:rsidRPr="00480321" w:rsidRDefault="1F2F95CB" w:rsidP="1F2F95CB">
+      <w:r w:rsidRPr="00480321">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Chefläkare</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6CE5" w:rsidR="003F6CE5">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">ansvarar för att värdera allvarlighetsgraden i bristen på material. </w:t>
+      <w:r w:rsidR="003F6CE5" w:rsidRPr="00480321">
+        <w:t xml:space="preserve"> ansvarar för att värdera allvarlighetsgraden i bristen på material. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00637858" w:rsidP="00371E5E" w:rsidRDefault="1F2F95CB" w14:paraId="24E34B19" w14:textId="31115306">
-      <w:r w:rsidRPr="002F0CB9">
+    <w:p w14:paraId="24E34B19" w14:textId="31115306" w:rsidR="00637858" w:rsidRDefault="1F2F95CB" w:rsidP="00371E5E">
+      <w:r w:rsidRPr="00480321">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Administrativ</w:t>
       </w:r>
+      <w:r w:rsidRPr="00480321">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480321">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>chef</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0CB9" w:rsidRPr="00480321">
+        <w:t xml:space="preserve"> ansvarar</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0CB9" w:rsidRPr="009E36CC">
+        <w:t xml:space="preserve"> för kontakter med övriga instanser i VGR</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5BD2" w:rsidRPr="009E36CC">
+        <w:t xml:space="preserve"> om det bedöms som nödvändigt</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0CB9" w:rsidRPr="009E36CC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0CB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE220DB" w14:textId="18E4675E" w:rsidR="00637858" w:rsidRDefault="00637858" w:rsidP="00371E5E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> chef</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Länkar </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00637858" w:rsidP="00371E5E" w:rsidRDefault="00637858" w14:paraId="1BE220DB" w14:textId="18E4675E" w14:noSpellErr="1">
-[...12 lines deleted...]
-    <w:p w:rsidR="00E7578C" w:rsidP="004F69CB" w:rsidRDefault="00E7578C" w14:paraId="0E44CD93" w14:textId="1FB12A3A">
+    <w:p w14:paraId="0E44CD93" w14:textId="1FB12A3A" w:rsidR="00E7578C" w:rsidRDefault="00E7578C" w:rsidP="004F69CB">
       <w:r>
         <w:t xml:space="preserve">Inköpspolicy </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId20">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Inköpspolicy</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00637858" w:rsidP="004F69CB" w:rsidRDefault="00E7578C" w14:paraId="75D004DC" w14:textId="1A0A0A96">
+    <w:p w14:paraId="75D004DC" w14:textId="1A0A0A96" w:rsidR="00637858" w:rsidRDefault="00E7578C" w:rsidP="004F69CB">
       <w:r>
         <w:t xml:space="preserve">Riktlinje Inköp </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId21">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Riktlinje för inköp (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00653D24" w:rsidRDefault="00653D24" w14:paraId="21B686CE" w14:textId="77777777"/>
+    <w:p w14:paraId="21B686CE" w14:textId="77777777" w:rsidR="00653D24" w:rsidRDefault="00653D24"/>
     <w:sectPr w:rsidR="00653D24" w:rsidSect="00330F6A">
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="even" r:id="rId23"/>
       <w:footerReference w:type="default" r:id="rId24"/>
       <w:headerReference w:type="first" r:id="rId25"/>
       <w:footerReference w:type="first" r:id="rId26"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004222F2" w:rsidRDefault="004222F2" w14:paraId="2285F29F" w14:textId="77777777">
+    <w:p w14:paraId="08FD1220" w14:textId="77777777" w:rsidR="0035119E" w:rsidRDefault="0035119E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004222F2" w:rsidRDefault="004222F2" w14:paraId="738FBC6B" w14:textId="77777777">
+    <w:p w14:paraId="5BE42062" w14:textId="77777777" w:rsidR="0035119E" w:rsidRDefault="0035119E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="004222F2" w:rsidRDefault="004222F2" w14:paraId="62142629" w14:textId="77777777">
+    <w:p w14:paraId="7F454249" w14:textId="77777777" w:rsidR="0035119E" w:rsidRDefault="0035119E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1549,197 +1686,197 @@
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Geneva"/>
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="2D4C1147">
+      <w:p w14:paraId="47BD2091" w14:textId="2D4C1147" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="18B43FB5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -1772,196 +1909,196 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004222F2" w:rsidRDefault="004222F2" w14:paraId="536444C5" w14:textId="77777777"/>
+    <w:p w14:paraId="10486A65" w14:textId="77777777" w:rsidR="0035119E" w:rsidRDefault="0035119E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004222F2" w:rsidRDefault="004222F2" w14:paraId="01B035A0" w14:textId="77777777">
+    <w:p w14:paraId="6D899ED7" w14:textId="77777777" w:rsidR="0035119E" w:rsidRDefault="0035119E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="004222F2" w:rsidRDefault="004222F2" w14:paraId="60B60390" w14:textId="77777777">
+    <w:p w14:paraId="29D47920" w14:textId="77777777" w:rsidR="0035119E" w:rsidRDefault="0035119E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="008569C6" w14:paraId="058CDD4D" w14:textId="5C36AAEB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="5C36AAEB" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2043,2207 +2180,2207 @@
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21434CEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9E6A1E8"/>
     <w:lvl w:ilvl="0" w:tplc="E5FEC452">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="396406B0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="CBD66ECE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2FD42812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="8DB867C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="205A9588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0B44ACB2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C278FD46" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F2DEADD2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34206095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19763094"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58200FA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1674D980"/>
     <w:lvl w:ilvl="0" w:tplc="8E480880">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="97C61880">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="‒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="285CB904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="3E34DE1C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="6728DC34" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="37E831AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="07F6D474" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1CE03408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9B76A31A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="588F2CF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B6835FC"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4302,147 +4439,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75910C55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1E2DBEE"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4501,260 +4638,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1620068428">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1091316811">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1145509758">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1054549602">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1520654889">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1798138109">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1921909839">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1876458738">
@@ -4790,70 +4927,70 @@
   <w:num w:numId="18" w16cid:durableId="1891191397">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="399330902">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2133278347">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1912808614">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1526477112">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="970092368">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1016421603">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -4870,55 +5007,57 @@
     <w:rsid w:val="00051F39"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00072590"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A28DE"/>
     <w:rsid w:val="000A2D0C"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B1241"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7376"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C1F25"/>
     <w:rsid w:val="000D025D"/>
     <w:rsid w:val="000D50AA"/>
     <w:rsid w:val="000E274C"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000F2894"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F6BD1"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="00106642"/>
     <w:rsid w:val="00106AA2"/>
     <w:rsid w:val="001109EF"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00113E39"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001448F6"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="001533DC"/>
     <w:rsid w:val="00153F85"/>
     <w:rsid w:val="0015775A"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001620A5"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00165B92"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00176577"/>
     <w:rsid w:val="00181FDC"/>
@@ -4955,81 +5094,84 @@
     <w:rsid w:val="00245A8B"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="0025156E"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00257C2A"/>
     <w:rsid w:val="00260B31"/>
     <w:rsid w:val="00260DD4"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="0026498D"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="00295882"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B2D14"/>
     <w:rsid w:val="002B35D0"/>
+    <w:rsid w:val="002B3E9C"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C2148"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002C6EB8"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D246B"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F0CB9"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F4A01"/>
     <w:rsid w:val="002F568B"/>
+    <w:rsid w:val="002F570A"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="003239D7"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00324D30"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330F6A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00346C55"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="0035119E"/>
     <w:rsid w:val="00352A27"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="003652A0"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="0036687A"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00371E5E"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="0039446D"/>
     <w:rsid w:val="00396A44"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A023D"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A7133"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B6EC4"/>
     <w:rsid w:val="003C3D16"/>
     <w:rsid w:val="003C5255"/>
     <w:rsid w:val="003C5A9C"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D1322"/>
@@ -5047,50 +5189,51 @@
     <w:rsid w:val="003F6CE5"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00412244"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00416A3D"/>
     <w:rsid w:val="004222F2"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00425A03"/>
     <w:rsid w:val="00426D82"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="0043426B"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00457940"/>
     <w:rsid w:val="00460C73"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00466238"/>
     <w:rsid w:val="00467A88"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="004723F9"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="00480321"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="0048263D"/>
     <w:rsid w:val="00485CF8"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00493DCB"/>
     <w:rsid w:val="0049674D"/>
     <w:rsid w:val="004A1CA3"/>
     <w:rsid w:val="004A2102"/>
     <w:rsid w:val="004A25A4"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B462C"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F59FC"/>
     <w:rsid w:val="004F69CB"/>
     <w:rsid w:val="005010ED"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00502051"/>
@@ -5255,112 +5398,117 @@
     <w:rsid w:val="00894977"/>
     <w:rsid w:val="00896CFE"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A1860"/>
     <w:rsid w:val="008A38BA"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008A77F5"/>
     <w:rsid w:val="008B0E28"/>
     <w:rsid w:val="008B1457"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B69FF"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D1ABB"/>
     <w:rsid w:val="008D36B3"/>
     <w:rsid w:val="008E1218"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008E7FDA"/>
     <w:rsid w:val="008F271D"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="00902599"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="009123EB"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="00925A1D"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009456AD"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00961B13"/>
     <w:rsid w:val="00966599"/>
     <w:rsid w:val="009711C1"/>
+    <w:rsid w:val="0097164C"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00984864"/>
     <w:rsid w:val="00992E62"/>
     <w:rsid w:val="009A613D"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B6D1A"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C1468"/>
     <w:rsid w:val="009C178B"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C2F44"/>
     <w:rsid w:val="009C31C8"/>
+    <w:rsid w:val="009C7946"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E250F"/>
     <w:rsid w:val="009E3299"/>
+    <w:rsid w:val="009E36CC"/>
     <w:rsid w:val="009E3AED"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F2825"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A3233D"/>
     <w:rsid w:val="00A32732"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A540AE"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A65D49"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A76076"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A86DC9"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A936EE"/>
     <w:rsid w:val="00A972C7"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA22F2"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3A06"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE302D"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B1278A"/>
     <w:rsid w:val="00B13F4C"/>
@@ -5523,50 +5671,51 @@
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA687D"/>
     <w:rsid w:val="00EB0061"/>
     <w:rsid w:val="00EB5BD2"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC120F"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED09C0"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED70B2"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE7E0E"/>
     <w:rsid w:val="00EF1EAB"/>
     <w:rsid w:val="00F05E8E"/>
     <w:rsid w:val="00F10974"/>
     <w:rsid w:val="00F131F0"/>
+    <w:rsid w:val="00F16B05"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F22737"/>
     <w:rsid w:val="00F23211"/>
     <w:rsid w:val="00F24F68"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F25767"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F441F9"/>
     <w:rsid w:val="00F465FD"/>
     <w:rsid w:val="00F46F3E"/>
     <w:rsid w:val="00F4747C"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F54C4C"/>
     <w:rsid w:val="00F62756"/>
     <w:rsid w:val="00F76421"/>
     <w:rsid w:val="00F76D53"/>
     <w:rsid w:val="00F83F08"/>
     <w:rsid w:val="00F85308"/>
     <w:rsid w:val="00F85437"/>
     <w:rsid w:val="00F86BA1"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F91A53"/>
@@ -5624,168 +5773,168 @@
     <w:rsid w:val="6843E1BA"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="769D1BD7"/>
     <w:rsid w:val="76E8D4C5"/>
     <w:rsid w:val="7F3EF6D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5810,75 +5959,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5913,57 +6062,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -6021,700 +6170,700 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F46F3E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="8647"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:left="851" w:right="282" w:firstLine="142"/>
@@ -6785,609 +6934,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -7396,94 +7545,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -7492,496 +7641,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -8048,175 +8197,175 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F69CB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00615776"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KommentarerChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00615776"/>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00615776"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008B0E28"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KommentarsmneChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008B0E28"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00106AA2"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00260DD4"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8281,51 +8430,51 @@
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1592664252">
           <w:marLeft w:val="562"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="150"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/depa" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/marknadsplatsen-2.0/kontakt-materialkonsulenter/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8631-1454170937-10/surrogate/Riktlinje%20f%c3%b6r%20ink%c3%b6p.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/inkop-och-bestallningar/materialforsorjning-i-varden---miv/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://contracts.opic.com/Home/Index/?eId=SOuG3%2fqpoKxC7ABQJKpGwQA%3d" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/marknadsplatsen-2.0/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8631-1454170937-5/surrogate/Ink%c3%b6pspolicy.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/sas7112-1995154906-136/surrogate" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sas@vgregion.se" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/RNS/prodnarservice/tvatt/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/om-vgr/organisation-och-verksamhet/inkop/bestallare/sisjodepan/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/marknadsplatsen-2.0/kontakt-materialkonsulenter/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8631-1454170937-10/surrogate/Riktlinje%20f%c3%b6r%20ink%c3%b6p.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/inkop-och-bestallningar/boka-och-bestall-varor-och-tjanster/miv/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://contracts.opic.com/Home/Index/?eId=SOuG3%2fqpoKxC7ABQJKpGwQA%3d" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/marknadsplatsen-2.0/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8631-1454170937-5/surrogate/Ink%c3%b6pspolicy.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/sas7112-1995154906-136/surrogate" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sas@vgregion.se" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/RNS/prodnarservice/tvatt/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -8617,53 +8766,60 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Dok_med_omslag_sd_red</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>985</Words>
+  <Characters>7891</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>65</Lines>
+  <Paragraphs>17</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>8859</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Materialförsörjning på SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Mona Johansson</lastModifiedBy>
-  <revision>339</revision>
+  <lastModifiedBy>Zeina Zimmerman</lastModifiedBy>
+  <revision>346</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>