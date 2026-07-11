--- v0 (2025-11-26)
+++ v1 (2026-07-11)
@@ -1,4392 +1,11986 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00222D3B" w:rsidP="003A25D4" w:rsidRDefault="001935D8" w14:paraId="682401C9" w14:textId="2FF2BAE9">
+    <w:p w14:paraId="392EBDF6" w14:textId="77777777" w:rsidR="00F6403A" w:rsidRPr="00AA141E" w:rsidRDefault="00F6403A" w:rsidP="00AA141E">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:ind w:right="-1277"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="001033F7">
+      </w:pPr>
+      <w:r w:rsidRPr="00AA141E">
+        <w:t xml:space="preserve">Personuppgiftsbehandling inom SÄS –  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061914D4" w14:textId="513A550B" w:rsidR="00184167" w:rsidRPr="00AA141E" w:rsidRDefault="00F6403A" w:rsidP="00EA3D09">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA141E">
+        <w:t xml:space="preserve">register, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3D09">
+        <w:t>behandlings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA141E">
+        <w:t xml:space="preserve">- och registerförteckning  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A264BE" w:rsidRPr="00AA141E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001033F7">
-[...25 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w:rsidR="00964644" w:rsidP="00964644" w:rsidRDefault="00964644" w14:paraId="6A94A446" w14:textId="2D7F8607">
+    <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00AA141E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc72840807" w:id="0"/>
-[...40 lines deleted...]
-      <w:bookmarkStart w:name="_Toc106874289" w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc181866756"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
-        <w:t>Bakgrund och syfte</w:t>
+        <w:t xml:space="preserve">Förändringar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA141E">
+        <w:t>sedan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="4EA6C4B6" w14:textId="6785C7A0" w:rsidR="009A32ED" w:rsidRPr="007A334E" w:rsidRDefault="00F6403A" w:rsidP="00AA141E">
+      <w:r>
+        <w:t>Detta är ett nytt dokument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00AA141E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc181866757"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc72840807"/>
+      <w:r w:rsidRPr="00AA141E">
+        <w:t>Sammanfattning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="1FC6584C" w14:textId="1734DB3B" w:rsidR="00B405A1" w:rsidRPr="00342971" w:rsidRDefault="00342971" w:rsidP="00AA141E">
+      <w:bookmarkStart w:id="6" w:name="_Toc181866758"/>
+      <w:r w:rsidRPr="00342971">
+        <w:t xml:space="preserve">Rutinen beskriver hur SÄS personal ska förhålla sig till personuppgifter, personuppgiftsbehandlingar, behandlingsregister och tillika myndighetens registerförteckning som förekommer inom olika hägn, oavsett om det handlar om känsliga eller icke-känsliga personuppgifter.  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="005A4D95">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc181866759"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00251E56">
+        <w:t>Bakgrund</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00AA141E">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00862603" w:rsidR="00D23286" w:rsidP="00112622" w:rsidRDefault="00F84CDF" w14:paraId="0E90F092" w14:textId="2C8FA748">
-[...100 lines deleted...]
-    <w:p w:rsidRPr="00912F80" w:rsidR="00CA71AA" w:rsidP="00CA71AA" w:rsidRDefault="00CA71AA" w14:paraId="56652DA1" w14:textId="1402D1A9">
+    <w:p w14:paraId="312EE781" w14:textId="17AA565A" w:rsidR="00251E56" w:rsidRDefault="00251E56" w:rsidP="008B34AC">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00912F80">
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:bookmarkStart w:id="9" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc181866761"/>
+      <w:r w:rsidRPr="00251E56">
+        <w:t xml:space="preserve">Personuppgiftsansvariga ska enligt GDPR föra ett register över sina personuppgiftsbehandlingar. Detta dokument beskriver även ansvar och arbetssätt för att underhålla registerförteckning i SharePoint. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA71AA" w:rsidP="00CA71AA" w:rsidRDefault="00CA71AA" w14:paraId="029466AA" w14:textId="1F657000">
-[...20 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="37C7076C" w14:textId="29976C9F" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="00876B47">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00876B47">
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w:rsidRPr="00912F80" w:rsidR="00000F19" w:rsidP="007C2895" w:rsidRDefault="00000F19" w14:paraId="3E822F16" w14:textId="7B9ECCFE">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> - SharePoint</w:t>
+    <w:p w14:paraId="50E11D32" w14:textId="77777777" w:rsidR="008B34AC" w:rsidRDefault="0019085B" w:rsidP="00876B47">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00876B47">
+        <w:t>Personuppgifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F620E1" w:rsidR="003A7CE6" w:rsidP="003A7CE6" w:rsidRDefault="003A7CE6" w14:paraId="3B004A91" w14:textId="27536F16">
-      <w:pPr>
+    <w:p w14:paraId="45A3BE4D" w14:textId="0F65D676" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="008B34AC">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">Södra Älvsborg Sjukhus (SÄS) anses som en myndighet och har skyldighet att ha spårbarhet på de behandlingar av personuppgifter som myndigheten bedriver, samt vilka register vi har.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C85E33" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="0019085B">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:ind w:right="-143"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3FE08469">
-[...34 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00C410E6" w:rsidP="00C410E6" w:rsidRDefault="00C410E6" w14:paraId="5D614BDC" w14:textId="0176AF52">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Forskning </w:t>
+    <w:p w14:paraId="62D29647" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="005A4D95">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">All information som kan knytas till en levande fysisk person är personuppgifter. Vanliga personuppgifter är exempelvis namn, adress, klädstorlek, IP-adresser, fotografier, familjeförhållanden, ljudinspelning, skatt eller hårfärg.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A7CE6" w:rsidP="003A7CE6" w:rsidRDefault="003A7CE6" w14:paraId="15397D7C" w14:textId="7F96F5D1">
-[...4 lines deleted...]
-        <w:t>En samarbetsyta i SharePoint/SOFIA får även användas för att bedriva forskning. Detta ska alltid ske koordinerat med och sanktionerat av Stab för Forskning, Utbildning och Innovation.</w:t>
+    <w:p w14:paraId="6CFD3D3B" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="005A4D95">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">Känsliga personuppgifter är exempelvis hälsa, sexualliv, religiös eller filosofisk övertygelse eller facklig tillhörighet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C2895" w:rsidP="007C2895" w:rsidRDefault="007C2895" w14:paraId="74A909C6" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">En del typer av behandlingar eller bevarande av uppgifter som till exempel känsliga personuppgifter måste äga rum på enskilda ytor. Ytan skapas för att endast innehålla det specifika registret eller behandlingen. </w:t>
+    <w:p w14:paraId="3B102812" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="005A4D95">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">En stor mängd icke-känsliga personuppgifter om en person som kombineras kan i den sammanfattande formen även anses vara mer känsligt än de enskilda personuppgifterna som utgör den totala ansamlingen av personuppgifter.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C53C56" w:rsidP="00C53C56" w:rsidRDefault="00C53C56" w14:paraId="24B7E0A7" w14:textId="0C4D2C4B">
-[...4 lines deleted...]
-        <w:t>Känsliga personuppgifter</w:t>
+    <w:p w14:paraId="618A5863" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00F50548">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">Personuppgiftsbehandlingar </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C2895" w:rsidP="007C2895" w:rsidRDefault="007C2895" w14:paraId="13E8D869" w14:textId="64FEF989">
-[...1 lines deleted...]
-        <w:t>Patientuppgifter som i undantagsfall förvaras och bearbetas utanför våra patientadministrativa system är exempel på känsliga uppgifter.</w:t>
+    <w:p w14:paraId="71AB916B" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00F50548">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">Behandling är en åtgärd eller en kombination av åtgärder såsom insamling, lagring, läsning, användning, registrering, spridning, sammanförande med mera. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C2895" w:rsidP="007C2895" w:rsidRDefault="007C2895" w14:paraId="66C2E1C6" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">De filer som ska arbetas med som innehåller känsliga personuppgifter och som ingår i ett registers helhet får en egen, dedikerad samarbetsyta. Samma person som är ansvarig för registret kan med fördel vara ägare av samarbetsytan. Det är viktigt att den som är ansvarig för registret och ägare av samarbetsytan håller efter uppgifterna som anges. </w:t>
+    <w:p w14:paraId="5122AE87" w14:textId="2CB78285" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00BD061D">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">Det innebär exempelvis att ett register kan utgöras av ett Word-dokument i vilket namn, ålder och medicinering finns, och att en behandling är att läsa eller vidarebefordra det dokumentet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C2895" w:rsidP="007C2895" w:rsidRDefault="007C2895" w14:paraId="5D5C5A85" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Ägaren är ansvarig för att endast de som ska arbeta med uppdraget och ta del av ytans innehåll blir medlemmar av samarbetsytan. </w:t>
+    <w:p w14:paraId="07D86B80" w14:textId="77777777" w:rsidR="00F50548" w:rsidRDefault="0019085B" w:rsidP="00F50548">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">SOFIA - SharePoint </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C2895" w:rsidP="007C2895" w:rsidRDefault="007C2895" w14:paraId="3B09883E" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="39346CEF" w14:textId="77777777" w:rsidR="00BD061D" w:rsidRDefault="0019085B" w:rsidP="00BD061D">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">SharePoint/SOFIA ska undvikas för behandling av personuppgifter. Behandling av personuppgift ska alltid i första hand hanteras i patientadministrativa system. Systemet kan även, i undantagsfall, användas för behandling av personuppgifter kopplat till patienter, i syfte att följa upp verksamhetens kvalitet. Det kan även, i undantagsfall, användas för att verksamhetens grundläggande syften och behov för att utföra sina uppdrag endast kan tillgodoses och uppnås genom att lagra patient- eller journaluppgifter utanför patientadministrativa systemet. Detta ska alltid ske på uppdrag av verksamhetsområdets verksamhetschef. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C66AAAB" w14:textId="118512F1" w:rsidR="0019085B" w:rsidRPr="00BD061D" w:rsidRDefault="0019085B" w:rsidP="00BD061D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0019085B">
         <w:lastRenderedPageBreak/>
-        <w:t>personuppgifter utanför samarbetsytan eller till obehöriga får inte äga rum.</w:t>
+        <w:t xml:space="preserve">Forskning  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C2895" w:rsidP="007C2895" w:rsidRDefault="007C2895" w14:paraId="77BC89E3" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="3D952EA6" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00BD061D">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">En samarbetsyta i SharePoint/SOFIA får även användas för att bedriva forskning. Detta ska alltid ske koordinerat med och sanktionerat av Stab för Forskning, Utbildning och Innovation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217D448F" w14:textId="73537C1F" w:rsidR="00BD061D" w:rsidRDefault="0019085B" w:rsidP="00042C58">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">En del typer av behandlingar eller bevarande av uppgifter som till exempel känsliga personuppgifter måste äga rum på enskilda ytor. Ytan skapas för att endast innehålla det specifika registret eller behandlingen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666F399C" w14:textId="75A3A1A6" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00BD061D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">Känsliga personuppgifter </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0572D2" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00776EAC">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">Patientuppgifter som i undantagsfall förvaras och bearbetas utanför våra patientadministrativa system är exempel på känsliga uppgifter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD92386" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00853315">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">De filer som ska arbetas med som innehåller känsliga personuppgifter och som ingår i ett registers helhet får en egen, dedikerad samarbetsyta. Samma person som är ansvarig för registret kan med fördel vara ägare av samarbetsytan. Det är viktigt att den som är ansvarig för registret och ägare av samarbetsytan håller efter uppgifterna som anges.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65964749" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00853315">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">Ägaren är ansvarig för att endast de som ska arbeta med uppdraget och ta del av ytans innehåll blir medlemmar av samarbetsytan.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC421A4" w14:textId="77777777" w:rsidR="00853315" w:rsidRDefault="0019085B" w:rsidP="00853315">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">De samarbetsytor som innehåller känsliga personuppgifter ska således ha en ytterst begränsad åtkomst, och endast den personal som har i uppdrag att bearbeta de känsliga personuppgifterna får ha tillgång till samarbetsytan. Delning av dokument innehållande känsliga personuppgifter utanför samarbetsytan eller till obehöriga får inte äga rum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224367FC" w14:textId="49BC9A49" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00853315">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">När arbetet är färdigt och registrets syfte är så hanteras filen i enlighet med SÄS informationshanteringsplan tillsammans med uppdragsbeskrivningen och övriga relevanta dokument som har tillkommit som ska bli en allmän handling, och samarbetsytan tas därefter bort. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF8E626" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00853315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00853315">
+        <w:lastRenderedPageBreak/>
+        <w:t>Informationshanteringsplan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F590DE" w14:textId="12035906" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00853315">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">Register som inte längre är aktuella och ändamålsenliga ska hanteras i enlighet med SÄS informationshanteringsplan, och beroende på syfte och innehåll så bevaras de eller gallras efter en viss tid. Vid frågor om detta kontaktas registerförteckningsansvarig eller informationssäkerhetsteamet på SÄS via sas@vgregion.se. I de fall ett register ska slängas ska även samarbetsytan för register i VGR uppdateras. Även detta ska göras av utsedd funktion/person på enheten/verksamhetsområdet. I de fall ett register ska arkiveras ska gällande rutiner för arkivering följas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC384E4" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00853315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">Personuppgiftsbiträden </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B78B8AA" w14:textId="4FF48331" w:rsidR="0019085B" w:rsidRPr="00042C58" w:rsidRDefault="0019085B" w:rsidP="00042C58">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">SÄS kan emellanåt lämna ut personuppgifter till en annan part, utanför myndighetens väggar. När SÄS överlämnar personuppgifter till en annan part för behandling å våra vägnar så ska ett personuppgiftsbiträdesavtal (PUB-avtal) med stor sannolikhet tecknas mellan SÄS och behandlande part.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61515914" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00853315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">PUB-avtal  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B03B7CE" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00853315">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">Ett PUB-avtal upprättas för att diktera syfte, krav, begränsningar och villkor för behandlingen som äger rum. Ett PUB-avtal behövs även när personuppgiftsbiträdet anlitar ett underbiträde som ska utföra en specifik behandling på den personuppgiftsansvarigas vägnar.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045E4586" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00853315">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">Ett PUB-avtal behöver däremot inte registreras när en part inte behandlar en personuppgift å SÄS vägnar, och behöver uppgifter för att utföra sina uppdrag. Ett exempel är när en namnlista på kursdeltagare ges ut till en annan part som genomför en utbildning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794819EF" w14:textId="77555971" w:rsidR="0019085B" w:rsidRPr="00042C58" w:rsidRDefault="0019085B" w:rsidP="00042C58">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">Behörig undertecknade av PUB-avtal är sjukhusdirektören. Om det är aktuellt att upprätta ett PUB-avtal eller om det finns frågor om ett sådant avtal är nödvändigt, kontaktas alltid i god tid ledningsstödet via </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00A82175" w:rsidRPr="0056082D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>sas@vgregion.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A82175">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">eller tfn. 033-616 49 93. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E17D82A" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00853315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0019085B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Register och behandlingsregistret </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC78D56" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00853315">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">Södra Älvsborgs Sjukhus har konsoliderat den regiongemensamma förteckningen över register med kravet på att ha ett behandlingsregister.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3820E8A1" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00853315">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">I SÄS behandlingsregister, tillika registerförteckning, redovisas därför samtliga IT-system som innehåller allmänna handlingar eller personuppgifter, övriga register samt behandlingar av personuppgifter.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C5420E" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00853315">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">Detta inkluderar känsliga personuppgifter såsom patientuppgifter.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18357772" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00853315">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">I Registerförteckningen så ska även samtliga (PUB-avtal) ingå, och varje nytt PUB-avtal som tecknas ska anmälas till registeransvarig.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBA3739" w14:textId="35B0EA08" w:rsidR="0019085B" w:rsidRPr="00853315" w:rsidRDefault="0019085B" w:rsidP="00853315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>När arbetet är färdigt och registrets syfte är så hanteras filen i enlighet med SÄS informationshanteringsplan tillsammans med uppdragsbeskrivningen och övriga relevanta dokument som har tillkommit som ska bli en allmän handling, och samarbetsytan tas därefter bort.</w:t>
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">Genomförande i behandlingsregistret </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A7CE6" w:rsidP="004312A3" w:rsidRDefault="003A7CE6" w14:paraId="5CDD9093" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3DFD642B" w14:textId="77777777" w:rsidR="0019085B" w:rsidRPr="0019085B" w:rsidRDefault="0019085B" w:rsidP="00853315">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">Anmälan av ett nytt register eller annan information som ska inkluderas i SÄS behandlingsregister ska innehålla namn på registrets ägare, e-postadress till ägaren, namn på registret och en kort beskrivning av syftet med personuppgiftsbehandlingen och registret. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00912F80" w:rsidR="00663CAD" w:rsidP="00677FCC" w:rsidRDefault="00F84B49" w14:paraId="778D50F4" w14:textId="3192B0FD">
-[...7 lines deleted...]
-        <w:t>hanteringsplan</w:t>
+    <w:p w14:paraId="5AD23CD0" w14:textId="3BD1A779" w:rsidR="0019085B" w:rsidRPr="00042C58" w:rsidRDefault="0019085B" w:rsidP="00042C58">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">När en ny post i behandlingsregistret registrerats så kommer den dedikerade ägaren att kontaktas via e-post. Ägaren av registerposten förväntas följa den länk som delas och som leder till SÄS behandlingsregister. Därefter kompletteras den registerpost som ägaren är ansvarig för med ytterligare information där det är möjligt. Ägaren av en registerpost förväntas kontakta behandlingsregisteransvarig eller informationssäkerhetsteamet på SÄS via </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00826A4F" w:rsidRPr="00701C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>sas@vgregion.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve"> om frågor uppstår, om en registerpost anses ska avslutas eller om dess syfte änd</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4D43">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">ats. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA71AA" w:rsidP="00CA71AA" w:rsidRDefault="00CA71AA" w14:paraId="3551678F" w14:textId="3216CD8A">
-[...16 lines deleted...]
-        <w:t>. I de fall ett register ska arkiveras ska gällande rutiner för arkivering följas.</w:t>
+    <w:p w14:paraId="4D999E0E" w14:textId="7435C464" w:rsidR="0019085B" w:rsidRPr="00574529" w:rsidRDefault="0019085B" w:rsidP="00574529">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">Länk till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574529">
+        <w:t>behandlingsanmälan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C439FF" w:rsidP="00C439FF" w:rsidRDefault="00C439FF" w14:paraId="4D4A9E47" w14:textId="20508F2D">
-[...34 lines deleted...]
-    <w:p w:rsidRPr="002732E5" w:rsidR="00C439FF" w:rsidP="00C439FF" w:rsidRDefault="00C439FF" w14:paraId="05C69A09" w14:textId="77777777">
+    <w:p w14:paraId="258F0F4D" w14:textId="372F6B04" w:rsidR="0019085B" w:rsidRDefault="0019085B" w:rsidP="00574529">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002732E5">
-[...113 lines deleted...]
-        <w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00317025">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Anmälan ny behandling av personuppgifter - Södra Älvsborgs Sjukhus (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...12 lines deleted...]
-        <w:r w:rsidRPr="1E5AF611" w:rsidR="00C439FF">
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve"> alternativt e-post till </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00600CC8" w:rsidRPr="00701C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>sas@vgregion.se</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C439FF">
+      <w:r w:rsidR="00600CC8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="0019085B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F538D" w:rsidR="00C439FF" w:rsidP="00C439FF" w:rsidRDefault="00C439FF" w14:paraId="0D63D932" w14:textId="77777777"/>
-[...5 lines deleted...]
-        <w:t>Uppföljning och kvalitetsarbete</w:t>
+    <w:p w14:paraId="5675A058" w14:textId="77777777" w:rsidR="00600CC8" w:rsidRDefault="00370696" w:rsidP="00600CC8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc100327193"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc181866762"/>
+      <w:r w:rsidRPr="00370696">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Uppföljning och kvalitetsarbete </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C439FF" w:rsidP="00C439FF" w:rsidRDefault="00C439FF" w14:paraId="109567B0" w14:textId="3F47251E">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">utför ett löpande kvalitetsarbete för att hålla registerförteckningen uppdaterad. </w:t>
+    <w:p w14:paraId="00F47813" w14:textId="0A7570D0" w:rsidR="00370696" w:rsidRPr="00370696" w:rsidRDefault="00370696" w:rsidP="00600CC8">
+      <w:r w:rsidRPr="00600CC8">
+        <w:t>Behandlingsregisteransvarig på SÄS eller Dataskyddsombud (DSO) utför ett löpande kvalitetsarbete för att hålla registerförteckningen uppdaterad.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00370696">
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C439FF" w:rsidP="00C439FF" w:rsidRDefault="00C439FF" w14:paraId="4EB77CEA" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Enskilda ansvariga för ett register kan komma att bli kontaktade och ombedda att uppdatera ett register som konverteras från en enkel registrering till en fullständig. </w:t>
+    <w:p w14:paraId="03302D9F" w14:textId="77777777" w:rsidR="00370696" w:rsidRPr="00370696" w:rsidRDefault="00370696" w:rsidP="00776EAC">
+      <w:r w:rsidRPr="00370696">
+        <w:t xml:space="preserve">Enskilda ansvariga för ett register kan komma att bli kontaktade och ombedda att uppdatera ett register som konverteras från en enkel registrering till en fullständig.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C439FF" w:rsidP="00C439FF" w:rsidRDefault="00C439FF" w14:paraId="703FFCC3" w14:textId="2954D0FA">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> kontakta behandlingsregisteransvarig eller DSO för att informera om ett registers önskade avslut. </w:t>
+    <w:p w14:paraId="09AAA7BE" w14:textId="77777777" w:rsidR="00370696" w:rsidRPr="00370696" w:rsidRDefault="00370696" w:rsidP="00776EAC">
+      <w:r w:rsidRPr="00370696">
+        <w:t xml:space="preserve">Enskild registeransvarig är ansvarig för att löpande uppdatera informationen i de registerposter de är ansvariga för, och samtidigt ta kontakt med behandlingsregisteransvarig eller DSO för att informera om ändringar i information om register. Detta för att säkerställa att syftet med behandling eller register kvarstår. Enskild registeransvarig ska även kontakta behandlingsregisteransvarig eller DSO för att informera om ett registers önskade avslut.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C439FF" w:rsidP="00C439FF" w:rsidRDefault="00C439FF" w14:paraId="61D0CA49" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Om du anser att ett register eller behandling vars syfte måste ändras så är det bättre att avsluta behandlingen eller registret och i stället bilda ett nytt. </w:t>
+    <w:p w14:paraId="4232E331" w14:textId="77777777" w:rsidR="00370696" w:rsidRPr="00370696" w:rsidRDefault="00370696" w:rsidP="00776EAC">
+      <w:r w:rsidRPr="00370696">
+        <w:t xml:space="preserve">Om du anser att ett register eller behandling vars syfte måste ändras så är det bättre att avsluta behandlingen eller registret och i stället bilda ett nytt.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C439FF" w:rsidP="00C439FF" w:rsidRDefault="00C439FF" w14:paraId="21ED3FB1" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Det är viktigt att SÄS har en möjlighet att blicka tillbaka på behandlingshistorik. Genom att skapa ett nytt register så bevarar vi rätt information och håller samtidigt isär separata syften med behandlingar. </w:t>
+    <w:p w14:paraId="57470487" w14:textId="77777777" w:rsidR="00370696" w:rsidRPr="00370696" w:rsidRDefault="00370696" w:rsidP="00776EAC">
+      <w:r w:rsidRPr="00370696">
+        <w:t xml:space="preserve">Det är viktigt att SÄS har en möjlighet att blicka tillbaka på behandlingshistorik. Genom att skapa ett nytt register så bevarar vi rätt information och håller samtidigt isär separata syften med behandlingar.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00747066" w:rsidR="00C439FF" w:rsidP="00C439FF" w:rsidRDefault="00C439FF" w14:paraId="25B135BB" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Enskild registeransvarig ska också kontakta behandlingsregisteransvarig eller DSO för att informera om ett registers önskade avslut. Det är viktigt att inte ta bort några register ut SÄS behandlingsregister då dessa ska arkiveras.</w:t>
+    <w:p w14:paraId="18A1B652" w14:textId="77777777" w:rsidR="00DF6117" w:rsidRDefault="00370696" w:rsidP="00776EAC">
+      <w:r w:rsidRPr="00370696">
+        <w:t xml:space="preserve">Enskild registeransvarig ska också kontakta behandlingsregisteransvarig eller DSO för att informera om ett registers önskade avslut. Det är viktigt att inte ta bort några register ut SÄS behandlingsregister då dessa ska arkiveras. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C439FF" w:rsidP="00CA71AA" w:rsidRDefault="00C439FF" w14:paraId="4B81CAB7" w14:textId="77777777">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2E317F63" w14:textId="7779D9B4" w:rsidR="009A32ED" w:rsidRPr="00A74A35" w:rsidRDefault="009A32ED" w:rsidP="00DF6117">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74A35">
+        <w:t>Relaterad information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w:rsidRPr="00A74A35" w:rsidR="001E5FD3" w:rsidP="001E5FD3" w:rsidRDefault="001E5FD3" w14:paraId="3B4364CA" w14:textId="77777777">
-[...16 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="73AA3DEA" w14:textId="4F5B23CF" w:rsidR="00370696" w:rsidRPr="00370696" w:rsidRDefault="00370696" w:rsidP="004D12AA">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="000822DF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Anmälan ny behandling av personuppgifter - Södra Älvsborgs Sjukhus (vgregion.se)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00370696">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="_Toc72840808" w:id="7"/>
-[...36 lines deleted...]
-        <w:r>
+    <w:p w14:paraId="22001279" w14:textId="77777777" w:rsidR="004D12AA" w:rsidRDefault="00370696" w:rsidP="004D12AA">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00E1587B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Rutin för hantering av forskningsstudier Södra Älvsborgs Sjukhus (SÄS) (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:sectPr w:rsidRPr="00F5463F" w:rsidR="00D56724" w:rsidSect="00330F6A">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+    <w:p w14:paraId="32A427AC" w14:textId="315EEEE8" w:rsidR="008C7462" w:rsidRPr="004D12AA" w:rsidRDefault="008C7462" w:rsidP="004D12AA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7462">
+        <w:lastRenderedPageBreak/>
+        <w:t>Bilaga 1 – SOFIA/SharePoint lagring  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E92B093" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="008C7462">
+      <w:r w:rsidRPr="008C7462">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8CCEFE" w14:textId="3156DB17" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Vad som får lagras på SOFIA-ytor beror på vilken </w:t>
+      </w:r>
+      <w:r w:rsidR="009A4E85" w:rsidRPr="008C7462">
+        <w:t>säkerhetsnivå</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4E85">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A4E85" w:rsidRPr="008C7462">
+        <w:t>ytan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t> har.  </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblInd w:w="990" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5213"/>
+        <w:gridCol w:w="2726"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008C7462" w:rsidRPr="008C7462" w14:paraId="038E5BBC" w14:textId="77777777" w:rsidTr="008C7462">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00EDCD14" w14:textId="1CEA4D13" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+            <w:r w:rsidRPr="008C7462">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E571CF4" wp14:editId="5BA325B4">
+                  <wp:extent cx="2228850" cy="304800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2140376952" name="Bildobjekt 6"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 16"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2228850" cy="304800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="008C7462">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE133D6" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+            <w:r w:rsidRPr="008C7462">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7462" w:rsidRPr="008C7462" w14:paraId="5143286C" w14:textId="77777777" w:rsidTr="008C7462">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0761E2B7" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+            <w:r w:rsidRPr="008C7462">
+              <w:t>Ytan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7462">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>får inte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7462">
+              <w:t> innehålla information som är skyddad enligt sekretess eller känslig personinformation. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7462" w:rsidRPr="008C7462" w14:paraId="2EF275F0" w14:textId="77777777" w:rsidTr="008C7462">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18729BF1" w14:textId="3E3AEEBD" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+            <w:r w:rsidRPr="008C7462">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EFE9B20" wp14:editId="1830B67A">
+                  <wp:extent cx="2266950" cy="361950"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="191524537" name="Bildobjekt 5" descr="En bild som visar Teckensnitt, text, Grafik, typografi&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="191524537" name="Bildobjekt 5" descr="En bild som visar Teckensnitt, text, Grafik, typografi&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2266950" cy="361950"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="008C7462">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD524D2" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+            <w:r w:rsidRPr="008C7462">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7462" w:rsidRPr="008C7462" w14:paraId="633B2074" w14:textId="77777777" w:rsidTr="008C7462">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26A35686" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+            <w:r w:rsidRPr="008C7462">
+              <w:t>Ytan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7462">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>får inte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7462">
+              <w:t> innehålla information som anses vara känslig personinformation. Informationsklass 1-2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7462" w:rsidRPr="008C7462" w14:paraId="5BBD918D" w14:textId="77777777" w:rsidTr="008C7462">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E58F0CF" w14:textId="3EF20743" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+            <w:r w:rsidRPr="008C7462">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1891F657" wp14:editId="6B402DFA">
+                  <wp:extent cx="2352675" cy="361950"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                  <wp:docPr id="172564295" name="Bildobjekt 4" descr="En bild som visar Teckensnitt, text, Grafik, typografi&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="172564295" name="Bildobjekt 4" descr="En bild som visar Teckensnitt, text, Grafik, typografi&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId15">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2352675" cy="361950"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="008C7462">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="651B19E7" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+            <w:r w:rsidRPr="008C7462">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7462" w:rsidRPr="008C7462" w14:paraId="2EEBC433" w14:textId="77777777" w:rsidTr="008C7462">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7785" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1285B7E0" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+            <w:r w:rsidRPr="008C7462">
+              <w:t>Ytan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7462">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>får</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7462">
+              <w:t> lagra information som anses vara av känslig karaktär, inklusive information som lyder under sekretess/GDPR. Observera att de samarbetsytor som innehåller känsliga personuppgifter ska ha en ytterst begränsad åtkomst. Informationsklass 1-3. Dock ej uppgifter som faller under Patientdatalagen. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="25D2985E" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="004D12AA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Informationsklasser </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2C1EB3" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Informationsklasser är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>olika</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>niv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>av s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>kerhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>som anv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>nds f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>r att bed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>ma och v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>rdera skyddsbehovet f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>r information inom en organisation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A2769F" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00C843D9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Informationsklass 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AD7114" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Informationsklass</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>inneb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>r,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>eller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>obetydlig skada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>eller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kränkning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>r verksamheten, annan myndighet eller enskild fysisk- eller juridisk person om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>konsekvens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>intr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>ffar. Ingen eller obetydlig f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>rtroendeskada f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>r verksamheten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>r n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>gra exempel p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t xml:space="preserve"> vad som kan ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t xml:space="preserve"> i informationsklass 1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D7D267" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Allmän information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Information som är avsedd för offentligheten och inte kräver särskilt skydd, till exempel broschyrer, allmänna nyhetsbrev och marknadsföringsmaterial. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AF6D7F" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Interna meddelanden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Icke-känsliga interna meddelanden och e-post som inte innehåller konfidentiell eller känslig information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C085DD4" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Publika rapporter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Rapporter och dokument som är avsedda att delas med externa parter och inte innehåller känslig information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78046CCC" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Allmänna riktlinjer och policydokument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Dokument som beskriver allmänna arbetsrutiner och riktlinjer som inte innehåller känslig information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCEC5B2" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00C843D9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Informationsklass 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0383139C" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Informationsklass 2 innebär, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>begränsad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t> skada eller kränkning för verksamheten, annan myndighet eller enskild fysisk- eller juridisk person om konsekvens inträffar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Begränsad förtroendeskada för verksamheten. Uppgifterna inom informationsklass två kan ligga inom ramen för sekretesslagen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56940842" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Kan anses vara intern information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>som kan hanteras i det l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>pande arbetet. Som exempelvis personuppgifter och uppgifter om verksamheten som anses vara skyddsv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>rda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>till exempel:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080DBBD9" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Interna uppgifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Information som används internt inom organisationen och som inte är avsedd för offentligheten, men som inte heller är kritisk eller mycket känslig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EC2E94" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Schema på avdelningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Scheman och tidsplaner för avdelningar som innehåller information om arbetsfördelning och tidtabeller, men som inte innehåller känsliga personuppgifter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC3A6D4" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vissa personuppgifter som anses som mindre känsliga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Personuppgifter som inte omfattas av strikta sekretesskrav, till exempel namn och kontaktuppgifter som används internt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E3DC4B" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Enklare ekonomiska uppgifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Finansiell information som inte är kritisk, såsom budgetutkast och preliminära ekonomiska rapporter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4242C9FD" w14:textId="5B17D920" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00C843D9">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Leverantörsvillkor:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t> Villkor och avtal med leverantörer som inte innehåller affärskritisk eller konfidentiell information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174BB712" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00C843D9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Informationsklass 3 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EBADDF1" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Informationsklass 3 innebär </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>allvarlig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>skada eller kränkning för verksamheten, annan myndighet eller enskild fysisk eller juridisk person om konsekvens inträffar. Till exempel:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E14D6D" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Inloggningsuppgifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Användarnamn och lösenord som används för att logga in på system och applikationer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B64377F" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kunskaps- och psykologiska prov/tester</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Resultat från tester som innehåller känslig information om individers kunskaper och psykologiska tillstånd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB1E85D" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Känsliga personuppgifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Information om individer som omfattas av strikta sekretesskrav, inklusive: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2C20EA" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Etniskt ursprung </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F75E7D" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Politiska åsikter </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F0C512" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Religiös eller filosofisk övertygelse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC4E6FC" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Medlemskap i en fackförening </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DE01CD" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Hälsa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F80567" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:t>En persons sexualliv eller sexuella läggning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F43FBA" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Genetiska uppgifter </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353D6710" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Biometriska uppgifter som används för att entydigt identifiera en person.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA795E7" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Patientuppgifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Medicinsk information om patienter, inklusive diagnoser, behandlingar och medicinska historik. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2E69AB" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Känsliga uppgifter som är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pseudonymiserade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/krypterade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Information som har bearbetats för att skydda identiteten av individer, men som fortfarande är känslig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E987D6E" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Säkerhets- och bevakningsåtgärder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Information om säkerhetsprotokoll och bevakningssystem som används för att skydda organisationens tillgångar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B10BEEA" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Listor med behörigheter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Listor över vilka individer som har tillgång till specifika system och information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C78DFF3" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Incidentrapporter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Dokumentation av säkerhetsincidenter och åtgärder som vidtagits för att hantera dem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043453AC" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Driftförhållanden av känsliga objekt och utrustning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Information om driften och underhållet av kritisk utrustning och objekt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667A95F2" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Projektplaner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Detaljerade planer för projekt som innehåller känslig information om mål, resurser och tidsplaner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D7420E" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Knutpunkter för kommunikation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Information om viktiga kommunikationsnoder och system som används inom organisationen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680DBE18" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vissa försörjningssystem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Information om system som är kritiska för organisationens försörjning och drift. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72428298" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hantering av annan myndighetsuppgift</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Information som hanteras på uppdrag av andra myndigheter och som är känslig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C99064A" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00C843D9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Informationsklass 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15933581" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Informationsklass 4 innebär </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>mycket allvarlig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t> skada eller kränkning för verksamheten, annan myndighet eller enskild fysisk- eller juridisk person om konsekvens inträffar. Allvarlig förtroendeskada för verksamheten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7849A3" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Det kan röra sig om uppgifter som:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60ADDFC2" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Skyddade identiteter:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t> Information om individer vars identiteter måste skyddas på grund av säkerhetsskäl, till exempel vittnesskydd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096E04C0" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Information och utredningar om brottsförebyggande åtgärder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Data och rapporter som rör strategier och åtgärder för att förebygga brott, inklusive känsliga utredningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB8E31C" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Information om nyckelpersoner för verksamheten:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t> Uppgifter om personer som har kritiska roller inom organisationen och vars säkerhet är av yttersta vikt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BED8D34" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Stora mängder av information kan vara extra skyddsvärd:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t xml:space="preserve"> Omfattande datamängder som, på grund av sin volym </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:lastRenderedPageBreak/>
+        <w:t>och innehåll, kräver särskilt skydd för att förhindra obehörig åtkomst och potentiella säkerhetsrisker </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234ECA2D" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Säkerhetsklassad information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Uppgifter som omfattas av säkerhetsskyddslagen och är av betydelse för Sveriges säkerhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AEE25D" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Känsliga forskningsdata</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Information från forskningsprojekt som innehåller känsliga uppgifter och som kan påverka nationell säkerhet eller konkurrenskraft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="702EBE3B" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Strategiska affärsplaner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Affärsplaner och strategier som innehåller kritisk information om företagets framtida riktning och konkurrensfördelar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C44E354" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kritiska infrastruktursystem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Information om drift och säkerhet för kritiska infrastruktursystem, såsom energiförsörjning och vattenförsörjning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D1FE23" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Militära uppgifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Information om militära operationer, strategier och utrustning som är av yttersta vikt för nationell säkerhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580F386A" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Diplomatiska kommunikationer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Känslig information som rör diplomatiska relationer och förhandlingar mellan länder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A61604" w14:textId="5F951897" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00C843D9">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hantering av känsliga rättsliga ärenden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Information om rättsliga ärenden som involverar känsliga eller kontroversiella frågor.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A78D2B" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00C843D9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Patientdatalagen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EDF6BCE" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:t>Patientdatalagen (2008:355) reglerar hur personuppgifter ska behandlas inom hälso- och sjukvården för att säkerställa patientsäkerhet och integritet. Här är några exempel på uppgifter som faller under denna lag: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C37BF17" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Patientens identitet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Namn, personnummer och andra identifierande uppgifter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AA9591" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bakgrund till vården</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Väsentliga uppgifter om patientens medicinska historia och anledningen till vården. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1838CF11" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Diagnos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Uppgifter om ställd diagnos och anledningen till betydande medicinska åtgärder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566C8E86" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vidtagna och planerade åtgärder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Information om medicinska behandlingar och åtgärder som har utförts eller planeras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA4923C" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Patientjournal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7462">
+        <w:t>: Skyldigheten att föra en patientjournal som innehåller ovanstående uppgifter samt annan relevant medicinsk information.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8ABC52" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E677C4A" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117">
+      <w:r w:rsidRPr="008C7462">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA6715D" w14:textId="77777777" w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidRDefault="008C7462" w:rsidP="00DF6117"/>
+    <w:sectPr w:rsidR="008C7462" w:rsidRPr="008C7462" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E56BBA" w:rsidRDefault="00E56BBA" w14:paraId="58A4F96A" w14:textId="77777777">
+    <w:p w14:paraId="494C9EEC" w14:textId="77777777" w:rsidR="00E669AC" w:rsidRDefault="00E669AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E56BBA" w:rsidRDefault="00E56BBA" w14:paraId="663EE473" w14:textId="77777777">
+    <w:p w14:paraId="236564AA" w14:textId="77777777" w:rsidR="00E669AC" w:rsidRDefault="00E669AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00E56BBA" w:rsidRDefault="00E56BBA" w14:paraId="3F43D44B" w14:textId="77777777">
+    <w:p w14:paraId="64DAE36A" w14:textId="77777777" w:rsidR="00E669AC" w:rsidRDefault="00E669AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...17 lines deleted...]
-          <w:pStyle w:val="Sidfot"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="18B43FB5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Bildobjekt 4">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E56BBA" w:rsidRDefault="00E56BBA" w14:paraId="18A2B85D" w14:textId="77777777"/>
+    <w:p w14:paraId="48566E82" w14:textId="77777777" w:rsidR="00E669AC" w:rsidRDefault="00E669AC"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E56BBA" w:rsidRDefault="00E56BBA" w14:paraId="2DB81B2A" w14:textId="77777777">
+    <w:p w14:paraId="71BD82FB" w14:textId="77777777" w:rsidR="00E669AC" w:rsidRDefault="00E669AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00E56BBA" w:rsidRDefault="00E56BBA" w14:paraId="3AA3E6EF" w14:textId="77777777">
+    <w:p w14:paraId="31B7A390" w14:textId="77777777" w:rsidR="00E669AC" w:rsidRDefault="00E669AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="008569C6" w14:paraId="058CDD4D" w14:textId="5C36AAEB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
-    <w:r w:rsidRPr="00762EE0">
-[...79 lines deleted...]
-    <w:r w:rsidR="00413A60">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="1BFAC318">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-66040</wp:posOffset>
+                <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01443C8E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BC3E4BAE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="020531E0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="30BAB40E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="036741F7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C9264118"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...108 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C0D0FD2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="23C487B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C467CE3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DF0425EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F3175CD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="259ACA28"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1121450B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E94825F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="160313D2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="076AC11C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20E103E2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="49D01496"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23716575"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08F01E66"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23C44334"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DF5C4FBE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B260BFE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="94DC3772"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C9634CA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B476BA3A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EC44B56"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B86A2BCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="311235D9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0860B326"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31B122A1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6B982C32"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34A31CBF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1DEAE9F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35F65346"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CDEECA96"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38931FD0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="50984BB2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D1F1CC2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01F8CEC8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DA46EF2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EF68FB9E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="13"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E8E1DDC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F561B02"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42F74E70"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DBF2550C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43914253"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4B66F782"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="459817CB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C904642"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47A724D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CE703DD2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A3E6074"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0204C406"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AB004CA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C986C984"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C0E041E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="68E483EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C120172"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4AD060FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55A442BB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A8B6F25E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="590132E8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="738E766C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="12"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CC53D77"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="819CCB16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60F55FFB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ECEEECCE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="619F5B8A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FA5E7D2C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62132C48"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FE4EBD44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62C55DC3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="993E83C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63312D58"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7F7ADA78"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="634F0BBC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C8B0B10C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64251948"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="04081D8E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64B25A23"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="61F8FFA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67F27CFE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CCA0CE66"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DB92636"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="336650F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E74385F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="92DEEA2A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EE52517"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1A627D4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F816C5F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="72A0C48C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7404007C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="698EECC6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74507D08"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="05922C10"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7501758B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="54104DE6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2119257483">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1298880511">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1014844440">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1830368524">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="943223672">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1153765235">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1601065797">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1089429296">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="806819748">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1368262531">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1087845479">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1933124895">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1426262407">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1582057506">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1747606104">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1849906823">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1969162758">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1800032484">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="2100327051">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="585699125">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="707797625">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="632828611">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1929925122">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="904099933">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1017776371">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1449423943">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1637367639">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="140343981">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="613290757">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="615064019">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1255939779">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="466241093">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="50" w16cid:durableId="1306279173">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="324207179">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="51" w16cid:durableId="1498031510">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="973560803">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="52" w16cid:durableId="799148758">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="289365634">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="53" w16cid:durableId="733511241">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="196311726">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="54" w16cid:durableId="122119457">
+    <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="485706206">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="55" w16cid:durableId="1425028422">
+    <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2027902790">
+  <w:num w:numId="56" w16cid:durableId="337928367">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1885294090">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="1644458520">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="583417045">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="1382899398">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="885215252">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="1572080790">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="1207639966">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="94054790">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="12461986">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="68500903">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="576211798">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="67" w16cid:durableId="435834784">
+    <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="179664593">
-[...30 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="68" w16cid:durableId="1728799491">
+    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="00000F19"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002327F"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00042C58"/>
+    <w:rsid w:val="00047E71"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
-    <w:rsid w:val="0006205A"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="000822DF"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
-    <w:rsid w:val="00091E97"/>
-    <w:rsid w:val="00094272"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="00095C11"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
-    <w:rsid w:val="000F538D"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
-    <w:rsid w:val="001033F7"/>
-    <w:rsid w:val="00103C0F"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="00112622"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="0011792B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00122B03"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
+    <w:rsid w:val="00140C34"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="0017508E"/>
+    <w:rsid w:val="001756EC"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
-    <w:rsid w:val="001932E2"/>
-    <w:rsid w:val="001935D8"/>
+    <w:rsid w:val="0019085B"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
-    <w:rsid w:val="001C283C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001E5FD3"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
-    <w:rsid w:val="00211747"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="00220D20"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002322EF"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
+    <w:rsid w:val="00251E56"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="002732E5"/>
-    <w:rsid w:val="0028074E"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
-    <w:rsid w:val="00285C18"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
-    <w:rsid w:val="002C44A6"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00317025"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="00330F6A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003368FB"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
+    <w:rsid w:val="00342971"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
-    <w:rsid w:val="00350E30"/>
     <w:rsid w:val="00360E0D"/>
-    <w:rsid w:val="003615AD"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
-    <w:rsid w:val="00366C89"/>
-    <w:rsid w:val="0036783F"/>
     <w:rsid w:val="00367D19"/>
+    <w:rsid w:val="00370696"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00375F6F"/>
     <w:rsid w:val="00384019"/>
-    <w:rsid w:val="003847B9"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
-    <w:rsid w:val="00394C6A"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
-    <w:rsid w:val="003A25D4"/>
-    <w:rsid w:val="003A7CE6"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="003F2538"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003F5CBE"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="004312A3"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
-    <w:rsid w:val="00477BFE"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
+    <w:rsid w:val="004D12AA"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E1758"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="00503555"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="0052534D"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
-    <w:rsid w:val="00543F38"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
+    <w:rsid w:val="00574529"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
+    <w:rsid w:val="005A4D95"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E207D"/>
-    <w:rsid w:val="005F5141"/>
+    <w:rsid w:val="00600CC8"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
-    <w:rsid w:val="006209F5"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
-    <w:rsid w:val="00657CBF"/>
     <w:rsid w:val="00660269"/>
-    <w:rsid w:val="00663CAD"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="00677FCC"/>
     <w:rsid w:val="00685193"/>
-    <w:rsid w:val="00691E80"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B25EE"/>
-    <w:rsid w:val="006B73E4"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E0CD2"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F29DC"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
-    <w:rsid w:val="00732973"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="00747066"/>
-    <w:rsid w:val="00747EAE"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="00776DB9"/>
+    <w:rsid w:val="00776EAC"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007C2895"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007E2E54"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00814C8B"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
+    <w:rsid w:val="00826A4F"/>
     <w:rsid w:val="00827E69"/>
-    <w:rsid w:val="008352A7"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00853315"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
-    <w:rsid w:val="00862603"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873419"/>
+    <w:rsid w:val="00876B47"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00881237"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B34AC"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7462"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
-    <w:rsid w:val="008F5126"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
-    <w:rsid w:val="00912F80"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
-    <w:rsid w:val="00964644"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="009A4E85"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
-    <w:rsid w:val="009D7CCE"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
-    <w:rsid w:val="009F0DC7"/>
-    <w:rsid w:val="009F1A07"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
-    <w:rsid w:val="00A27134"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A36F0A"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A47AB8"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A6188E"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
-    <w:rsid w:val="00A8589A"/>
+    <w:rsid w:val="00A82175"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
-    <w:rsid w:val="00A96187"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA141E"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
-    <w:rsid w:val="00B15BCA"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
-    <w:rsid w:val="00B3505B"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B752DB"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B92C28"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BD40C7"/>
+    <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BD061D"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF20FA"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C211ED"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C410E6"/>
     <w:rsid w:val="00C4115D"/>
-    <w:rsid w:val="00C439FF"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C45387"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
-    <w:rsid w:val="00C53C56"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C625F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C843D9"/>
     <w:rsid w:val="00C85DA1"/>
+    <w:rsid w:val="00C863D5"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
-    <w:rsid w:val="00CA71AA"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
-    <w:rsid w:val="00CB1C2E"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
-    <w:rsid w:val="00CD5B45"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CE3455"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF517B"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D049D9"/>
-    <w:rsid w:val="00D072EC"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D23286"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D53DA7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D850C8"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
-    <w:rsid w:val="00D85284"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00D95FE8"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB1C23"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF6117"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E02936"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E25AD3"/>
+    <w:rsid w:val="00E1587B"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
-    <w:rsid w:val="00E56BBA"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E669AC"/>
     <w:rsid w:val="00E7237C"/>
-    <w:rsid w:val="00E727C1"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
-    <w:rsid w:val="00EA3B20"/>
+    <w:rsid w:val="00EA3D09"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EA54A8"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
-    <w:rsid w:val="00ED7561"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F303CC"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F50548"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F5463F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F84CDF"/>
+    <w:rsid w:val="00F6403A"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
+    <w:rsid w:val="00FB4D43"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
-    <w:rsid w:val="00FB55E0"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
-    <w:rsid w:val="00FD3B8B"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE3336"/>
-    <w:rsid w:val="00FF3A61"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="1E5AF611"/>
-[...5 lines deleted...]
-    <w:rsid w:val="5614E586"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6B36066F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="78F0F7EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{15A626DE-C32D-4664-AFC9-6976969DE182}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4411,75 +12005,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4514,57 +12108,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -4622,721 +12216,753 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D95FE8"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
-      <w:ind w:left="240"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+      </w:tabs>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
@@ -5379,609 +13005,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -5990,94 +13616,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -6086,496 +13712,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -6642,206 +14268,2528 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00FE3336"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
-[...5 lines deleted...]
-    <w:rsid w:val="00FE3336"/>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KommentarerChar" w:customStyle="1">
-    <w:name w:val="Kommentarer Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Kommentarer"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00FE3336"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KommentarsmneChar" w:customStyle="1">
-[...5 lines deleted...]
-    <w:rsid w:val="00FE3336"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="cf01" w:customStyle="1">
-    <w:name w:val="cf01"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:rsid w:val="00F84CDF"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
     <w:rPr>
-      <w:rFonts w:hint="default" w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003615AD"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00672EC3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="UnderrubrikChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D12AA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
+    <w:rsid w:val="004D12AA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="198055238">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1938323862">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1864705590">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="47342407">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1130129695">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="286201220">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1242719720">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1108235305">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1831747630">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1241326481">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="974484230">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1318731297">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1181505287">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="907110070">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="292255837">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2066830424">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1966110738">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1106077809">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1585146218">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="910889896">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1700858962">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2434801">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="535240956">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1913002729">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="74085691">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="441463228">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1778406194">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1239905253">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1241449890">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="341513306">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1158839105">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="666327699">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="160119182">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1290864027">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="222373140">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="325859342">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="279603702">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1949700255">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1625579175">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="664161435">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1688631939">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="704604388">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="594165553">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1422488287">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="11954490">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1586065280">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="527763698">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="147671484">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="502937452">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1510290127">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1313827604">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="947586055">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1006707156">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="714544387">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1427266367">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="127404855">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1203403864">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1244532657">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="711001515">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2122794153">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1859656648">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1778716108">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="826045824">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1725905460">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="600645809">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1506900474">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="497308689">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="892346968">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="620696782">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1117601875">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1038437135">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="347684708">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="653872848">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1422943420">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="516697499">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="927084126">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="233047827">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1921593586">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1260795946">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="124934900">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="831600039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="861240377">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1080523027">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="182979163">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1278561560">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="313721053">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1376082048">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="32265917">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1560941642">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="602231130">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="513736999">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1298754476">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1560361326">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2144501560">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="522398133">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="479811462">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1630355979">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1972242410">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="594217731">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="443619716">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1203059316">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1342703896">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2124575360">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1379672356">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="433525380">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1287156150">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="68424260">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="166600030">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="134370500">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1401098759">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1947082249">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1887256413">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="629819153">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1681932404">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2081245865">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1479497445">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1308896038">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1687976029">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="386684162">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1579899750">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2079208041">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1880823187">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="612442989">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1805417570">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1470398395">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1865820073">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="282464392">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1165899750">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="176503784">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="366415166">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1304775794">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="319235945">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1117062150">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1108431257">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="23213177">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="629167405">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1102186920">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="127629256">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="19865378">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="788402201">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="923688206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="653922421">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2098401748">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="425813689">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="583882776">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="925504783">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="479466566">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1489861758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1492453244">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1979874116">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="332338958">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="512495741">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="455374007">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1586497362">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1512064926">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1460100751">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="993141044">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="937636552">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1802186125">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1404376505">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1759055042">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1954940798">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2012180556">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="353507442">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1573003532">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2108112293">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1999574176">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="313263485">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1495947503">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2023778443">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="209997788">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1229148181">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2026396581">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="940604246">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="740177865">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="803740058">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1132359386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="898828300">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="422458982">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1845705310">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="283124084">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1863978763">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="769157036">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1711953598">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1468470240">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9613-1190749860-127/surrogate/Rutin%20f%c3%b6r%20hantering%20av%20forskningsstudier%20S%c3%b6dra%20%c3%84lvsborgs%20sjukhus%20(S%c3%84S)%20.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sas@vgregion.se" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/informationssakerhet2/anmalan-ny-behandling-av-personuppgifter/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sas@vgregion.se" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sas@vgregion.se" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9613-1190749860-127/surrogate/Hantering%20av%20forskningsstudier%20S%c3%b6dra%20%c3%84lvsborgs%20sjukhus%20(S%c3%84S)%20.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/informationssakerhet2/anmalan-ny-behandling-av-personuppgifter/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sas@vgregion.se" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/informationssakerhet2/anmalan-ny-behandling-av-personuppgifter/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -7121,53 +17069,74 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>12</Pages>
+  <Words>2762</Words>
+  <Characters>14640</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>122</Lines>
+  <Paragraphs>34</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Rubrik</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>17368</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Personuppgifter och personuppgiftsbehandling inom SÄS – hantering av register och behand-lings/registerförteckningen</dc:title>
+  <dc:title>Personuppgifter och personuppgiftsbehandling inom SÄS – hantering av register och behandlingsregistret</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Mona Johansson</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy/>
+  <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>