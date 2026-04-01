--- v0 (2025-11-26)
+++ v1 (2026-04-01)
@@ -6,209 +6,213 @@
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5330DEC8" w14:textId="77777777" w:rsidR="00012E44" w:rsidRDefault="00012E44" w:rsidP="007155D5">
+    <w:p w:rsidR="00012E44" w:rsidP="0171AD10" w:rsidRDefault="00012E44" w14:paraId="5330DEC8" w14:textId="457E3A21">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
-          <w:b/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:kern w:val="32"/>
           <w:sz w:val="44"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007628F6">
+      <w:r w:rsidRPr="0171AD10" w:rsidR="00012E44">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
-          <w:b/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:kern w:val="32"/>
           <w:sz w:val="44"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">6.2 Miljömål </w:t>
       </w:r>
-      <w:r w:rsidR="002F1E37" w:rsidRPr="007628F6">
+      <w:r w:rsidRPr="0171AD10" w:rsidR="002F1E37">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
-          <w:b/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:kern w:val="32"/>
           <w:sz w:val="44"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="007628F6">
+      <w:r w:rsidRPr="0171AD10" w:rsidR="66343F97">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
-          <w:b/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:kern w:val="32"/>
           <w:sz w:val="44"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A30210B" w14:textId="77777777" w:rsidR="00012E44" w:rsidRPr="005D6F72" w:rsidRDefault="00012E44" w:rsidP="00012E44">
-[...17 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="_Toc194043572"/>
+    <w:p w:rsidRPr="005D6F72" w:rsidR="00012E44" w:rsidP="00012E44" w:rsidRDefault="00012E44" w14:paraId="7A30210B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000067" w:id="0"/>
+      <w:bookmarkStart w:name="_Toc256000060" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc256000053" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc256000046" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc505149838" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc256000000" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc256000006" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc256000015" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc24380301" w:id="8"/>
+      <w:bookmarkStart w:name="_Toc256000003" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc256000021" w:id="10"/>
+      <w:bookmarkStart w:name="_Toc256000032" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc256000039" w:id="12"/>
+      <w:bookmarkStart w:name="_Toc97888217" w:id="13"/>
+      <w:bookmarkStart w:name="_Toc194043572" w:id="14"/>
       <w:r w:rsidRPr="005D6F72">
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="005D6F72">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2370A320" w14:textId="77777777" w:rsidR="006323CE" w:rsidRDefault="006323CE" w:rsidP="007628F6">
+    <w:p w:rsidR="006323CE" w:rsidP="007628F6" w:rsidRDefault="006323CE" w14:paraId="2370A320" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00A15C8F">
         <w:t xml:space="preserve">Riktlinjen beskriver </w:t>
       </w:r>
       <w:r>
         <w:t>SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="00A15C8F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00A15C8F">
         <w:t>iljömål</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7003C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A15C8F">
         <w:t xml:space="preserve">Miljömålen är kopplade till sjukhusets betydande miljöaspekter och utgår från </w:t>
       </w:r>
       <w:r>
         <w:t>Miljömål 2030</w:t>
       </w:r>
       <w:r w:rsidRPr="00A15C8F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D1F38F" w14:textId="77777777" w:rsidR="007628F6" w:rsidRPr="002D153D" w:rsidRDefault="007628F6" w:rsidP="007628F6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik1"/>
+    <w:p w:rsidRPr="002D153D" w:rsidR="007628F6" w:rsidP="007628F6" w:rsidRDefault="007628F6" w14:paraId="29D1F38F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D153D">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181634BA" w14:textId="05E2343F" w:rsidR="00B05F79" w:rsidRDefault="007628F6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w:rsidR="00B05F79" w:rsidRDefault="007628F6" w14:paraId="181634BA" w14:textId="05E2343F">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Rubrik 4;3" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc194043572" w:history="1">
-        <w:r w:rsidR="00B05F79" w:rsidRPr="00B43D01">
+      <w:hyperlink w:history="1" w:anchor="_Toc194043572">
+        <w:r w:rsidRPr="00B43D01" w:rsidR="00B05F79">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r w:rsidR="00B05F79">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00B05F79">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00B05F79">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc194043572 \h </w:instrText>
@@ -220,64 +224,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00B05F79">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B05F79">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00B05F79">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26F16F8E" w14:textId="5E833C70" w:rsidR="00B05F79" w:rsidRDefault="00B05F79">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w:rsidR="00B05F79" w:rsidRDefault="00B05F79" w14:paraId="26F16F8E" w14:textId="5E833C70">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194043573" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc194043573">
         <w:r w:rsidRPr="00B43D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc194043573 \h </w:instrText>
@@ -289,64 +293,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="175165F7" w14:textId="658CF6B5" w:rsidR="00B05F79" w:rsidRDefault="00B05F79">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w:rsidR="00B05F79" w:rsidRDefault="00B05F79" w14:paraId="175165F7" w14:textId="658CF6B5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194043574" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc194043574">
         <w:r w:rsidRPr="00B43D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc194043574 \h </w:instrText>
@@ -358,64 +362,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28C1843B" w14:textId="6CDD2F57" w:rsidR="00B05F79" w:rsidRDefault="00B05F79">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w:rsidR="00B05F79" w:rsidRDefault="00B05F79" w14:paraId="28C1843B" w14:textId="6CDD2F57">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194043575" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc194043575">
         <w:r w:rsidRPr="00B43D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc194043575 \h </w:instrText>
@@ -427,64 +431,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22FA9A8F" w14:textId="1A43C57D" w:rsidR="00B05F79" w:rsidRDefault="00B05F79">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w:rsidR="00B05F79" w:rsidRDefault="00B05F79" w14:paraId="22FA9A8F" w14:textId="1A43C57D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194043576" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc194043576">
         <w:r w:rsidRPr="00B43D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Uppföljning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc194043576 \h </w:instrText>
@@ -496,64 +500,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03083299" w14:textId="6BE9DAFA" w:rsidR="00B05F79" w:rsidRDefault="00B05F79">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w:rsidR="00B05F79" w:rsidRDefault="00B05F79" w14:paraId="03083299" w14:textId="6BE9DAFA">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194043577" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc194043577">
         <w:r w:rsidRPr="00B43D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referensförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc194043577 \h </w:instrText>
@@ -565,2871 +569,2582 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A297499" w14:textId="6C89D878" w:rsidR="007628F6" w:rsidRDefault="007628F6" w:rsidP="007628F6">
+    <w:p w:rsidR="007628F6" w:rsidP="007628F6" w:rsidRDefault="007628F6" w14:paraId="1A297499" w14:textId="6C89D878">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436AD684" w14:textId="77777777" w:rsidR="00012E44" w:rsidRPr="005D6F72" w:rsidRDefault="00012E44" w:rsidP="00012E44">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="005D6F72">
+    <w:p w:rsidRPr="005D6F72" w:rsidR="00012E44" w:rsidP="00012E44" w:rsidRDefault="00012E44" w14:paraId="436AD684" w14:textId="77B09596">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000069" w:id="15"/>
+      <w:bookmarkStart w:name="_Toc256000062" w:id="16"/>
+      <w:bookmarkStart w:name="_Toc256000055" w:id="17"/>
+      <w:bookmarkStart w:name="_Toc256000048" w:id="18"/>
+      <w:bookmarkStart w:name="_Toc505149839" w:id="19"/>
+      <w:bookmarkStart w:name="_Toc256000001" w:id="20"/>
+      <w:bookmarkStart w:name="_Toc256000008" w:id="21"/>
+      <w:bookmarkStart w:name="_Toc256000017" w:id="22"/>
+      <w:bookmarkStart w:name="_Toc24380302" w:id="23"/>
+      <w:bookmarkStart w:name="_Toc256000004" w:id="24"/>
+      <w:bookmarkStart w:name="_Toc256000024" w:id="25"/>
+      <w:bookmarkStart w:name="_Toc256000034" w:id="26"/>
+      <w:bookmarkStart w:name="_Toc256000041" w:id="27"/>
+      <w:bookmarkStart w:name="_Toc97888218" w:id="28"/>
+      <w:bookmarkStart w:name="_Toc194043573" w:id="29"/>
+      <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
-      <w:r w:rsidRPr="005D6F72">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B463FC" w14:textId="77777777" w:rsidR="00C75D21" w:rsidRDefault="00C75D21" w:rsidP="002F1E37">
+    <w:p w:rsidR="000F0377" w:rsidP="000F0377" w:rsidRDefault="000F0377" w14:paraId="74B463FC" w14:textId="38323A06">
+      <w:bookmarkStart w:name="_Toc256000071" w:id="30"/>
+      <w:bookmarkStart w:name="_Toc256000064" w:id="31"/>
+      <w:bookmarkStart w:name="_Toc256000057" w:id="32"/>
+      <w:bookmarkStart w:name="_Toc256000050" w:id="33"/>
+      <w:bookmarkStart w:name="_Toc505149840" w:id="34"/>
+      <w:bookmarkStart w:name="_Toc256000002" w:id="35"/>
+      <w:bookmarkStart w:name="_Toc256000011" w:id="36"/>
+      <w:bookmarkStart w:name="_Toc256000020" w:id="37"/>
+      <w:bookmarkStart w:name="_Toc24380303" w:id="38"/>
+      <w:bookmarkStart w:name="_Toc256000012" w:id="39"/>
+      <w:bookmarkStart w:name="_Toc256000029" w:id="40"/>
+      <w:bookmarkStart w:name="_Toc256000036" w:id="41"/>
+      <w:bookmarkStart w:name="_Toc256000043" w:id="42"/>
+      <w:bookmarkStart w:name="_Toc97888219" w:id="43"/>
+      <w:bookmarkStart w:name="_Toc194043574" w:id="44"/>
       <w:r>
         <w:t>Miljömål 2030 antogs av Regionfullmäktige i april 2021. Målen bidrar till visionen Det Goda Livet genom att skapa ett gott liv för varje människa på en välmående planet. Detta innebär att Västra Götalandsregionen tar ansvar för hur vi brukar planetens resurser på ett hållbart sätt vilket i sin tur är en förutsättning för människors hälsa och välbefinnande nu och i framtiden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476CB92D" w14:textId="77777777" w:rsidR="00C75D21" w:rsidRDefault="00C75D21" w:rsidP="002F1E37">
+    <w:p w:rsidR="000F0377" w:rsidP="000F0377" w:rsidRDefault="000F0377" w14:paraId="476CB92D" w14:textId="71A2C69E">
       <w:r>
         <w:t xml:space="preserve">Av 21 delmål är 11 relevanta för SÄS. Hållbarhetsavdelningen på Koncernkontoret samordnar ett regiongemensamt arbete av miljömålen för att på ett effektivare sätt använda </w:t>
       </w:r>
-      <w:r w:rsidR="002F1E37">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>VGR:s</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> samlade kompetenser och resurser. Hållbarhetsenheten på SÄS ansvarar </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> samlade kompetenser och resurser. Hållbarhetsenheten på SÄS ansvarar för att prioritera, ge stöd och förslag på aktiviteter till verksamheterna på SÄS. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8E144F" w14:textId="77777777" w:rsidR="009F5787" w:rsidRDefault="00797058" w:rsidP="00A65CA8">
+    <w:p w:rsidR="000F0377" w:rsidP="000F0377" w:rsidRDefault="000F0377" w14:paraId="7F8E144F" w14:textId="6A4EF599">
       <w:r>
         <w:t xml:space="preserve">SÄS miljöledningssystem certifierades enligt ISO 14001:2015 under 2024. Samtliga verksamheter ska fortsätta förvalta och utveckla det systematiska miljöarbetet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54EE36E8" w14:textId="45A07F7C" w:rsidR="00A65CA8" w:rsidRPr="00A65CA8" w:rsidRDefault="009F5787" w:rsidP="00A65CA8">
+    <w:p w:rsidR="000F0377" w:rsidP="000F0377" w:rsidRDefault="000F0377" w14:paraId="54EE36E8" w14:textId="2AED5B7D">
+      <w:r>
+        <w:t xml:space="preserve">En hög kompetens om hållbarhet i organisationen är nödvändigt för att fatta medvetna beslut som bidrar till att minska sjukhusets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00267C3A">
+        <w:t xml:space="preserve">miljöpåverkan. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Den regionala utbildningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00267C3A">
+        <w:t xml:space="preserve">Hållbarhet – för varje människa och för vår planet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är därför obligatorisk för alla medarbetare på SÄS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00267C3A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A65CA8" w:rsidR="000F0377" w:rsidP="000F0377" w:rsidRDefault="000F0377" w14:paraId="13B0033C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>En hög kompetens om hållbarhet i organisationen är nödvändigt för att fatta medvetna beslut som bidrar till att minska sjukhusets miljöpåverkan. För 2025 är målsättningen för samtliga verksamheter att över 90 procent av medarbetare har genomgått den obligatoriska utbildningen Hållbarhet – för varje människa och för vår planet.</w:t>
+        <w:t xml:space="preserve">För </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5749E">
+        <w:t>202</w:t>
       </w:r>
       <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5749E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00797058">
-[...10 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>miljö</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">har SÄS nio prioriterade miljömål som ska bidra till delmålen om resurseffektivt och giftfritt samt låg klimatpåverkan: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51BD32C1" w14:textId="77777777" w:rsidR="00A65CA8" w:rsidRDefault="00A65CA8" w:rsidP="007628F6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="000F0377" w:rsidP="000F0377" w:rsidRDefault="000F0377" w14:paraId="6278DB74" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
+      <w:r w:rsidRPr="00011A49">
+        <w:t>Minska miljöpåverkan från engångsprodukter i plast jämfört med</w:t>
+      </w:r>
       <w:r>
-        <w:t>Minska miljöpåverkan från engångsprodukter som är upptagna på priolistan jämfört med 2024</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011A49">
+        <w:t>2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6250F319" w14:textId="77777777" w:rsidR="00A65CA8" w:rsidRDefault="00A65CA8" w:rsidP="007628F6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidRPr="00011A49" w:rsidR="000F0377" w:rsidP="000F0377" w:rsidRDefault="000F0377" w14:paraId="5187D5FE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-        <w:t>2030 har uppmätta halter av miljöbelastande läkemedel tydligt minskat i Västra Götalands sjöar och vattendrag</w:t>
+      <w:r w:rsidRPr="00011A49">
+        <w:t>Minska antalet förlustplagg jämfört med 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568AEFE1" w14:textId="77777777" w:rsidR="00A65CA8" w:rsidRDefault="00A65CA8" w:rsidP="007628F6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="000F0377" w:rsidP="000F0377" w:rsidRDefault="000F0377" w14:paraId="63295DD8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
+      <w:r w:rsidRPr="00011A49">
+        <w:t>Minska miljöpåverkan från läkemedelshantering</w:t>
+      </w:r>
       <w:r>
-        <w:t>Antalet förlustplagg ska minska jämfört med 2024</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2176DD" w14:textId="77777777" w:rsidR="00A65CA8" w:rsidRDefault="00A65CA8" w:rsidP="007628F6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="000F0377" w:rsidP="000F0377" w:rsidRDefault="000F0377" w14:paraId="450208E0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-        <w:t>Minska matsvinnet från orörda patientmåltider med 40 procent jämfört med 2022</w:t>
+      <w:r w:rsidRPr="00011A49">
+        <w:t>Minska matsvinnet från orörda patientmåltider jämfört med 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD9B3E2" w14:textId="77777777" w:rsidR="00A65CA8" w:rsidRDefault="00A65CA8" w:rsidP="007628F6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="000F0377" w:rsidP="000F0377" w:rsidRDefault="000F0377" w14:paraId="3DD9B3E2" w14:textId="5DFFCCA1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>85 procent av ambulansens fordon ska vara fossilfria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D6B666" w14:textId="77777777" w:rsidR="00A65CA8" w:rsidRDefault="00A65CA8" w:rsidP="007628F6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="000F0377" w:rsidP="000F0377" w:rsidRDefault="000F0377" w14:paraId="0617ADDD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
+      <w:r w:rsidRPr="00011A49">
+        <w:t>År 2030 har resandet med privat bil i tjänst och antalet flygresor i</w:t>
+      </w:r>
       <w:r>
-        <w:t>Inga korta flygresor till Stockholm, Oslo och Köpenhamn</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011A49">
+        <w:t>tjänst minskat med 80 procent jämfört med 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2043F7" w14:textId="77777777" w:rsidR="00A65CA8" w:rsidRDefault="00A65CA8" w:rsidP="007628F6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="000F0377" w:rsidP="000F0377" w:rsidRDefault="000F0377" w14:paraId="63D6B666" w14:textId="2293FB44">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2030 har resandet med privat bil i tjänst och antalet flygresor i tjänst minskat med 80 procent jämfört med 2016 </w:t>
+        <w:t>Inga korta flygresor till Stockholm, Oslo och Köpenhamn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DC3D8F" w14:textId="77777777" w:rsidR="00A65CA8" w:rsidRDefault="00A65CA8" w:rsidP="007628F6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="000F0377" w:rsidP="000F0377" w:rsidRDefault="000F0377" w14:paraId="3F2043F7" w14:textId="458EC1FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Andelen hållbar arbetspendling och hållbara besöksresor är minst 50 procent år 2030</w:t>
+        <w:t xml:space="preserve">2030 har resandet med privat bil i tjänst och antalet flygresor i tjänst minskat med 80 procent jämfört med 2016 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43328731" w14:textId="77777777" w:rsidR="001C2B7E" w:rsidRDefault="00A65CA8" w:rsidP="007628F6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="000F0377" w:rsidP="000F0377" w:rsidRDefault="000F0377" w14:paraId="18C4687A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
+      <w:r w:rsidRPr="00011A49">
+        <w:t>Andelen hållbar arbetspendling är minst 50 procent år 2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F0377" w:rsidP="000F0377" w:rsidRDefault="000F0377" w14:paraId="43328731" w14:textId="65E95279">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>2030 har klimatpåverkan från lustgas och anestesigaser minskat med 85 procent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B594809" w14:textId="77777777" w:rsidR="00012E44" w:rsidRPr="005D6F72" w:rsidRDefault="00012E44" w:rsidP="00012E44">
-[...17 lines deleted...]
-      <w:bookmarkStart w:id="44" w:name="_Toc194043574"/>
+    <w:p w:rsidR="000F0377" w:rsidP="000F0377" w:rsidRDefault="000F0377" w14:paraId="7AB3ADB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1352"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005D6F72" w:rsidR="00012E44" w:rsidP="00012E44" w:rsidRDefault="00012E44" w14:paraId="5B594809" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:r w:rsidRPr="005D6F72">
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="005D6F72">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2D7184" w14:textId="77777777" w:rsidR="005D47F4" w:rsidRDefault="005D47F4" w:rsidP="007628F6">
+    <w:p w:rsidR="005D47F4" w:rsidP="007628F6" w:rsidRDefault="005D47F4" w14:paraId="0B2D7184" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="352"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc256000073"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="58" w:name="_Toc97888220"/>
+      <w:bookmarkStart w:name="_Toc256000073" w:id="45"/>
+      <w:bookmarkStart w:name="_Toc256000066" w:id="46"/>
+      <w:bookmarkStart w:name="_Toc256000059" w:id="47"/>
+      <w:bookmarkStart w:name="_Toc256000052" w:id="48"/>
+      <w:bookmarkStart w:name="_Toc505149843" w:id="49"/>
+      <w:bookmarkStart w:name="_Toc256000005" w:id="50"/>
+      <w:bookmarkStart w:name="_Toc256000014" w:id="51"/>
+      <w:bookmarkStart w:name="_Toc256000023" w:id="52"/>
+      <w:bookmarkStart w:name="_Toc24380304" w:id="53"/>
+      <w:bookmarkStart w:name="_Toc256000013" w:id="54"/>
+      <w:bookmarkStart w:name="_Toc256000031" w:id="55"/>
+      <w:bookmarkStart w:name="_Toc256000038" w:id="56"/>
+      <w:bookmarkStart w:name="_Toc256000045" w:id="57"/>
+      <w:bookmarkStart w:name="_Toc97888220" w:id="58"/>
       <w:r>
         <w:t xml:space="preserve">Sjukhusledningen ansvarar för att miljömål på strategisk nivå är en del av verksamhetsplan. Sjukhusledningen skapar även förutsättningar för att varje verksamhetsområde ska kunna prioritera och planera åtgärder för att minska miljöpåverkan </w:t>
       </w:r>
       <w:r w:rsidRPr="0015737A">
         <w:t xml:space="preserve">och bidra till ständiga förbättringar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69688C2C" w14:textId="77777777" w:rsidR="00012E44" w:rsidRPr="005D6F72" w:rsidRDefault="00012E44" w:rsidP="00012E44">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="59" w:name="_Toc194043575"/>
+    <w:p w:rsidRPr="005D6F72" w:rsidR="00012E44" w:rsidP="00012E44" w:rsidRDefault="00012E44" w14:paraId="69688C2C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc194043575" w:id="59"/>
       <w:r w:rsidRPr="005D6F72">
-        <w:lastRenderedPageBreak/>
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidRPr="005D6F72">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD66F2A" w14:textId="77777777" w:rsidR="000810A5" w:rsidRPr="0015737A" w:rsidRDefault="000810A5" w:rsidP="007628F6">
+    <w:p w:rsidRPr="0015737A" w:rsidR="000810A5" w:rsidP="007628F6" w:rsidRDefault="000810A5" w14:paraId="6AD66F2A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="151"/>
       </w:pPr>
       <w:r w:rsidRPr="0015737A">
         <w:t>Hållbar utveckling består av en ekonomisk, ekologisk och social dimension och samtliga tre dimensioner ska genomsyra sjukhusledningsarbetet. För att SÄS ska verka och bli ett hållbart sjukhus krävs en ökad strategisk kommunikation för att bidra till en ökad förståelse och kunskap kring hållbarhet och dess betydelse för sjukhuset.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F738FC6" w14:textId="77777777" w:rsidR="00276896" w:rsidRDefault="000810A5" w:rsidP="007628F6">
+    <w:p w:rsidR="00276896" w:rsidP="007628F6" w:rsidRDefault="000810A5" w14:paraId="3F738FC6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="151"/>
       </w:pPr>
       <w:r w:rsidRPr="0015737A">
         <w:t>Miljöutredningen ligger till grund i framtagandet av miljömålen för 2025. Verksamhetsområdeschef ansvarar för att planering, prioritering och uppföljning av lokalanpassade mål och åtgärder genomförs i Plan och Styr.</w:t>
       </w:r>
       <w:r w:rsidR="007D1166">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0047384F">
         <w:t>De lokala miljömålen ska formuleras så att de leder till ständiga förbättringar och min</w:t>
       </w:r>
       <w:r>
         <w:t>skad</w:t>
       </w:r>
       <w:r w:rsidRPr="0047384F">
         <w:t xml:space="preserve"> miljöpåverkan. De ska vara mätbara och kontrollerbara så långt som är möjligt, men det kan i vissa fall handla om kvalitativa mål. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11010C13" w14:textId="6BD4FE6D" w:rsidR="00747066" w:rsidRDefault="00747066" w:rsidP="00747066"/>
-    <w:p w14:paraId="7C14B02C" w14:textId="77777777" w:rsidR="00125AC3" w:rsidRDefault="00125AC3">
+    <w:p w:rsidR="00747066" w:rsidP="00747066" w:rsidRDefault="00747066" w14:paraId="11010C13" w14:textId="6BD4FE6D"/>
+    <w:p w:rsidR="00125AC3" w:rsidRDefault="00125AC3" w14:paraId="7C14B02C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272145C0" w14:textId="77777777" w:rsidR="00125AC3" w:rsidRDefault="00125AC3" w:rsidP="00747066">
+    <w:p w:rsidR="00125AC3" w:rsidP="00747066" w:rsidRDefault="00125AC3" w14:paraId="272145C0" w14:textId="77777777">
       <w:pPr>
         <w:sectPr w:rsidR="00125AC3" w:rsidSect="00330F6A">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14449" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3534"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="4252"/>
-        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="4678"/>
+        <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0057351E" w:rsidRPr="00715777" w14:paraId="08338BB8" w14:textId="77777777" w:rsidTr="00B16F1E">
+      <w:tr w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidTr="00812386" w14:paraId="1A6EC6BB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1054"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3534" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006298"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26555D25" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="7E8D9CB3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">VGR </w:t>
             </w:r>
             <w:r w:rsidRPr="00866ECA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Miljömål 2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006298"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33E31302" w14:textId="77777777" w:rsidR="0057351E" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="19C18873" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-74"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00866ECA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">SÄS </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">miljömål </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="295D00E8" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="309C5C59" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-74"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F6122D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>2025</w:t>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006298"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FF87B33" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="798FA17D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="75" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Verksamhet</w:t>
             </w:r>
             <w:r w:rsidRPr="00866ECA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> som berörs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A9B5933" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00866ECA" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00866ECA" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="16332C7A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Aktiviteter till mål</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006298"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24B9D52B" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="443E05BC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00866ECA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Storlek på miljöaspekt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057351E" w:rsidRPr="00715777" w14:paraId="2891514E" w14:textId="77777777" w:rsidTr="00B16F1E">
-[...226 lines deleted...]
-      <w:tr w:rsidR="0057351E" w:rsidRPr="00715777" w14:paraId="235DCCDB" w14:textId="77777777" w:rsidTr="00B16F1E">
+      <w:tr w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidTr="00812386" w14:paraId="4790B84D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14449" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006298"/>
           </w:tcPr>
-          <w:p w14:paraId="0A3B6351" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="26CAA7B6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Resurseffektivt och giftfritt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057351E" w:rsidRPr="00715777" w14:paraId="05B5256D" w14:textId="77777777" w:rsidTr="00B16F1E">
+      <w:tr w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidTr="00812386" w14:paraId="1CB33CA7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3534" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6088AA66" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="15FB2AE1" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="61" w:right="220"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
-              <w:t xml:space="preserve">2030 är flödet av produkter giftfritt och resurseffektivt. Förbrukningen av naturresurser har minskat med 20 %, andelen återvunnet material har ökat med 20 % och andelen biobaserat material har ökat </w:t>
-[...3 lines deleted...]
-              <w:t>med 20 %. Därtill materialåtervinns 20% av den plast som lämnar Västra Götalandsregionen</w:t>
+              <w:t>2030 är flödet av produkter giftfritt och resurseffektivt. Förbrukningen av naturresurser har minskat med 20 %, andelen återvunnet material har ökat med 20 % och andelen biobaserat material har ökat med 20 %. Därtill materialåtervinns 20% av den plast som lämnar Västra Götalandsregionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75FDF7C6" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="5FA8C976" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="71" w:right="220"/>
             </w:pPr>
+            <w:r w:rsidRPr="00011A49">
+              <w:t>Minska miljöpåverkan från engångsprodukter i plast jämfört med</w:t>
+            </w:r>
             <w:r>
-              <w:lastRenderedPageBreak/>
-              <w:t>Minska miljöpåverkan från engångsprodukter som är upptagna på priolistan jämfört med 2024</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00011A49">
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B175646" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="694597E5" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="220"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:t>Berör samtliga VO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A117550" w14:textId="1F67AC46" w:rsidR="004746FF" w:rsidRDefault="0057351E" w:rsidP="004746FF">
+          <w:p w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="2DE118D7" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="70" w:right="220"/>
             </w:pPr>
             <w:r>
-              <w:t>Förtydliga rutiner och säkerställa korrekt användning för undersökningshandskar och förkläden. Se</w:t>
-[...4 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+              <w:t xml:space="preserve">Förtydliga rutiner och säkerställa korrekt användning för undersökningshandskar och förkläden. Se </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rId17">
               <w:r w:rsidRPr="0057351E">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Kommunikationspaket – miljö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:br/>
-              <w:t xml:space="preserve">Gå från engångsvärmejacka till </w:t>
             </w:r>
             <w:r>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>beställs från Tvätteriet.</w:t>
+              <w:t>Gå från engångsvärmejacka till flergångsväst som beställs från Tvätteriet.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39559246" w14:textId="6D531DBB" w:rsidR="004746FF" w:rsidRPr="00013A42" w:rsidRDefault="004746FF" w:rsidP="004746FF">
+          <w:p w:rsidRPr="00013A42" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="2F82B21E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="70" w:right="220"/>
             </w:pPr>
             <w:r w:rsidRPr="00013A42">
-              <w:t>(</w:t>
-[...23 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(För att få målet mer dynamiskt bör utfall jämföras med andra mätetal så som produktions-planering, antal vårdplatser och beläggningsgrad, vårdtillfällen och antal vårdbesök)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F8696B"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22D94EEA" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="43F803B6" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="72" w:right="70"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057351E" w:rsidRPr="00715777" w14:paraId="244BD4C7" w14:textId="77777777" w:rsidTr="00B16F1E">
+      <w:tr w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidTr="00812386" w14:paraId="696C820F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3534" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="116985D7" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="232A9CD9" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="61" w:right="220"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:t>2030 uppfyller användningen av kemiska produkter höga krav på en säker arbetsmiljö. En stor andel farliga ämnen och produkter har fasats ut genom aktivt och metodiskt substitutionsarbete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18404846" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="34D003EE" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="71" w:right="220"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Inget</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> lokalt</w:t>
             </w:r>
             <w:r w:rsidRPr="00715777">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> mål, utan ingår i ordinarie årshjul</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> mål, utan ingår i ordinarie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00715777">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>årshjul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75215D9F" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="005D497E" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="005D497E" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="2B3385CC" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="77" w:right="220"/>
             </w:pPr>
             <w:r>
               <w:t>Aktiviteter berör samtliga VO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C11A5CF" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="72A0AFC2" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="70" w:right="220"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Aktiviteter beskrivs i </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId18">
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="0095643E">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>årshjul</w:t>
               </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F8696B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C12B237" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="19839EB7" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="72" w:right="70"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057351E" w:rsidRPr="00715777" w14:paraId="6095E6B8" w14:textId="77777777" w:rsidTr="00B16F1E">
+      <w:tr w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidTr="00812386" w14:paraId="36C62193" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3534" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C2EA63F" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="02C66068" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="61" w:right="220"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:t>2030 är energianvändningen halverad i egna lokaler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74AC6B17" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="0F6D18ED" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="71" w:right="220"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Inget </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">lokalt </w:t>
             </w:r>
             <w:r w:rsidRPr="00715777">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">mål, utan ingår i ordinarie </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00715777">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>årshjul</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00715777">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Mål uppnått 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15955801" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="6761F6D7" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="77" w:right="220"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-              <w:t>samtliga VO.</w:t>
+              <w:t>Aktiviteter berör samtliga VO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D5DE194" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="34479689" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="70" w:right="220"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Aktiviteter beskrivs i </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId19">
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="0095643E">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>årshjul</w:t>
               </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35A39B9F" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="3966C5FC" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="72" w:right="70"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057351E" w:rsidRPr="00715777" w14:paraId="2F7AB738" w14:textId="77777777" w:rsidTr="00B16F1E">
+      <w:tr w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidTr="00812386" w14:paraId="69AFE7D0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="889"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3534" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71C11761" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="6A02D3C0" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="61" w:right="220"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:t>2030 har uppmätta halter av miljöbelastande läkemedel tydligt minskat i Västra Götalands sjöar och vattendrag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17AACBB8" w14:textId="77777777" w:rsidR="0057351E" w:rsidRDefault="0057351E" w:rsidP="0057351E">
-[...15 lines deleted...]
-          <w:p w14:paraId="0E55FF7A" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00CF1976" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00011A49" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="0982544E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="71" w:right="220"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Uppföljande aktiviteter i årshjul </w:t>
+            <w:r w:rsidRPr="00011A49">
+              <w:t>Minska miljöpåverkan från läkemedelshantering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1436B68D" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="67E8E8DC" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="220"/>
             </w:pPr>
             <w:r>
               <w:t>Berör samtliga VO som hanterar läkemedel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A391986" w14:textId="083A94D3" w:rsidR="00EC6809" w:rsidRDefault="0057351E" w:rsidP="00514F99">
+          <w:p w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="6D3A266C" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="74" w:right="220"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00011A49">
+              <w:t xml:space="preserve">Minska användning av </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00011A49">
+              <w:t>kinoloner</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00011A49">
+              <w:t xml:space="preserve"> i linje med SÄS</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00011A49">
+              <w:t>Stramaarbete.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="6AE0E9A7" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="74" w:right="220"/>
             </w:pPr>
             <w:r>
-              <w:t>Förtydliga och säkerställ rutiner för hantering av läkemedelsavfall</w:t>
-[...8 lines deleted...]
-              <w:r w:rsidR="00EC6809">
+              <w:t xml:space="preserve">Förtydliga och säkerställ rutiner för hantering av läkemedelsavfall (svarta kärl ska användas till läkemedelsavfall). Se affisch </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rId20">
+              <w:r>
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Tänk innanför boxen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00EC6809">
+            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B634FDF" w14:textId="6853A0CC" w:rsidR="00CD3B2A" w:rsidRDefault="00CD3B2A" w:rsidP="00514F99">
+          <w:p w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="5170A593" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="74" w:right="220"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD3B2A">
               <w:t>Genomför stickprovsanalys av läkemedelsavfall för att säkerställa korrekt sortering och identifiera eventuella avvikelse</w:t>
             </w:r>
             <w:r>
               <w:t>r.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B58F664" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00514F99">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="698CE69F" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="74" w:right="220"/>
             </w:pPr>
             <w:r>
               <w:t>Förändrade arbetssätt/ metoder/ rutiner som bidrar till att minskad förskrivning av antibiotika och andra läkemedel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:top w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F8696B"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EF105DC" w14:textId="032A0304" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="5D784304" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="72" w:right="70"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00020F05">
+            <w:r>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057351E" w:rsidRPr="00715777" w14:paraId="13941FCC" w14:textId="77777777" w:rsidTr="00B16F1E">
+      <w:tr w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidTr="00812386" w14:paraId="3687B9AF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14449" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
           </w:tcPr>
-          <w:p w14:paraId="10868474" w14:textId="77777777" w:rsidR="0057351E" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="1C5CFDF7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Låg klimatpåverkan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057351E" w:rsidRPr="00715777" w14:paraId="678B438B" w14:textId="77777777" w:rsidTr="00B16F1E">
+      <w:tr w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidTr="00812386" w14:paraId="66C688A7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="688"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3534" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34949DCA" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="0FEB36F5" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="61" w:right="78"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:t>Klimatpåverkan från produkter av textil, plast och metall har halverats till 2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44762F91" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="4DA81A50" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="71" w:right="78"/>
             </w:pPr>
-            <w:r w:rsidRPr="00715777">
-[...3 lines deleted...]
-              <w:t>24</w:t>
+            <w:r w:rsidRPr="00011A49">
+              <w:t>Minska antalet förlustplagg jämfört med 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="050B97B5" w14:textId="77777777" w:rsidR="0057351E" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="45064993" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="74" w:right="78"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:t>Berör samtliga VO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28C7BFEA" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="1D41766E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="74" w:right="78"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="121A4096" w14:textId="77777777" w:rsidR="0057351E" w:rsidRDefault="0057351E" w:rsidP="00514F99">
+          <w:p w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="73690E42" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="74" w:right="78"/>
             </w:pPr>
             <w:r>
               <w:t>Genomför analys var och varför svinnet uppstår i verksamhet.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="142C8666" w14:textId="77777777" w:rsidR="0057351E" w:rsidRDefault="0057351E" w:rsidP="00514F99">
+          <w:p w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="2054F1F0" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="74" w:right="78"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-              <w:t>Förtydliga och säkerställ rutin för patienter vid hemgång (Returpåse ska lämnas om patient skrivs ut i sjukhusets kläder).</w:t>
+              <w:t xml:space="preserve">Förtydliga och säkerställ rutin för patienter vid hemgång (Returpåse ska lämnas om patient skrivs ut i sjukhusets kläder, alternativt hämtas vanliga kläder i Garderoben). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DD86704" w14:textId="37AEB794" w:rsidR="0085285D" w:rsidRDefault="0085285D" w:rsidP="00514F99">
+          <w:p w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="75D256AE" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="74" w:right="78"/>
             </w:pPr>
             <w:r>
-              <w:t>Se regelbundet över beställningsvolymer och storlekar</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Se regelbundet över beställningsvolymer och storlekar för att optimera hantering och minska svinn.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72C160EA" w14:textId="3901A26A" w:rsidR="000A594E" w:rsidRDefault="005857FD" w:rsidP="00514F99">
+          <w:p w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="215450E4" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="74" w:right="78"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Kommunicera ut </w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="000A594E" w:rsidRPr="000A594E">
+              <w:t>Kommunicera ut f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A594E">
               <w:t>ilm</w:t>
             </w:r>
             <w:r>
               <w:t>en</w:t>
             </w:r>
-            <w:r w:rsidR="000A594E" w:rsidRPr="000A594E">
+            <w:r w:rsidRPr="000A594E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId21">
               <w:r w:rsidRPr="005857FD">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Tillsammans minskar vi svinnet i VGR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000A594E" w:rsidRPr="000A594E">
+            <w:r w:rsidRPr="000A594E">
               <w:t>om att minska textilsvinn visas på APT</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> eller liknande forum.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6708A88F" w14:textId="341CCF23" w:rsidR="00C44F40" w:rsidRDefault="00C44F40" w:rsidP="00514F99">
+          <w:p w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="3AB00216" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="74" w:right="78"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44F40">
               <w:t>Säkerställ att filtar tas med när patient körs hem</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (berör VO Akutsjukvård)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B2CAA9C" w14:textId="0DA52263" w:rsidR="0057351E" w:rsidRPr="00027EAF" w:rsidRDefault="0057351E" w:rsidP="00514F99">
+          <w:p w:rsidRPr="00027EAF" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="0D4CD5DF" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="74" w:right="78"/>
             </w:pPr>
             <w:r>
-              <w:t>Säkerställ och informera om rutiner för tvätthantering.</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Säkerställ och informera om rutiner för </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Se </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+              <w:t>tvätthantering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">. Se </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rId22">
               <w:r w:rsidRPr="001E5EC4">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Skylt för tvätthantering</w:t>
+                <w:t xml:space="preserve">Skylt för </w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="001E5EC4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>tvätthantering</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r w:rsidRPr="00F864F3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>och</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId23">
               <w:r w:rsidRPr="002A45A6">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Affisch för att minska textilsvinn från patientkläder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00F864F3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>för uppsättning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8696B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B99D4F3" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="57B57140" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="72" w:right="78"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
-              <w:lastRenderedPageBreak/>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057351E" w:rsidRPr="00715777" w14:paraId="2A71EB99" w14:textId="77777777" w:rsidTr="00B16F1E">
+      <w:tr w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidTr="00812386" w14:paraId="51A5295F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3534" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64AB2075" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="697557CA" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="61" w:right="78"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
-              <w:lastRenderedPageBreak/>
               <w:t>2030 har matsvinnet minskat med 50</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> procent</w:t>
             </w:r>
             <w:r w:rsidRPr="00715777">
               <w:t xml:space="preserve"> och Västra Götalandsregionen har bidragit till att minska svinnet tidigare i leverantörskedjan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1409171A" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="55B5DA84" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="71" w:right="78"/>
             </w:pPr>
-            <w:r w:rsidRPr="00715777">
-[...9 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidRPr="00011A49">
+              <w:t>Minska matsvinnet från orörda patientmåltider jämfört med 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BC7F7D1" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="3C8CD6A4" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="74" w:right="78"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:t>Berör VO med patient</w:t>
             </w:r>
             <w:r>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00715777">
               <w:t>m</w:t>
             </w:r>
             <w:r>
               <w:t>ål</w:t>
             </w:r>
             <w:r w:rsidRPr="00715777">
               <w:t>tider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="017AEFAF" w14:textId="77777777" w:rsidR="0057351E" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="02131F82" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="70" w:right="78"/>
             </w:pPr>
             <w:r>
               <w:t>Genomför analys om påverkandefaktorer till varför svinnet uppstår.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6449CF7C" w14:textId="77777777" w:rsidR="0057351E" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="32AC6E1B" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="70" w:right="78"/>
             </w:pPr>
             <w:r>
               <w:t>Inför kylda portioner som ett komplement för varma rätter.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EA9A9C0" w14:textId="77777777" w:rsidR="0057351E" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="1C08DE46" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="70" w:right="78"/>
             </w:pPr>
             <w:r>
               <w:t>Säkerställ att patient får välja mat från menyn.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DE23105" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="1B43F375" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="70" w:right="78"/>
             </w:pPr>
             <w:r>
               <w:t>Exempel på andra aktiviteter: Daglig uppföljning av antal orörda patientmåltider på avdelningen eller inför måltidsansvarig.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8696B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="797F79D5" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="18DF82AF" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="72" w:right="78"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057351E" w:rsidRPr="00715777" w14:paraId="7ED02E79" w14:textId="77777777" w:rsidTr="00B16F1E">
+      <w:tr w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidTr="00812386" w14:paraId="4EDEE0C3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3534" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F6812F0" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="48310B63" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="61" w:right="78"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:t xml:space="preserve">2030 har Västra Götalandsregionen 100 </w:t>
             </w:r>
             <w:r>
               <w:t>procent</w:t>
             </w:r>
             <w:r w:rsidRPr="00715777">
               <w:t xml:space="preserve"> fossilfria transporter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06AB7089" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="1C8EA1B2" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="71" w:right="78"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00A56F23">
               <w:t>5 procent</w:t>
             </w:r>
             <w:r w:rsidRPr="000F5CA9">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00715777">
               <w:t>av ambulansens fordon ska vara fossilfria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A08E83F" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="26DDDD24" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="74" w:right="78"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:t>Berör VO akutsjukvård</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42C2A6BB" w14:textId="4BBC9357" w:rsidR="0057351E" w:rsidRDefault="00B76E43" w:rsidP="00B16F1E">
+          <w:p w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="28797FC0" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="70" w:right="78"/>
             </w:pPr>
             <w:r>
-              <w:t>Öka tankning av HVO genom att säkerställa att i</w:t>
-[...2 lines deleted...]
-              <w:t>nformation ges till nyanställda om rutiner för tankning av fordon som kan tankas med HVO.</w:t>
+              <w:t>Öka tankning av HVO genom att säkerställa att information ges till nyanställda om rutiner för tankning av fordon som kan tankas med HVO.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="408338DD" w14:textId="77777777" w:rsidR="0057351E" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="5826C223" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="70" w:right="78"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Uppsättning av klisterlappar att sätta på insidan av tanklocken.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6553B222" w14:textId="77777777" w:rsidR="0057351E" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="61F2AD4D" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="70" w:right="78"/>
             </w:pPr>
             <w:r>
               <w:t>Utbyte av fordon till fordon som kan tanka HVO.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05294377" w14:textId="5BAA7097" w:rsidR="00064B9A" w:rsidRPr="00715777" w:rsidRDefault="00064B9A" w:rsidP="00064B9A">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="35EF5517" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="70" w:right="78"/>
             </w:pPr>
             <w:r>
-              <w:t>Se över möjlighet att minska antalet tomma transporter genom koordinering i egen regi</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Se över möjlighet att minska antalet tomma transporter genom koordinering i egen regi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8696B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B0DE328" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="39A01F55" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="72" w:right="78"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
-              <w:lastRenderedPageBreak/>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057351E" w:rsidRPr="00715777" w14:paraId="3ED28614" w14:textId="77777777" w:rsidTr="00B16F1E">
+      <w:tr w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidTr="00812386" w14:paraId="7AF95223" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3534" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1393D9F6" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="57616D5C" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="61" w:right="78"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:t>År 2030 har resandet med privat bil i tjänst och antalet flygresor i tjänst minskat med 80</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> procent</w:t>
             </w:r>
             <w:r w:rsidRPr="00715777">
               <w:t xml:space="preserve"> jämfört med 2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A1D6B8A" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00A751A5" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
-[...29 lines deleted...]
-          <w:p w14:paraId="45B35750" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00011A49" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="4FAD3810" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="71" w:right="78"/>
             </w:pPr>
+            <w:r w:rsidRPr="00011A49">
+              <w:t>• År 2030 har resandet med privat bil i tjänst och antalet flygresor i tjänst minskat med 80 procent jämfört med 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00011A49" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="434CAF41" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="71" w:right="78"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00011A49">
+              <w:t>• Inga korta flygresor till Stockholm, Oslo och Köpenhamn</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C296B29" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="6FEC2A99" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="74" w:right="76"/>
             </w:pPr>
             <w:r>
               <w:t>Berör samtliga VO, staber/</w:t>
             </w:r>
             <w:r>
               <w:br/>
+            </w:r>
+            <w:r>
               <w:t>ledning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C00C83B" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="522B358E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="74" w:right="78"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="350E4C16" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="5EB259BB" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="70" w:right="78"/>
             </w:pPr>
             <w:r>
               <w:t>Informera och säkerställ efterlevnad av resepolicy och riktlinjer för resor och möten på APT eller liknande forum.</w:t>
             </w:r>
             <w:r>
               <w:br/>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve">Se kommunikationsmaterial, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId24">
               <w:r w:rsidRPr="00665828">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Hållbart resande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFDC8F"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0089BADE" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="7B295045" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="72" w:right="78"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057351E" w:rsidRPr="00715777" w14:paraId="20FCB490" w14:textId="77777777" w:rsidTr="00B16F1E">
+      <w:tr w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidTr="00812386" w14:paraId="2AFA77D0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3534" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D6E8648" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="49D0F848" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="61" w:right="220"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:t>Andelen hållbar arbetspendling och hållbara besöksresor är minst 50</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> procent</w:t>
             </w:r>
             <w:r w:rsidRPr="00715777">
               <w:t xml:space="preserve"> år 2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0422555F" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="70D1CDD3" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="71" w:right="220"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:t>Andelen hållbar arbetspendling och hållbara besöksresor är minst 50</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> procent</w:t>
             </w:r>
             <w:r w:rsidRPr="00715777">
               <w:t xml:space="preserve"> år 2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3431CF7D" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="3BD21888" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="74" w:right="76"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:t>Berör samtliga VO</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00715777">
               <w:t>staber/</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00715777">
               <w:t>ledning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77D0F849" w14:textId="77777777" w:rsidR="0057351E" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="0603DD12" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="70" w:right="220"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Aktiviteter beskrivs i </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId25">
               <w:r w:rsidRPr="00AB3943">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Slutrapport – Lokala insatser om hållbart resande för Södra Älvsborgs Sjukhus, Borås</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75F1CE2A" w14:textId="71434DCC" w:rsidR="005D78DE" w:rsidRPr="00715777" w:rsidRDefault="005D78DE" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="5D44AFD6" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="70" w:right="220"/>
             </w:pPr>
             <w:r>
-              <w:t>Sprid</w:t>
-[...12 lines deleted...]
-              <w:t>exempelvis cykelutmaningen och mobilitetsdag.</w:t>
+              <w:t>Sprid information och delta i regionövergripande aktiviteter, exempelvis cykelutmaningen och mobilitetsdag.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8696B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="587F26B4" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="2F1A9CB4" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="72" w:right="70"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
-              <w:lastRenderedPageBreak/>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057351E" w:rsidRPr="00715777" w14:paraId="7A0F5EDB" w14:textId="77777777" w:rsidTr="00B16F1E">
+      <w:tr w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidTr="00812386" w14:paraId="58907F9B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3534" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19A7C4BE" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="65D338E8" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="61" w:right="220"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:t>2030 har klimatpåverkan från lustgas och anestesigaser minskat med 85</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> procent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54336AFD" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="733B0E05" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="71" w:right="220"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:t>2030 har klimatpåverkan från lustgas och anestesigaser minskat med 85</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> procent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="539C4E11" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="3B95CBAE" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="74" w:right="220"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:t>Berör VO som använder lustgas och anestesigaser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E6BBA11" w14:textId="37D691D0" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="7CB3A168" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="70" w:right="220"/>
             </w:pPr>
             <w:r>
               <w:t>Informera om rutiner och säkerställ korrekt hantering av dubbelmask.</w:t>
             </w:r>
             <w:r>
               <w:br/>
-              <w:t>Se</w:t>
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Se framtagen affisch, </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rId26">
               <w:r w:rsidRPr="006578BE">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Kommunikationspaket – miljö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:top w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8696B"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75CDFA7C" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00715777" w:rsidRDefault="0057351E" w:rsidP="00B16F1E">
+          <w:p w:rsidRPr="00715777" w:rsidR="00F822E8" w:rsidP="00812386" w:rsidRDefault="00F822E8" w14:paraId="124412C3" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="72" w:right="70"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00715777">
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B055CE8" w14:textId="6D5D10AB" w:rsidR="00125AC3" w:rsidRDefault="00125AC3" w:rsidP="0057351E"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w:rsidR="00125AC3" w:rsidP="0057351E" w:rsidRDefault="00125AC3" w14:paraId="6B055CE8" w14:textId="6D5D10AB"/>
+    <w:p w:rsidR="0057351E" w:rsidP="0057351E" w:rsidRDefault="0057351E" w14:paraId="2A07072A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="993"/>
         <w:sectPr w:rsidR="0057351E" w:rsidSect="0057351E">
           <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
           <w:pgMar w:top="992" w:right="1418" w:bottom="1979" w:left="1276" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc256000075"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="73" w:name="_Toc97888221"/>
+      <w:bookmarkStart w:name="_Toc256000075" w:id="60"/>
+      <w:bookmarkStart w:name="_Toc256000068" w:id="61"/>
+      <w:bookmarkStart w:name="_Toc256000061" w:id="62"/>
+      <w:bookmarkStart w:name="_Toc256000054" w:id="63"/>
+      <w:bookmarkStart w:name="_Toc505149844" w:id="64"/>
+      <w:bookmarkStart w:name="_Toc256000007" w:id="65"/>
+      <w:bookmarkStart w:name="_Toc256000016" w:id="66"/>
+      <w:bookmarkStart w:name="_Toc256000025" w:id="67"/>
+      <w:bookmarkStart w:name="_Toc24380305" w:id="68"/>
+      <w:bookmarkStart w:name="_Toc256000022" w:id="69"/>
+      <w:bookmarkStart w:name="_Toc256000033" w:id="70"/>
+      <w:bookmarkStart w:name="_Toc256000040" w:id="71"/>
+      <w:bookmarkStart w:name="_Toc256000047" w:id="72"/>
+      <w:bookmarkStart w:name="_Toc97888221" w:id="73"/>
     </w:p>
-    <w:p w14:paraId="1A897CA5" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="005D6F72" w:rsidRDefault="0057351E" w:rsidP="0057351E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w:rsidRPr="005D6F72" w:rsidR="0057351E" w:rsidP="0057351E" w:rsidRDefault="0057351E" w14:paraId="1A897CA5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="993"/>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="_Toc194043576"/>
+      <w:bookmarkStart w:name="_Toc194043576" w:id="74"/>
       <w:r w:rsidRPr="005D6F72">
-        <w:lastRenderedPageBreak/>
         <w:t>Uppföljning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:r w:rsidRPr="005D6F72">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277F9059" w14:textId="77777777" w:rsidR="0057351E" w:rsidRDefault="0057351E" w:rsidP="0057351E">
+    <w:p w:rsidR="0057351E" w:rsidP="0057351E" w:rsidRDefault="0057351E" w14:paraId="277F9059" w14:textId="77777777">
       <w:r w:rsidRPr="00AF02C9">
         <w:t>Sjukhusledningen/</w:t>
       </w:r>
       <w:r>
         <w:t>Hållbarhets</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF02C9">
         <w:t xml:space="preserve">strateg </w:t>
       </w:r>
       <w:r>
         <w:t>följer upp resultat för miljömålen på övergripande nivå och varje verksamhetsområdeschef ansvarar för uppföljning av lokalanpassade mål och åtgärder i Plan och Styr.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D167F8" w14:textId="77777777" w:rsidR="0057351E" w:rsidRDefault="0057351E" w:rsidP="0057351E">
+    <w:p w:rsidR="0057351E" w:rsidP="0057351E" w:rsidRDefault="0057351E" w14:paraId="63D167F8" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Uppföljning sker i samband </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3318">
         <w:t>med</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ledningens genomgång och vid interna miljörevisioner. Resultat för miljömål lämnas till årsredovisning på SÄS och inom VGR. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA19AD4" w14:textId="4008BB52" w:rsidR="0057351E" w:rsidRPr="005D6F72" w:rsidRDefault="0057351E" w:rsidP="0057351E">
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="85" w:name="_Toc194043577"/>
+    <w:p w:rsidRPr="005D6F72" w:rsidR="0057351E" w:rsidP="0057351E" w:rsidRDefault="0057351E" w14:paraId="1BA19AD4" w14:textId="4008BB52">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000079" w:id="75"/>
+      <w:bookmarkStart w:name="_Toc256000072" w:id="76"/>
+      <w:bookmarkStart w:name="_Toc256000065" w:id="77"/>
+      <w:bookmarkStart w:name="_Toc256000058" w:id="78"/>
+      <w:bookmarkStart w:name="_Toc24380307" w:id="79"/>
+      <w:bookmarkStart w:name="_Toc256000030" w:id="80"/>
+      <w:bookmarkStart w:name="_Toc256000037" w:id="81"/>
+      <w:bookmarkStart w:name="_Toc256000044" w:id="82"/>
+      <w:bookmarkStart w:name="_Toc256000051" w:id="83"/>
+      <w:bookmarkStart w:name="_Toc97888223" w:id="84"/>
+      <w:bookmarkStart w:name="_Toc194043577" w:id="85"/>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6F72">
         <w:t>eferensförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:r w:rsidRPr="005D6F72">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BD7B94" w14:textId="77777777" w:rsidR="0057351E" w:rsidRPr="00747066" w:rsidRDefault="0057351E" w:rsidP="0057351E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="0057351E" w:rsidP="0057351E" w:rsidRDefault="0057351E" w14:paraId="21BD7B94" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005D6F72">
         <w:t>Miljömål 2030</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9A3D40" w14:textId="592E846E" w:rsidR="00012E44" w:rsidRPr="00747066" w:rsidRDefault="00012E44" w:rsidP="0057351E">
+    <w:p w:rsidRPr="00747066" w:rsidR="00812386" w:rsidP="00812386" w:rsidRDefault="00812386" w14:paraId="4C559F33" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hållbarhetsplan, Bilaga till SÄS verksamhetsplan 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00747066" w:rsidR="00812386" w:rsidP="00812386" w:rsidRDefault="00812386" w14:paraId="79805BFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747066" w:rsidR="00012E44" w:rsidP="0057351E" w:rsidRDefault="00012E44" w14:paraId="3A9A3D40" w14:textId="592E846E">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00012E44" w:rsidRPr="00747066" w:rsidSect="0057351E">
-      <w:pgSz w:w="11900" w:h="16840"/>
+    <w:sectPr w:rsidRPr="00747066" w:rsidR="00012E44" w:rsidSect="0057351E">
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="366482D5" w14:textId="77777777" w:rsidR="005C6136" w:rsidRDefault="005C6136">
+    <w:p w:rsidR="002566BA" w:rsidRDefault="002566BA" w14:paraId="0ED76C22" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0749CFB5" w14:textId="77777777" w:rsidR="005C6136" w:rsidRDefault="005C6136">
+    <w:p w:rsidR="002566BA" w:rsidRDefault="002566BA" w14:paraId="5BFE122B" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0B1B864C" w14:textId="77777777" w:rsidR="005C6136" w:rsidRDefault="005C6136">
+    <w:p w:rsidR="002566BA" w:rsidRDefault="002566BA" w14:paraId="0A9E5AD1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3448,275 +3163,275 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
-[...2 lines deleted...]
-        <w:rStyle w:val="Sidnummer"/>
+      <w:pStyle w:val="Footer"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5EA7445D" w14:textId="77777777" w:rsidR="00AD7C43" w:rsidRDefault="00AD7C43"/>
+  <w:p w:rsidR="00AD7C43" w:rsidRDefault="00AD7C43" w14:paraId="5EA7445D" w14:textId="77777777"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00B05F79" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00EF64E0" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00812386" w14:paraId="47BD2091" w14:textId="0983A8E9">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-476681400"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00A65FD4">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
+        <w:r w:rsidRPr="00EF64E0" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
+        <w:r w:rsidRPr="00EF64E0" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
+        <w:r w:rsidRPr="00EF64E0" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
+        <w:r w:rsidRPr="00EF64E0" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EF64E0">
+        <w:r w:rsidRPr="00EF64E0" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+    <w:r w:rsidRPr="00EF64E0" w:rsidR="005E541E">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+    <w:r w:rsidRPr="00EF64E0" w:rsidR="005E541E">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+    <w:r w:rsidRPr="00EF64E0" w:rsidR="005E541E">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+    <w:r w:rsidRPr="00EF64E0" w:rsidR="005E541E">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+    <w:r w:rsidRPr="00EF64E0" w:rsidR="005E541E">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+    <w:r w:rsidRPr="00EF64E0" w:rsidR="005E541E">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
+    <w:r w:rsidRPr="00EF64E0" w:rsidR="005E541E">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="78579BA6" w14:textId="77777777" w:rsidR="00AD7C43" w:rsidRDefault="00AD7C43"/>
+  <w:p w:rsidR="00AD7C43" w:rsidRDefault="00AD7C43" w14:paraId="78579BA6" w14:textId="77777777"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="18B43FB5">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1330CEF9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1219938232" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -3753,593 +3468,593 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51D33F2B" w14:textId="77777777" w:rsidR="005C6136" w:rsidRDefault="005C6136"/>
+    <w:p w:rsidR="002566BA" w:rsidRDefault="002566BA" w14:paraId="4A2EA779" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0500E6C4" w14:textId="77777777" w:rsidR="005C6136" w:rsidRDefault="005C6136">
+    <w:p w:rsidR="002566BA" w:rsidRDefault="002566BA" w14:paraId="55CBE69A" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="68F18CA4" w14:textId="77777777" w:rsidR="005C6136" w:rsidRDefault="005C6136">
+    <w:p w:rsidR="002566BA" w:rsidRDefault="002566BA" w14:paraId="4DEF4CCF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="212140277" name="Textruta 212140277"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="0D04FD16">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 212140277" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 212140277" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="75B4D647" w14:textId="77777777" w:rsidR="00AD7C43" w:rsidRDefault="00AD7C43"/>
+  <w:p w:rsidR="00AD7C43" w:rsidRDefault="00AD7C43" w14:paraId="75B4D647" w14:textId="77777777"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="788FEAC4" w14:textId="7FCD22BD" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="005E541E" w:rsidP="005E541E" w:rsidRDefault="005E541E" w14:paraId="788FEAC4" w14:textId="7FCD22BD">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="376BA92B" wp14:editId="7BBAB39A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-66040</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="672148586" name="Textruta 672148586"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
+                        <w:p w:rsidR="005E541E" w:rsidP="005E541E" w:rsidRDefault="005E541E" w14:paraId="03A8AA0A" w14:textId="77777777">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="376BA92B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="2A2F84DA">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="376BA92B">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 672148586" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4LH+jGwIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+ykabZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvr0&#10;hRIfmKmYAiNKehSe3i8+fpi3thATqEFVwhFMYnzR2pLWIdgiyzyvhWZ+BFYYdEpwmgXcul1WOdZi&#10;dq2ySZ7PshZcZR1w4T2ePvZOukj5pRQ8PEvpRSCqpNhbSKtL6zau2WLOip1jtm740Ab7hy40awwW&#10;Pad6ZIGRvWv+SKUb7sCDDCMOOgMpGy7SDDjNOH83zaZmVqRZEBxvzzD5/5eWPx029sWR0H2FDgmM&#10;gLTWFx4P4zyddDr+sVOCfoTweIZNdIFwPJzOZnfIBSUcfZPxLMcv5sku163z4ZsATaJRUoe8JLjY&#10;Ye1DH3oKidUMrBqlEjfKkLaks5vbPF04ezC5Mljj0my0QrftSFOV9OY0yBaqI87noKfeW75qsIc1&#10;8+GFOeQa+0b9hmdcpAKsBYNFSQ3u19/OYzxSgF5KWtROSf3PPXOCEvXdIDl34+k0ii1tprefJ7hx&#10;157ttcfs9QOgPMf4UixPZowP6mRKB/oNZb6MVdHFDMfaJQ0n8yH0isZnwsVymYJQXpaFtdlYHlNH&#10;VCPCr90bc3agISCDT3BSGSvesdHH9nws9wFkk6iKOPeoDvCjNBPZwzOK2r/ep6jLY1/8BgAA//8D&#10;AFBLAwQUAAYACAAAACEA8LdZvuMAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8&#10;gzVI7Fon5tEQ4lRVpAqpgkVLN+wmsZtE+BFitw39eoYV7GY0R3fOLZaTNeykx9B7JyGdJ8C0a7zq&#10;XSth/76eZcBCRKfQeKclfOsAy/L6qsBc+bPb6tMutoxCXMhRQhfjkHMemk5bDHM/aEe3gx8tRlrH&#10;lqsRzxRuDRdJ8sgt9o4+dDjoqtPN5+5oJWyq9Rtua2Gzi6leXg+r4Wv/8SDl7c20egYW9RT/YPjV&#10;J3Uoyan2R6cCMxJmYiEIpSFN7oERsUiyFFgt4U48ZcDLgv/vUP4AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAuCx/oxsCAAA0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA8LdZvuMAAAALAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 672148586" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
+                  <w:p w:rsidR="005E541E" w:rsidP="005E541E" w:rsidRDefault="005E541E" w14:paraId="685B7E76" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="077420B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8BA950A"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4398,1419 +4113,1419 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11995457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE2E9316"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13042C7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28E2C3D6"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DEC5FFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80E8B026"/>
     <w:lvl w:ilvl="0" w:tplc="64628A10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2963" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EDAED194">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3683" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C3E4B686">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4403" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="EA1E0792">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5123" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C480D41C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5843" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="D396A4E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6563" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="ACF60AEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7283" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F8CEC134">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8003" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6AEEA14E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8723" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38F67801"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B166D42"/>
     <w:lvl w:ilvl="0" w:tplc="1C32FE40">
       <w:start w:val="2030"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="430" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1150" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1870" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2590" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3310" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4030" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4750" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5470" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6190" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39CE58C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35A6AF2C"/>
     <w:lvl w:ilvl="0" w:tplc="B30432CC">
       <w:start w:val="2023"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BF200C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4066EB78"/>
     <w:lvl w:ilvl="0" w:tplc="EFE852C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C442C4EE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5896,401 +5611,401 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="488A12D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A402698"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EEC7D6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42A0545E"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6349,1247 +6064,1247 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="568C7D0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F738CE8E"/>
     <w:lvl w:ilvl="0" w:tplc="CDD29492">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2964"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="09C662D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3683"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1C6CA918">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4403"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="9BC432C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5123"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="EDB8605A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5843"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="B99E6F9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6563"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6AD86240">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B36E0A5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8003"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F16C774C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8723"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="623027E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="888626FE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FE30381"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="089A3D86"/>
     <w:lvl w:ilvl="0" w:tplc="E098D000">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2969"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="22660B26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3688"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="ED02E534">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4408"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="8ECEEC4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5128"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="6E24D52E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5848"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="CA281FBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6568"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="E856CA12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7288"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="AEAEC400">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8008"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EC54F0C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8728"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1496648017">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="200476821">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1896695899">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="205484658">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1585263944">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="539704861">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1539315174">
     <w:abstractNumId w:val="18"/>
@@ -7648,70 +7363,71 @@
   <w:num w:numId="25" w16cid:durableId="1362509863">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1219589245">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="507133093">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="420681848">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1546795845">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="218323801">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1416778404">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="70"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="00001FCF"/>
     <w:rsid w:val="000045F6"/>
@@ -7750,97 +7466,100 @@
     <w:rsid w:val="00064CA9"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="000732FA"/>
     <w:rsid w:val="00073D32"/>
     <w:rsid w:val="000758D4"/>
     <w:rsid w:val="000810A5"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00092C4F"/>
     <w:rsid w:val="0009317A"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="00095FA7"/>
     <w:rsid w:val="000A594E"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000B7D2E"/>
     <w:rsid w:val="000D252C"/>
     <w:rsid w:val="000D463E"/>
     <w:rsid w:val="000D7A52"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000F0377"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F5CA9"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="000F79B7"/>
     <w:rsid w:val="001005F3"/>
+    <w:rsid w:val="00101048"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="00103513"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00104D9C"/>
     <w:rsid w:val="0010519A"/>
     <w:rsid w:val="001069BA"/>
     <w:rsid w:val="001138BE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="0011504B"/>
     <w:rsid w:val="00125AC3"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00132D7F"/>
     <w:rsid w:val="00132E6D"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00133C58"/>
     <w:rsid w:val="00134541"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136321"/>
     <w:rsid w:val="001367C5"/>
     <w:rsid w:val="001369B8"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00142BB5"/>
     <w:rsid w:val="00143474"/>
     <w:rsid w:val="00147948"/>
     <w:rsid w:val="001514DD"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00152A64"/>
     <w:rsid w:val="00153699"/>
     <w:rsid w:val="00153704"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="001602D4"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00162F4C"/>
     <w:rsid w:val="00163D3C"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="001672D9"/>
+    <w:rsid w:val="00174736"/>
     <w:rsid w:val="00175A09"/>
     <w:rsid w:val="00175E9A"/>
     <w:rsid w:val="00180FD8"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001826E2"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="00185C6B"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00187CA0"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A3679"/>
     <w:rsid w:val="001A3852"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A56AA"/>
     <w:rsid w:val="001A75F4"/>
     <w:rsid w:val="001A7B68"/>
     <w:rsid w:val="001B01D2"/>
     <w:rsid w:val="001B0C9C"/>
     <w:rsid w:val="001B23F5"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C1E17"/>
     <w:rsid w:val="001C2B7E"/>
@@ -7865,50 +7584,51 @@
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211CC4"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="0021248A"/>
     <w:rsid w:val="002150C2"/>
     <w:rsid w:val="00217163"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002221D3"/>
     <w:rsid w:val="00224AF4"/>
     <w:rsid w:val="00231F90"/>
     <w:rsid w:val="00233920"/>
     <w:rsid w:val="00233E94"/>
     <w:rsid w:val="002344C0"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="002366DA"/>
     <w:rsid w:val="002442BC"/>
     <w:rsid w:val="00244467"/>
     <w:rsid w:val="00245A31"/>
     <w:rsid w:val="00247127"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253B83"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="002544DB"/>
+    <w:rsid w:val="002566BA"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262684"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="00264119"/>
     <w:rsid w:val="00264FC5"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00267918"/>
     <w:rsid w:val="00271ED3"/>
     <w:rsid w:val="00274619"/>
     <w:rsid w:val="002751B1"/>
     <w:rsid w:val="0027591A"/>
     <w:rsid w:val="00276896"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="0028117A"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A002E"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A23A5"/>
     <w:rsid w:val="002A45A6"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
@@ -7920,50 +7640,51 @@
     <w:rsid w:val="002C736D"/>
     <w:rsid w:val="002D0003"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D10F9"/>
     <w:rsid w:val="002D153D"/>
     <w:rsid w:val="002D3788"/>
     <w:rsid w:val="002D38CF"/>
     <w:rsid w:val="002D3A42"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002D7C9A"/>
     <w:rsid w:val="002E1599"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F1423"/>
     <w:rsid w:val="002F1E37"/>
     <w:rsid w:val="002F20BD"/>
     <w:rsid w:val="002F22C3"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F2FE9"/>
     <w:rsid w:val="002F42FC"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="00303312"/>
     <w:rsid w:val="003038A0"/>
+    <w:rsid w:val="00304961"/>
     <w:rsid w:val="003057D0"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="0031439F"/>
     <w:rsid w:val="003159F3"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00322BA3"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="003265F5"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330F6A"/>
     <w:rsid w:val="003312CE"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00343F39"/>
     <w:rsid w:val="00345956"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="003465D7"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00356EE1"/>
     <w:rsid w:val="003573AA"/>
     <w:rsid w:val="00357BD6"/>
     <w:rsid w:val="00360E0D"/>
@@ -8048,50 +7769,51 @@
     <w:rsid w:val="004647C9"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="0046572E"/>
     <w:rsid w:val="00467FA0"/>
     <w:rsid w:val="00470BCA"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00473518"/>
     <w:rsid w:val="004746CA"/>
     <w:rsid w:val="004746F1"/>
     <w:rsid w:val="004746FF"/>
     <w:rsid w:val="0047486E"/>
     <w:rsid w:val="0047529D"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00482864"/>
     <w:rsid w:val="00484D48"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00494D07"/>
     <w:rsid w:val="00495DD2"/>
     <w:rsid w:val="00496A22"/>
     <w:rsid w:val="004A1643"/>
     <w:rsid w:val="004A355D"/>
+    <w:rsid w:val="004A469A"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A7280"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B674A"/>
     <w:rsid w:val="004B7F0B"/>
     <w:rsid w:val="004C2B72"/>
     <w:rsid w:val="004C3129"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C49DA"/>
     <w:rsid w:val="004C54FD"/>
     <w:rsid w:val="004D0437"/>
     <w:rsid w:val="004D10F8"/>
     <w:rsid w:val="004D157B"/>
     <w:rsid w:val="004D353D"/>
     <w:rsid w:val="004D6713"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E4216"/>
     <w:rsid w:val="004E6EDC"/>
     <w:rsid w:val="004F32B7"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F74C4"/>
     <w:rsid w:val="004F7DA6"/>
     <w:rsid w:val="0050005B"/>
@@ -8214,194 +7936,199 @@
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="0067040E"/>
     <w:rsid w:val="00672129"/>
     <w:rsid w:val="006731B4"/>
     <w:rsid w:val="00673742"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006769DA"/>
     <w:rsid w:val="00681A53"/>
     <w:rsid w:val="00684A86"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00690DC2"/>
     <w:rsid w:val="00691BF3"/>
     <w:rsid w:val="006A1B4E"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A5D8F"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B266D"/>
     <w:rsid w:val="006B5ED4"/>
     <w:rsid w:val="006C1FD9"/>
     <w:rsid w:val="006C2868"/>
     <w:rsid w:val="006C5048"/>
+    <w:rsid w:val="006C5292"/>
     <w:rsid w:val="006C60C7"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C6B6E"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D1252"/>
     <w:rsid w:val="006D1591"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D36C8"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E03D1"/>
     <w:rsid w:val="006E3291"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F1D6C"/>
     <w:rsid w:val="006F4BF9"/>
     <w:rsid w:val="006F5A74"/>
     <w:rsid w:val="006F6CB8"/>
     <w:rsid w:val="00702900"/>
     <w:rsid w:val="007056B1"/>
     <w:rsid w:val="007063FF"/>
     <w:rsid w:val="007064C6"/>
     <w:rsid w:val="007070EC"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00713667"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="007175A3"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007229F4"/>
     <w:rsid w:val="007230E6"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="007347FB"/>
+    <w:rsid w:val="00735E08"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00746236"/>
     <w:rsid w:val="00747066"/>
     <w:rsid w:val="00751CFC"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="007624B5"/>
     <w:rsid w:val="007628F6"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00763467"/>
     <w:rsid w:val="0076352A"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00766D2D"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00773703"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="00781747"/>
     <w:rsid w:val="00782C54"/>
     <w:rsid w:val="007851BC"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="00787625"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00792335"/>
     <w:rsid w:val="00797058"/>
     <w:rsid w:val="007A360D"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B0506"/>
     <w:rsid w:val="007B2A31"/>
     <w:rsid w:val="007B4C49"/>
     <w:rsid w:val="007B5BAD"/>
     <w:rsid w:val="007B73C7"/>
     <w:rsid w:val="007C3337"/>
     <w:rsid w:val="007C4B23"/>
     <w:rsid w:val="007C552B"/>
     <w:rsid w:val="007C650C"/>
     <w:rsid w:val="007C74EF"/>
     <w:rsid w:val="007D1166"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E0ED3"/>
     <w:rsid w:val="007E16D8"/>
     <w:rsid w:val="007E4E9C"/>
     <w:rsid w:val="007F1A6C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F2087"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="007F6E3C"/>
     <w:rsid w:val="007F737A"/>
     <w:rsid w:val="00800732"/>
     <w:rsid w:val="00801204"/>
     <w:rsid w:val="00801463"/>
     <w:rsid w:val="00803E2A"/>
     <w:rsid w:val="008060E9"/>
     <w:rsid w:val="0080682A"/>
     <w:rsid w:val="00807098"/>
     <w:rsid w:val="00807BA4"/>
     <w:rsid w:val="0081094B"/>
+    <w:rsid w:val="00812386"/>
     <w:rsid w:val="00812CC2"/>
     <w:rsid w:val="00817CF5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008224BC"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00826F53"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="008340CE"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843496"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00846AD4"/>
     <w:rsid w:val="00850EB8"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="0085285D"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00861F7F"/>
     <w:rsid w:val="0086238C"/>
     <w:rsid w:val="008639A9"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087015C"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00871DEA"/>
     <w:rsid w:val="00872E7E"/>
     <w:rsid w:val="00877F39"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00884B83"/>
     <w:rsid w:val="0089033F"/>
     <w:rsid w:val="008909F1"/>
     <w:rsid w:val="008927C3"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="00897FAA"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A3F7A"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A6A62"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B5735"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C713A"/>
     <w:rsid w:val="008C72A9"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D2A09"/>
     <w:rsid w:val="008D58DD"/>
     <w:rsid w:val="008D71C2"/>
     <w:rsid w:val="008E1A35"/>
     <w:rsid w:val="008E20F8"/>
+    <w:rsid w:val="008E2BEB"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F22C7"/>
     <w:rsid w:val="008F289F"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F67D6"/>
     <w:rsid w:val="008F6CC0"/>
     <w:rsid w:val="008F77D7"/>
     <w:rsid w:val="008F7D04"/>
     <w:rsid w:val="00901A2A"/>
     <w:rsid w:val="00902381"/>
     <w:rsid w:val="009033C3"/>
     <w:rsid w:val="009042B4"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="0091368E"/>
     <w:rsid w:val="009147C8"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00916B10"/>
     <w:rsid w:val="00917835"/>
     <w:rsid w:val="00920526"/>
@@ -8412,56 +8139,58 @@
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="00933B98"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00936E46"/>
     <w:rsid w:val="009400A2"/>
     <w:rsid w:val="00940808"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00943EF6"/>
     <w:rsid w:val="00944CB0"/>
     <w:rsid w:val="00946BE3"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00947442"/>
     <w:rsid w:val="009474A5"/>
     <w:rsid w:val="00950579"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00953B98"/>
     <w:rsid w:val="0095643E"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00965EB8"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00972F1B"/>
     <w:rsid w:val="009756E0"/>
+    <w:rsid w:val="009819D0"/>
     <w:rsid w:val="00985242"/>
     <w:rsid w:val="00992CB1"/>
     <w:rsid w:val="009A5DE1"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009B6CAD"/>
+    <w:rsid w:val="009B7AC8"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C4F36"/>
     <w:rsid w:val="009C5EA4"/>
     <w:rsid w:val="009C6B56"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009D704E"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E663E"/>
     <w:rsid w:val="009E674E"/>
     <w:rsid w:val="009E6AC9"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F3C80"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="009F5787"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A00C6B"/>
     <w:rsid w:val="00A00FE9"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
@@ -8483,50 +8212,51 @@
     <w:rsid w:val="00A50332"/>
     <w:rsid w:val="00A51452"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A51731"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A56F23"/>
     <w:rsid w:val="00A6103B"/>
     <w:rsid w:val="00A63455"/>
     <w:rsid w:val="00A65CA8"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A660B7"/>
     <w:rsid w:val="00A70B17"/>
     <w:rsid w:val="00A716E8"/>
     <w:rsid w:val="00A7216D"/>
     <w:rsid w:val="00A751A5"/>
     <w:rsid w:val="00A76746"/>
     <w:rsid w:val="00A76C31"/>
     <w:rsid w:val="00A80344"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8386A"/>
     <w:rsid w:val="00A83B33"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A947F7"/>
     <w:rsid w:val="00A96927"/>
     <w:rsid w:val="00A973D9"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA19E4"/>
     <w:rsid w:val="00AA2AA1"/>
     <w:rsid w:val="00AA6B72"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA70C4"/>
     <w:rsid w:val="00AA7398"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB02FC"/>
     <w:rsid w:val="00AB0A8B"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB31AC"/>
     <w:rsid w:val="00AB3943"/>
     <w:rsid w:val="00AB6B82"/>
     <w:rsid w:val="00AC1C1A"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AC5AC6"/>
     <w:rsid w:val="00AD207D"/>
     <w:rsid w:val="00AD6BE2"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AD7C43"/>
     <w:rsid w:val="00AE016F"/>
@@ -8593,50 +8323,51 @@
     <w:rsid w:val="00B95AE2"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA63A0"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC4E9A"/>
     <w:rsid w:val="00BC5475"/>
     <w:rsid w:val="00BC6B73"/>
     <w:rsid w:val="00BD1B1B"/>
     <w:rsid w:val="00BD4BE6"/>
     <w:rsid w:val="00BE4614"/>
     <w:rsid w:val="00BE5B1A"/>
     <w:rsid w:val="00BE613E"/>
     <w:rsid w:val="00BE70C4"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BE7B13"/>
     <w:rsid w:val="00BF18CE"/>
     <w:rsid w:val="00BF739E"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C074ED"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C07FDF"/>
     <w:rsid w:val="00C10AB5"/>
+    <w:rsid w:val="00C10DCF"/>
     <w:rsid w:val="00C13175"/>
     <w:rsid w:val="00C16E5C"/>
     <w:rsid w:val="00C232FC"/>
     <w:rsid w:val="00C27C9B"/>
     <w:rsid w:val="00C302A2"/>
     <w:rsid w:val="00C30C1C"/>
     <w:rsid w:val="00C355B8"/>
     <w:rsid w:val="00C36878"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C44F40"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50472"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C65E4A"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C73681"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C7487B"/>
     <w:rsid w:val="00C757CE"/>
@@ -8700,78 +8431,81 @@
     <w:rsid w:val="00D035B1"/>
     <w:rsid w:val="00D053AB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D0764F"/>
     <w:rsid w:val="00D11E40"/>
     <w:rsid w:val="00D13139"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D16F52"/>
     <w:rsid w:val="00D214EE"/>
     <w:rsid w:val="00D24296"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D404E2"/>
     <w:rsid w:val="00D43DD9"/>
     <w:rsid w:val="00D44E54"/>
     <w:rsid w:val="00D458C9"/>
     <w:rsid w:val="00D474F9"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D50546"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D515B5"/>
     <w:rsid w:val="00D51B0B"/>
     <w:rsid w:val="00D5434F"/>
     <w:rsid w:val="00D652FA"/>
     <w:rsid w:val="00D659DD"/>
     <w:rsid w:val="00D65A95"/>
+    <w:rsid w:val="00D65BB0"/>
     <w:rsid w:val="00D65DE1"/>
+    <w:rsid w:val="00D70A53"/>
     <w:rsid w:val="00D70E9B"/>
     <w:rsid w:val="00D72FDA"/>
     <w:rsid w:val="00D73545"/>
     <w:rsid w:val="00D75A57"/>
     <w:rsid w:val="00D801F2"/>
     <w:rsid w:val="00D81F8B"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D90621"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA5212"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DA7D51"/>
     <w:rsid w:val="00DC0EBD"/>
     <w:rsid w:val="00DC108B"/>
     <w:rsid w:val="00DC50B6"/>
     <w:rsid w:val="00DC66F8"/>
     <w:rsid w:val="00DD2065"/>
     <w:rsid w:val="00DD3124"/>
     <w:rsid w:val="00DD5053"/>
     <w:rsid w:val="00DD7957"/>
     <w:rsid w:val="00DE3D50"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE6B4D"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF295F"/>
+    <w:rsid w:val="00DF545C"/>
     <w:rsid w:val="00DF6D79"/>
     <w:rsid w:val="00DF785B"/>
     <w:rsid w:val="00E00910"/>
     <w:rsid w:val="00E01DDA"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E05EBB"/>
     <w:rsid w:val="00E076E3"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E10F8A"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E20B77"/>
     <w:rsid w:val="00E221D8"/>
     <w:rsid w:val="00E30998"/>
     <w:rsid w:val="00E31BDA"/>
     <w:rsid w:val="00E33F48"/>
     <w:rsid w:val="00E34680"/>
     <w:rsid w:val="00E37C09"/>
     <w:rsid w:val="00E4076A"/>
     <w:rsid w:val="00E41BC4"/>
     <w:rsid w:val="00E4261B"/>
     <w:rsid w:val="00E43E35"/>
     <w:rsid w:val="00E451A1"/>
     <w:rsid w:val="00E45FB3"/>
     <w:rsid w:val="00E518C5"/>
     <w:rsid w:val="00E524BF"/>
@@ -8790,283 +8524,299 @@
     <w:rsid w:val="00E6658B"/>
     <w:rsid w:val="00E67926"/>
     <w:rsid w:val="00E70930"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E826BF"/>
     <w:rsid w:val="00E835E0"/>
     <w:rsid w:val="00E83C66"/>
     <w:rsid w:val="00E851F1"/>
     <w:rsid w:val="00E855C7"/>
     <w:rsid w:val="00E86B1B"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E960F1"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB1E79"/>
     <w:rsid w:val="00EB396D"/>
     <w:rsid w:val="00EB42D0"/>
     <w:rsid w:val="00EB6352"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC05F9"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC12FB"/>
     <w:rsid w:val="00EC1C1B"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC5555"/>
     <w:rsid w:val="00EC5E2A"/>
     <w:rsid w:val="00EC6809"/>
     <w:rsid w:val="00ED0D08"/>
     <w:rsid w:val="00ED295B"/>
     <w:rsid w:val="00ED3ECA"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE4832"/>
     <w:rsid w:val="00EE65AB"/>
     <w:rsid w:val="00EF107A"/>
     <w:rsid w:val="00EF3711"/>
     <w:rsid w:val="00EF3B52"/>
     <w:rsid w:val="00EF3E33"/>
     <w:rsid w:val="00EF5270"/>
     <w:rsid w:val="00EF64E0"/>
     <w:rsid w:val="00F00D20"/>
     <w:rsid w:val="00F02895"/>
     <w:rsid w:val="00F04429"/>
     <w:rsid w:val="00F07311"/>
     <w:rsid w:val="00F11310"/>
     <w:rsid w:val="00F14070"/>
     <w:rsid w:val="00F1588D"/>
     <w:rsid w:val="00F1705D"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F24F74"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F27AF5"/>
     <w:rsid w:val="00F309B8"/>
     <w:rsid w:val="00F30F74"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F36A71"/>
     <w:rsid w:val="00F36DD4"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F425C1"/>
     <w:rsid w:val="00F436A5"/>
     <w:rsid w:val="00F436D2"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51BDE"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F53713"/>
     <w:rsid w:val="00F567C0"/>
     <w:rsid w:val="00F57659"/>
     <w:rsid w:val="00F604EA"/>
     <w:rsid w:val="00F609B9"/>
     <w:rsid w:val="00F6122D"/>
     <w:rsid w:val="00F62C50"/>
     <w:rsid w:val="00F666E0"/>
     <w:rsid w:val="00F67C3E"/>
     <w:rsid w:val="00F711FC"/>
     <w:rsid w:val="00F7466C"/>
     <w:rsid w:val="00F759A0"/>
     <w:rsid w:val="00F81079"/>
     <w:rsid w:val="00F81DE9"/>
+    <w:rsid w:val="00F822E8"/>
     <w:rsid w:val="00F84EDB"/>
     <w:rsid w:val="00F85712"/>
     <w:rsid w:val="00F864F3"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F950A7"/>
     <w:rsid w:val="00FA29B8"/>
     <w:rsid w:val="00FA40AA"/>
     <w:rsid w:val="00FA4BD9"/>
     <w:rsid w:val="00FA5FD6"/>
     <w:rsid w:val="00FA783D"/>
     <w:rsid w:val="00FA7A9B"/>
     <w:rsid w:val="00FB04D5"/>
     <w:rsid w:val="00FB0A06"/>
     <w:rsid w:val="00FB11A6"/>
     <w:rsid w:val="00FB23BB"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB646C"/>
     <w:rsid w:val="00FC12D9"/>
     <w:rsid w:val="00FC23A8"/>
     <w:rsid w:val="00FC41E1"/>
     <w:rsid w:val="00FC49BF"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE532B"/>
     <w:rsid w:val="00FF6001"/>
     <w:rsid w:val="00FF6605"/>
     <w:rsid w:val="00FF66B7"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="0171AD10"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="0D854CCD"/>
+    <w:rsid w:val="13342539"/>
     <w:rsid w:val="1492EC97"/>
+    <w:rsid w:val="150EA555"/>
+    <w:rsid w:val="287B2136"/>
+    <w:rsid w:val="2FE1B036"/>
+    <w:rsid w:val="33627320"/>
+    <w:rsid w:val="394ACE2A"/>
+    <w:rsid w:val="47282AFF"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="66343F97"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="771FD276"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{1882C5FC-E628-4365-97A6-A32265923C14}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9091,75 +8841,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -9194,57 +8944,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -9302,2183 +9052,2184 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EF64E0"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00494D07"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Underrubrik">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="UnderrubrikChar"/>
+    <w:link w:val="SubtitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
-[...2 lines deleted...]
-    <w:link w:val="Underrubrik"/>
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:rsid w:val="00012E44"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00233920"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
     <w:name w:val="Underrubrik VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00233920"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF3B52"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/miljo/kommunikationspaket/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas294-665190166-1384/surrogate/Slutrapport%20lokala%20insatser%20om%20h%c3%a5llbart%20resande%20f%c3%b6r%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus%2c%20Bor%c3%a5s.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs4307-1443998878-856/surrogate/affisch_t%C3%A4nk%20innanf%C3%B6r%20boxen.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/miljo/kommunikationspaket/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/miljo/hallbart-resande/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/miljo/arshjul/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas294-665190166-554/surrogate/Minska%20textilsvinn%20fr%c3%a5n%20patientkl%c3%a4der%20-%20Affischer%20att%20s%c3%a4tta%20upp.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas294-665190166-1273/surrogate/Tv%c3%a4tthantering%20-%20Skylt%20att%20s%c3%a4tta%20upp%20i%20milj%c3%b6rummet.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/miljo/arshjul/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://player.vgregion.se/s/hoeZaTVteGjHdmZGY4uLCo/VhVAjh5t9LHAnzB9gBBe8P" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/miljo/kommunikationspaket/" TargetMode="External" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/miljo/arshjul/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/miljo/kommunikationspaket/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://player.vgregion.se/s/hoeZaTVteGjHdmZGY4uLCo/VhVAjh5t9LHAnzB9gBBe8P" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/miljo/kommunikationspaket/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas294-665190166-1384/surrogate/Slutrapport%20lokala%20insatser%20om%20h%c3%a5llbart%20resande%20f%c3%b6r%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus%2c%20Bor%c3%a5s.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs4307-1443998878-856/surrogate/affisch_t%C3%A4nk%20innanf%C3%B6r%20boxen.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/miljo/hallbart-resande/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas294-665190166-554/surrogate/Minska%20textilsvinn%20fr%c3%a5n%20patientkl%c3%a4der%20-%20Affischer%20att%20s%c3%a4tta%20upp.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/miljo/arshjul/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas294-665190166-1273/surrogate/Tv%c3%a4tthantering%20-%20Skylt%20att%20s%c3%a4tta%20upp%20i%20milj%c3%b6rummet.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -11762,312 +11513,52 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...271 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>6.2 Miljömål 2025</dc:title>
+  <dc:title>6.2 Miljömål 2026</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Johanna Hårsmar</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>