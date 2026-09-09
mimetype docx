--- v0 (2025-11-26)
+++ v1 (2026-09-09)
@@ -6,86 +6,78 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3EEBEE40" w14:textId="7E52E458" w:rsidR="0071579F" w:rsidRDefault="009CD027" w:rsidP="00E94D36">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="007C4B22">
         <w:t>Förstärkt IVA-vård på Södra Älvsborgs Sjukhus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CA4D673" w14:textId="77777777" w:rsidR="00437CB8" w:rsidRDefault="00437CB8" w:rsidP="00437CB8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0" w:firstLine="992"/>
       </w:pPr>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AC3C408" w14:textId="77777777" w:rsidR="00437CB8" w:rsidRDefault="00437CB8" w:rsidP="00437CB8">
       <w:r>
         <w:t xml:space="preserve">Regionstyrelsen beslutade efter </w:t>
       </w:r>
       <w:r w:rsidRPr="006301B0">
         <w:t xml:space="preserve">covid-19-pandemin </w:t>
       </w:r>
       <w:r>
-        <w:t>att stärka upp intensivvården i Västra Götalandsregionen. Beslutet togs att avsätta medel för en treårsperiod (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">) för att jobba fram en modell och implementera förstärkt IVA-vård på de olika sjukhusen i VGR. </w:t>
+        <w:t xml:space="preserve">att stärka upp intensivvården i Västra Götalandsregionen. Beslutet togs att avsätta medel för en treårsperiod (2022-2024) för att jobba fram en modell och implementera förstärkt IVA-vård på de olika sjukhusen i VGR. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="334440F9" w14:textId="77777777" w:rsidR="00437CB8" w:rsidRDefault="00437CB8" w:rsidP="00437CB8">
       <w:pPr>
         <w:ind w:right="849"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Under 2023 var Södra Älvsborgs Sjukhus tillsammans med NU-sjukvården med i en pilot för att testa och justera modellen förstärkt IVA-vård. Det var två sjuksköterskor och två undersköterskor från SÄS som var med i piloten. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C7D50AB" w14:textId="77777777" w:rsidR="00437CB8" w:rsidRDefault="00437CB8" w:rsidP="00437CB8">
       <w:r>
         <w:t xml:space="preserve">Under 2024 implementeras och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>breddinförs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> förstärkt IVA-vård på samtliga sjukhus inom VGR. På SÄS är det beslutat det ska finnas förstärkningssjuksköterskor och förstärkningsundersköterskor som ingår i förstärkt IVA-vård.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E8CA383" w14:textId="77777777" w:rsidR="00437CB8" w:rsidRDefault="00437CB8" w:rsidP="00437CB8">
       <w:r>
@@ -133,257 +125,212 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>Bakgrund………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="2731E985">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6F6630" w14:textId="055FAD9A" w:rsidR="00F74306" w:rsidRDefault="00F23EA5" w:rsidP="003F0D56">
       <w:pPr>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
-        <w:t>Syfte………………………………………………………………………………</w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t>Syfte……………………………………………………………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidR="2B9B2FBC">
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5DBAEE" w14:textId="637A4040" w:rsidR="00F23EA5" w:rsidRDefault="004A389C" w:rsidP="003F0D56">
+      <w:r>
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>Vad är förstärkt IVA</w:t>
+      </w:r>
+      <w:r w:rsidR="001808C2">
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>vård……………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="4FE457C5">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="2B9B2FBC">
-[...26 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="58454FB5">
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>3-4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2161A49D" w14:textId="4727B9D7" w:rsidR="00A037E1" w:rsidRDefault="00A037E1" w:rsidP="00A25C9E">
+      <w:pPr>
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>Anställningsvillkor……………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25C9E">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
-      <w:r w:rsidR="4FE457C5">
+      <w:r w:rsidR="00443F78">
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29005209" w14:textId="305690AC" w:rsidR="00E918E3" w:rsidRDefault="00E918E3" w:rsidP="00367DC7">
+      <w:pPr>
+        <w:ind w:firstLine="312"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>Anställningsavtal………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="7655912E">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...17 lines deleted...]
-        <w:t>Anställningsvillkor……………………………………………………………</w:t>
+      <w:r w:rsidR="00443F78">
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725B1120" w14:textId="5A11551B" w:rsidR="00E918E3" w:rsidRDefault="00E918E3" w:rsidP="00367DC7">
+      <w:pPr>
+        <w:ind w:firstLine="312"/>
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lön………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF590A">
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>..</w:t>
       </w:r>
       <w:r w:rsidR="00A25C9E">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
-        <w:t>……</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29005209" w14:textId="305690AC" w:rsidR="00E918E3" w:rsidRDefault="00E918E3" w:rsidP="00367DC7">
-[...23 lines deleted...]
-      <w:r w:rsidR="00443F78">
+    <w:p w14:paraId="0EE53E71" w14:textId="65FACB24" w:rsidR="00E74900" w:rsidRDefault="00461568" w:rsidP="00CF590A">
+      <w:pPr>
+        <w:ind w:right="991" w:firstLine="312"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>Kompetensutveckling………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25C9E">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725B1120" w14:textId="5A11551B" w:rsidR="00E918E3" w:rsidRDefault="00E918E3" w:rsidP="00367DC7">
-[...31 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="50430C9A" w14:textId="58BDE4A6" w:rsidR="00E1772D" w:rsidRDefault="00E1772D" w:rsidP="00992512">
+      <w:pPr>
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>Roller och ansvar…………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00A25C9E">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
-        <w:t>4</w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3E964F" w14:textId="07F99903" w:rsidR="00107E99" w:rsidRDefault="1B929E08" w:rsidP="00992512">
       <w:pPr>
         <w:rPr>
           <w:webHidden/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2A70A105">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00FE4483">
+        <w:rPr>
+          <w:webHidden/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00107E99" w:rsidRPr="2A70A105">
         <w:rPr>
           <w:webHidden/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Förstärkningsmedarbetare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00107E99" w:rsidRPr="2A70A105">
         <w:rPr>
           <w:webHidden/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>……………………………………</w:t>
       </w:r>
       <w:r w:rsidR="303EFC1A" w:rsidRPr="2A70A105">
         <w:rPr>
           <w:webHidden/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>...........</w:t>
@@ -404,146 +351,117 @@
       </w:r>
       <w:r w:rsidR="00A25C9E">
         <w:rPr>
           <w:webHidden/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3462ED3D" w14:textId="0D6FC05D" w:rsidR="00107E99" w:rsidRDefault="3C5884B5" w:rsidP="00992512">
       <w:pPr>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="003D783B">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
-        <w:t>Första linjens chef – vårdavdelningar…………………………</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Första linjens chef – vårdavdelningar………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25C9E">
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B96A59E" w14:textId="4269FDE0" w:rsidR="003D783B" w:rsidRDefault="14BD000C" w:rsidP="00992512">
+      <w:pPr>
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r w:rsidR="003D783B">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
-        <w:t>…….</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Första linjens chef </w:t>
+      </w:r>
+      <w:r w:rsidR="00054918">
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
       <w:r w:rsidR="003D783B">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> IVA</w:t>
+      </w:r>
+      <w:r w:rsidR="00054918">
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1060">
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>.5-</w:t>
       </w:r>
       <w:r w:rsidR="00A25C9E">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
-        <w:t>5</w:t>
-[...61 lines deleted...]
-        </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FFECED2" w14:textId="37D257BA" w:rsidR="00054918" w:rsidRDefault="67866016" w:rsidP="00992512">
       <w:pPr>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2A70A105">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00FE4483">
+        <w:rPr>
+          <w:webHidden/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001E2338" w:rsidRPr="2A70A105">
         <w:rPr>
           <w:webHidden/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Verksamhetsområdeschef</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007F6FF0" w:rsidRPr="2A70A105">
         <w:rPr>
           <w:webHidden/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> An/Op/IVA………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00CF590A">
         <w:rPr>
           <w:webHidden/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -556,132 +474,108 @@
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="594CCF0F" w14:textId="1B7C3A69" w:rsidR="007F6FF0" w:rsidRDefault="669A07D0" w:rsidP="00992512">
       <w:pPr>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="007F6FF0">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>Verksamhetsområde</w:t>
       </w:r>
       <w:r w:rsidR="009D4A35">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
-        <w:t>schef övriga VO……………………………</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>schef övriga VO………………………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25C9E">
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA35DB1" w14:textId="77DFA808" w:rsidR="00400044" w:rsidRDefault="3D954341" w:rsidP="00400044">
+      <w:pPr>
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r w:rsidR="009D4A35">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
-        <w:t>…….</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>HR………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62E8B">
+        <w:rPr>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00A25C9E">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
-        <w:t>6</w:t>
-[...37 lines deleted...]
-        </w:rPr>
         <w:t>6-7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="143E433D" w14:textId="7DAB0EB8" w:rsidR="00400044" w:rsidRDefault="00400044" w:rsidP="00400044">
       <w:pPr>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>Arbetssätt</w:t>
       </w:r>
       <w:r w:rsidR="00A97FF7">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
-        <w:t>………………………………………………………………………</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>…………………………………………………………………………….</w:t>
+      </w:r>
       <w:r w:rsidR="00CF590A">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00034BED">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73815CDD" w14:textId="2660B51D" w:rsidR="00A97FF7" w:rsidRDefault="00A97FF7" w:rsidP="00400044">
       <w:pPr>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
         <w:t>Uppdrag…………………………………………………………………………</w:t>
@@ -722,58 +616,56 @@
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00034BED">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D19F8D0" w14:textId="5B75590D" w:rsidR="004A2E2F" w:rsidRDefault="004A2E2F" w:rsidP="00A97FF7">
       <w:pPr>
         <w:ind w:firstLine="312"/>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>Introduktion och placering på IVA……………………………………</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00034BED">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>7-8</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="557ABCAA" w14:textId="3FE62349" w:rsidR="004A2E2F" w:rsidRDefault="004A2E2F" w:rsidP="00A97FF7">
       <w:pPr>
         <w:ind w:firstLine="312"/>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>Rapporteringsväg vid skarpt läge………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00CF590A">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00034BED">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>8</w:t>
@@ -860,104 +752,82 @@
           <w:webHidden/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>Uppföljning av förstärkt IVA</w:t>
       </w:r>
       <w:r w:rsidR="00EC4BBB">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>vård</w:t>
       </w:r>
       <w:r w:rsidR="0029664C">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
-        <w:t>…………………………………</w:t>
-[...6 lines deleted...]
-        <w:t>……</w:t>
+        <w:t>………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00EC4BBB">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00034BED">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="790009D7" w14:textId="3ABFD0E1" w:rsidR="00F4679E" w:rsidRDefault="000A4B59" w:rsidP="00F4679E">
       <w:pPr>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
-        <w:t>Länkar……………………………………………………………………………</w:t>
-[...6 lines deleted...]
-        <w:t>……</w:t>
+        <w:t>Länkar…………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00034BED">
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
-        <w:t>.</w:t>
-[...6 lines deleted...]
-        <w:t>.9</w:t>
+        <w:t>..9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B40C871" w14:textId="77777777" w:rsidR="001B23BB" w:rsidRDefault="001B23BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="VGR Sans" w:eastAsiaTheme="majorEastAsia" w:hAnsi="VGR Sans" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc173222295"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -975,59 +845,51 @@
     <w:p w14:paraId="036577A2" w14:textId="77777777" w:rsidR="001755BA" w:rsidRDefault="001755BA" w:rsidP="001755BA">
       <w:r w:rsidRPr="0051719F">
         <w:t>Förstärkt IVA-vård är en regional satsning på att förstärka vården på intensivvårdsavdelning</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="0051719F">
         <w:t>IVA</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0051719F">
         <w:t xml:space="preserve"> vid extraordinära situationer och särskilda händelser. Målet att skapa en robust och hållbar struktur</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, bidrar också </w:t>
       </w:r>
       <w:r w:rsidRPr="0051719F">
         <w:t>till en stärkt kompetens på hemavdelning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="682F2139" w14:textId="77777777" w:rsidR="00105E91" w:rsidRDefault="001755BA" w:rsidP="00105E91">
       <w:r>
-        <w:t>Södra Älvsborgs Sjukhusledning beslutade 25 januari 2023 att SÄS skulle ingå i förstärkt IVA-</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> som startades i mars 2023. </w:t>
+        <w:t xml:space="preserve">Södra Älvsborgs Sjukhusledning beslutade 25 januari 2023 att SÄS skulle ingå i förstärkt IVA-vård pilot som startades i mars 2023. </w:t>
       </w:r>
       <w:r w:rsidR="00105E91">
         <w:t xml:space="preserve">                                                                                                           </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF082CB" w14:textId="08EE8F20" w:rsidR="001755BA" w:rsidRDefault="001755BA" w:rsidP="00105E91">
       <w:r>
         <w:t>Södra Älvsborgs Sjukhusledning beslutade 29 november 2023 att</w:t>
       </w:r>
       <w:r w:rsidR="00105E91">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">SÄS ska </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>breddinföra</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> förstärkt IVA-vård under 2024 och att det ska finnas förstärkningssjuksköterskor och förstärkningsundersköterskor inom intensivvård på SÄS. En förstärkningssjuksköterska och en förstärkningsundersköterska bildar ett förstärkningsvårdpar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D4F122" w14:textId="77777777" w:rsidR="00404916" w:rsidRDefault="00404916" w:rsidP="00404916">
@@ -1884,374 +1746,297 @@
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc173222318"/>
     </w:p>
     <w:p w14:paraId="054FDC4E" w14:textId="77777777" w:rsidR="001F59E6" w:rsidRDefault="001F59E6" w:rsidP="00A40F4A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4197AF9E" w14:textId="77777777" w:rsidR="001F59E6" w:rsidRDefault="001F59E6" w:rsidP="00A40F4A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67ED26DC" w14:textId="2D19607F" w:rsidR="006240CE" w:rsidRDefault="006240CE" w:rsidP="00A40F4A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Länkar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="0FF8C4A1" w14:textId="77777777" w:rsidR="006240CE" w:rsidRDefault="001F59E6" w:rsidP="006240CE">
+    <w:p w14:paraId="0FF8C4A1" w14:textId="77777777" w:rsidR="006240CE" w:rsidRDefault="006240CE" w:rsidP="006240CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="006240CE" w:rsidRPr="00632C71">
+        <w:r w:rsidRPr="00632C71">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>SÄS krisberedskap</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="559C0DE2" w14:textId="77777777" w:rsidR="006240CE" w:rsidRDefault="001F59E6" w:rsidP="006240CE">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5ECD762F" w14:textId="77777777" w:rsidR="006240CE" w:rsidRPr="006240CE" w:rsidRDefault="006240CE" w:rsidP="006240CE">
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="006240CE" w:rsidRPr="00632C71">
+        <w:r w:rsidRPr="0076555B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>Information</w:t>
+          <w:t>Uppdragsb</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0076555B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>eskrivning</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006240CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006240CE">
+        <w:t>Förstärkningssjuksköterska inom</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006240CE" w:rsidRPr="006240CE">
-[...3 lines deleted...]
-    <w:p w14:paraId="5ECD762F" w14:textId="7B712344" w:rsidR="006240CE" w:rsidRPr="006240CE" w:rsidRDefault="001F59E6" w:rsidP="006240CE">
+      <w:r w:rsidRPr="006240CE">
+        <w:t>intensivvård</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3BD62C" w14:textId="77777777" w:rsidR="006240CE" w:rsidRPr="006240CE" w:rsidRDefault="006240CE" w:rsidP="006240CE">
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="006240CE" w:rsidRPr="0076555B">
+        <w:r w:rsidRPr="00120FA9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Uppdragsbeskrivning</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006240CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="006240CE" w:rsidRPr="006240CE">
-[...21 lines deleted...]
-      <w:r w:rsidR="006240CE">
+      <w:r w:rsidRPr="006240CE">
+        <w:t>Förstärkningsundersköterska inom intensivvård</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11941B72" w14:textId="77777777" w:rsidR="006240CE" w:rsidRDefault="006240CE" w:rsidP="006240CE">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...14 lines deleted...]
-        <w:r w:rsidR="006240CE" w:rsidRPr="006B462B">
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="006B462B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Reflektionshäfte</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006240CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="006240CE" w:rsidRPr="006240CE">
+      <w:r w:rsidRPr="006240CE">
         <w:t>Förstärkt IVA-vård</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79EDA67F" w14:textId="77777777" w:rsidR="006240CE" w:rsidRDefault="001F59E6" w:rsidP="006240CE">
+    <w:p w14:paraId="4142CBA5" w14:textId="47310CC7" w:rsidR="006240CE" w:rsidRDefault="006240CE" w:rsidP="006240CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
-[...55 lines deleted...]
-        <w:r w:rsidR="006240CE" w:rsidRPr="006B462B">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="006B462B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Rutin regiongemensamt</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006240CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006240CE">
+      <w:r>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="006240CE" w:rsidRPr="006240CE">
+      <w:r w:rsidRPr="006240CE">
         <w:t>amverk för kombitjänst</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1302A7D4" w14:textId="4C808CAF" w:rsidR="006240CE" w:rsidRPr="006240CE" w:rsidRDefault="001F59E6" w:rsidP="006240CE">
-[...1 lines deleted...]
-        <w:r w:rsidR="006240CE" w:rsidRPr="00632C71">
+    <w:p w14:paraId="1302A7D4" w14:textId="4C808CAF" w:rsidR="006240CE" w:rsidRPr="006240CE" w:rsidRDefault="006240CE" w:rsidP="006240CE">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00632C71">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Checklista/Överenskommelse</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006240CE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="006240CE" w:rsidRPr="006240CE">
+      <w:r w:rsidRPr="006240CE">
         <w:t>Förstärkt IVA-vård</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3452FC9F" w14:textId="14384746" w:rsidR="00567820" w:rsidRPr="00FC4491" w:rsidRDefault="00567820" w:rsidP="00FC4491">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:sectPr w:rsidR="00567820" w:rsidRPr="00FC4491" w:rsidSect="00CA39EF">
-          <w:headerReference w:type="default" r:id="rId21"/>
-[...3 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId25"/>
+          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:footerReference w:type="even" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="first" r:id="rId21"/>
+          <w:footerReference w:type="first" r:id="rId22"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc321146591"/>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p w14:paraId="6B723BC5" w14:textId="77777777" w:rsidR="002B0568" w:rsidRDefault="002B0568" w:rsidP="00FC4491">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002B0568" w:rsidSect="002D6023">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4035255F" w14:textId="77777777" w:rsidR="008375A2" w:rsidRDefault="008375A2">
+    <w:p w14:paraId="01F0867C" w14:textId="77777777" w:rsidR="000600B4" w:rsidRDefault="000600B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BBBC84C" w14:textId="77777777" w:rsidR="008375A2" w:rsidRDefault="008375A2">
+    <w:p w14:paraId="2C99487E" w14:textId="77777777" w:rsidR="000600B4" w:rsidRDefault="000600B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4BF88B1F" w14:textId="77777777" w:rsidR="008375A2" w:rsidRDefault="008375A2">
+    <w:p w14:paraId="1213D20E" w14:textId="77777777" w:rsidR="000600B4" w:rsidRDefault="000600B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2271,148 +2056,147 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="VGR Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000007B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="VGR Sans Medium">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000007B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="7EC608D9" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2491,51 +2275,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00AC09EE">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="00AC09EE">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="34F1833F" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Bildobjekt 7">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2569,73 +2353,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="653687B2" w14:textId="77777777" w:rsidR="008375A2" w:rsidRDefault="008375A2"/>
+    <w:p w14:paraId="36A53175" w14:textId="77777777" w:rsidR="000600B4" w:rsidRDefault="000600B4"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="491A10B1" w14:textId="77777777" w:rsidR="008375A2" w:rsidRDefault="008375A2">
+    <w:p w14:paraId="64B2730A" w14:textId="77777777" w:rsidR="000600B4" w:rsidRDefault="000600B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="61BEBF94" w14:textId="77777777" w:rsidR="008375A2" w:rsidRDefault="008375A2">
+    <w:p w14:paraId="31E6D612" w14:textId="77777777" w:rsidR="000600B4" w:rsidRDefault="000600B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2713,51 +2497,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="002379FD" w14:textId="77777777" w:rsidR="00AC09EE" w:rsidRDefault="00AC09EE" w:rsidP="00AC09EE">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C0B7FE0" wp14:editId="1035B196">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2928,51 +2712,51 @@
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="058CDD4D" w14:textId="56F50BBE" w:rsidR="008A4EB9" w:rsidRPr="00AC09EE" w:rsidRDefault="008A4EB9" w:rsidP="00AC09EE">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5480,56 +5264,56 @@
   <w:num w:numId="17" w16cid:durableId="2125078703">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="77948277">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="870336694">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="834955931">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="122816456">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="121726502">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1318991440">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -5542,50 +5326,51 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00005361"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00017F3E"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="00030FA9"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00034BED"/>
     <w:rsid w:val="00040975"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005362A"/>
     <w:rsid w:val="00054918"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="000600B4"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="0006761F"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0008787C"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00094479"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A0B9A"/>
     <w:rsid w:val="000A4B59"/>
     <w:rsid w:val="000A5BED"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B23DA"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B72E3"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C49EA"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F1AC0"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
@@ -5718,50 +5503,51 @@
     <w:rsid w:val="00441CF0"/>
     <w:rsid w:val="00443F78"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00461568"/>
     <w:rsid w:val="00461B6C"/>
     <w:rsid w:val="0046320B"/>
     <w:rsid w:val="00463CFE"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="0047039F"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A2E2F"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A389C"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C1B36"/>
+    <w:rsid w:val="004D34DA"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="005116E3"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B394A"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
@@ -5778,81 +5564,83 @@
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="006240CE"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065270C"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006815CD"/>
     <w:rsid w:val="00682812"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006919B0"/>
     <w:rsid w:val="00691E6D"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A656F"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006A7637"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
+    <w:rsid w:val="006C507A"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0071579F"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007243BC"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00752110"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00755922"/>
     <w:rsid w:val="007569B5"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007C4B22"/>
+    <w:rsid w:val="007D3509"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="007F6FF0"/>
     <w:rsid w:val="00800EE5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008260F5"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="008375A2"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="0084615D"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
@@ -5904,67 +5692,69 @@
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A037E1"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A22363"/>
     <w:rsid w:val="00A25C9E"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A40F4A"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A62080"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A73F1C"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A8600B"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A97FF7"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA3996"/>
     <w:rsid w:val="00AA6D28"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AA7AA2"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC09EE"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AC7B14"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B11B6C"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B141EA"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B26AC8"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B351E3"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B40679"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46495"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B50D1B"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B6389D"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B824C3"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
@@ -5999,50 +5789,52 @@
     <w:rsid w:val="00C56EA8"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C74C8D"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C93E15"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF1838"/>
     <w:rsid w:val="00CF590A"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00CF7E50"/>
     <w:rsid w:val="00D06A6D"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D10157"/>
+    <w:rsid w:val="00D11CA4"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37739"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D413A0"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5481C"/>
     <w:rsid w:val="00D8412F"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D95620"/>
     <w:rsid w:val="00D95A34"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA5FEC"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC295B"/>
     <w:rsid w:val="00DC5E08"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF04C7"/>
     <w:rsid w:val="00DF0548"/>
     <w:rsid w:val="00DF29FD"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
@@ -6084,60 +5876,62 @@
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE1669"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF499F"/>
     <w:rsid w:val="00F10659"/>
     <w:rsid w:val="00F14306"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F23EA5"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F36771"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F4679E"/>
     <w:rsid w:val="00F502BD"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F7058E"/>
     <w:rsid w:val="00F74306"/>
     <w:rsid w:val="00F812C6"/>
     <w:rsid w:val="00F82D1C"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F9514D"/>
+    <w:rsid w:val="00FA6EA3"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB69E6"/>
     <w:rsid w:val="00FC4491"/>
     <w:rsid w:val="00FC63D5"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE4483"/>
     <w:rsid w:val="00FF3EB9"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="081949E3"/>
     <w:rsid w:val="0AF5CD58"/>
     <w:rsid w:val="0BA5BA9E"/>
     <w:rsid w:val="0C362619"/>
     <w:rsid w:val="14BD000C"/>
     <w:rsid w:val="175619F6"/>
     <w:rsid w:val="1B929E08"/>
     <w:rsid w:val="2731E985"/>
     <w:rsid w:val="2A70A105"/>
     <w:rsid w:val="2B9B2FBC"/>
     <w:rsid w:val="303EFC1A"/>
     <w:rsid w:val="3C5884B5"/>
     <w:rsid w:val="3D954341"/>
     <w:rsid w:val="3F805DB0"/>
     <w:rsid w:val="492D226C"/>
     <w:rsid w:val="4B6F9F5F"/>
     <w:rsid w:val="4C0736BA"/>
     <w:rsid w:val="4FE457C5"/>
     <w:rsid w:val="58454FB5"/>
     <w:rsid w:val="63CDD713"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="669A07D0"/>
@@ -6162,51 +5956,51 @@
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8618,51 +8412,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006240CE"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8677,51 +8471,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2074346978">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/projekt/pagaende-projekt/forstarkt-iva-vard/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs9258-243525485-277/native/folder%20till%20F%c3%b6rst%c3%a4rkningsundersk%c3%b6terskor%20regionen%20A4.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/sas-kris--och-katastrofmedicinska-beredskapsplan/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs9258-243525485-276/native/folder%20till%20F%c3%b6rst%c3%a4rkningssjuksk%c3%b6terskor%20regionen%20A4.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs9258-243525485-543/surrogate/Reflektionsh%c3%a4fte%20-%20F%c3%b6rst%c3%a4rkt%20IVA-v%c3%a5rd_FINAL.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/sas661-1374363982-307/surrogate" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs9258-243525485-455/surrogate/Uppdragsbeskrivning%20F%c3%b6rst%c3%a4rkningsundersk%c3%b6terska.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8630-1138324516-94/surrogate/Rutin%20regiongemensamt%20%20ramverk%20f%c3%b6r%20%20kombitj%c3%a4nster.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs9258-243525485-454/surrogate/Uppdragsbeskrivning%20F%c3%b6rst%c3%a4rkningssjuksk%c3%b6terska.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs9258-243525485-454/surrogate/Uppdragsbeskrivning%20F%c3%b6rst%c3%a4rkningssjuksk%c3%b6terska.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/sas-kris--och-katastrofmedicinska-beredskapsplan/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/sas661-1374363982-307/surrogate" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8630-1138324516-94/surrogate/Rutin%20regiongemensamt%20%20ramverk%20f%c3%b6r%20%20kombitj%c3%a4nster.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs9258-243525485-543/surrogate/Reflektionsh%c3%a4fte%20-%20F%c3%b6rst%c3%a4rkt%20IVA-v%c3%a5rd_FINAL.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs9258-243525485-455/surrogate/Uppdragsbeskrivning%20F%c3%b6rst%c3%a4rkningsundersk%c3%b6terska.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -9013,55 +8807,55 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1173</Words>
-  <Characters>11124</Characters>
+  <Words>1833</Words>
+  <Characters>9715</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>80</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12273</CharactersWithSpaces>
+  <CharactersWithSpaces>11525</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Förstärkt IVA-vård på Södra Älvsborgs Sjukhus</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>9</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>