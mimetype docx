--- v0 (2025-12-13)
+++ v1 (2026-05-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1FEFD255" w14:textId="77777777" w:rsidR="00CC3B3F" w:rsidRDefault="00CC3B3F" w:rsidP="00CC3B3F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="00395CB6">
         <w:t xml:space="preserve">Lyrica® – </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B8AAC42" w14:textId="051319C7" w:rsidR="00CC3B3F" w:rsidRPr="00395CB6" w:rsidRDefault="00CC3B3F" w:rsidP="00CC3B3F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="00395CB6">
         <w:t>Pregabalin 25 mg/50m</w:t>
@@ -1370,51 +1370,67 @@
           <w:rStyle w:val="Hyperlnk"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33F9B7D3" w14:textId="77777777" w:rsidR="00C50D57" w:rsidRDefault="00C50D57" w:rsidP="000475AB">
       <w:pPr>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03568C95" w14:textId="77777777" w:rsidR="00C50D57" w:rsidRPr="00395CB6" w:rsidRDefault="00C50D57" w:rsidP="00C50D57">
       <w:r w:rsidRPr="00395CB6">
         <w:t xml:space="preserve">Du fortsätter sedan på </w:t>
       </w:r>
       <w:r w:rsidRPr="00395CB6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>samma dos (t.ex. 75 mg x 2)</w:t>
+        <w:t>samma dos (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00395CB6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00395CB6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 75 mg x 2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00395CB6">
         <w:t xml:space="preserve"> till nästa kontakt med smärtenheten. Dosen justeras vid behov utifrån effekt och biverkningar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24B5A646" w14:textId="77777777" w:rsidR="00C50D57" w:rsidRPr="00395CB6" w:rsidRDefault="00C50D57" w:rsidP="00C50D57">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00395CB6">
         <w:t>När märks effekten?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B8844C" w14:textId="77777777" w:rsidR="00C50D57" w:rsidRPr="00395CB6" w:rsidRDefault="00C50D57" w:rsidP="00C50D57">
       <w:r w:rsidRPr="00395CB6">
         <w:t>Du kan uppleva effekt redan efter några dagar, men för vissa kan det ta 2–3 veckor innan en tydlig förbättring märks. Behandlingen syftar till att:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CB852A5" w14:textId="77777777" w:rsidR="00C50D57" w:rsidRPr="00395CB6" w:rsidRDefault="00C50D57" w:rsidP="00C50D57">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00395CB6">
         <w:t>Minska smärtan</w:t>
       </w:r>
@@ -1590,149 +1606,74 @@
     <w:p w14:paraId="0BBBB743" w14:textId="77777777" w:rsidR="00C50D57" w:rsidRDefault="00C50D57" w:rsidP="00C50D57">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F00A32">
         <w:t>Lyrica (pregabalin) bör inte kombineras med opioider (som morfin, oxikodon) utan att det är ordinerat av läkare. Kombinationen kan påverka andning, medvetande och öka risken för allvarliga biverkningar.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B724A93" w14:textId="77777777" w:rsidR="00C50D57" w:rsidRDefault="00C50D57" w:rsidP="00C50D57">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00395CB6">
         <w:t xml:space="preserve">Behandlingen följs upp av </w:t>
       </w:r>
       <w:r>
         <w:t>ordinerande läkare</w:t>
       </w:r>
       <w:r w:rsidRPr="00395CB6">
         <w:t xml:space="preserve"> efter några veckor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA3BCF3" w14:textId="77777777" w:rsidR="00C50D57" w:rsidRPr="00395CB6" w:rsidRDefault="00C50D57" w:rsidP="00C50D57">
+    <w:p w14:paraId="5AF82AC7" w14:textId="40556A89" w:rsidR="00C50D57" w:rsidRPr="00395CB6" w:rsidRDefault="00C50D57" w:rsidP="004722C5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003F5109">
         <w:t>Bör användas med särskild försiktighet vid anamnes på substansmissbruk, då pregabalin har dokumenterad potential för beroende och felanvändning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66947E0E" w14:textId="77777777" w:rsidR="00C50D57" w:rsidRDefault="00C50D57" w:rsidP="00C50D57">
-[...73 lines deleted...]
-    <w:p w14:paraId="5AF82AC7" w14:textId="77777777" w:rsidR="00C50D57" w:rsidRPr="00395CB6" w:rsidRDefault="00C50D57" w:rsidP="00C50D57"/>
     <w:p w14:paraId="43F32C1B" w14:textId="77777777" w:rsidR="00C50D57" w:rsidRPr="00386E8A" w:rsidRDefault="00C50D57" w:rsidP="000475AB">
       <w:pPr>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C50D57" w:rsidRPr="00386E8A" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="09246B06" w14:textId="77777777" w:rsidR="00121082" w:rsidRDefault="00121082">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5AAB47F5" w14:textId="77777777" w:rsidR="00121082" w:rsidRDefault="00121082">
       <w:r>
         <w:continuationSeparator/>
@@ -5517,54 +5458,53 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="229921417">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="296959215">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="942495275">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1034773775">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1826507104">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1416442221">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -5709,105 +5649,108 @@
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E7A57"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00464E4A"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00471D56"/>
+    <w:rsid w:val="004722C5"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B53DA"/>
+    <w:rsid w:val="004C1DF4"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D1CD7"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E3115"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F702A"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="005279A9"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545A3B"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="00570C24"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00580E26"/>
     <w:rsid w:val="00580FC7"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C426E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="00621821"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="00625354"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00667951"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00683FBF"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00685D5C"/>
     <w:rsid w:val="006872E7"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C0ECF"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
@@ -6096,50 +6039,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1DB17ACA"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{556FCC52-DAC1-4946-BDF2-56A7A59D4018}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12153,51 +12097,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2110467247">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -12489,70 +12433,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>433</Words>
-  <Characters>2300</Characters>
+  <Words>403</Words>
+  <Characters>2274</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2728</CharactersWithSpaces>
+  <CharactersWithSpaces>2672</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Lyrica - Pregabalin, smärtmottagningen, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Sofie Östanbäck</lastModifiedBy>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>